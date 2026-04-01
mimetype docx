--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10891474" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00D67FE1" w:rsidRDefault="00D67FE1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67FE1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Massachusetts Department of Agricultural Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E2720A" w14:textId="097EE30D" w:rsidR="008C222F" w:rsidRPr="008C222F" w:rsidRDefault="00DB5D6C" w:rsidP="008C222F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -86,51 +87,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
       <w:r w:rsidR="008C222F">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C04CFC" w14:textId="77777777" w:rsidR="00421710" w:rsidRPr="00800A09" w:rsidRDefault="00421710" w:rsidP="00661D6F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B43BAE6" w14:textId="6715592A" w:rsidR="00C01662" w:rsidRPr="006B6FE8" w:rsidRDefault="00AE1939" w:rsidP="00D50C41">
+    <w:p w14:paraId="4B43BAE6" w14:textId="2FA20E37" w:rsidR="00C01662" w:rsidRPr="006B6FE8" w:rsidRDefault="00AE1939" w:rsidP="00D50C41">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Cost for th</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E74">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
@@ -308,56 +309,63 @@
       </w:r>
       <w:r w:rsidR="00AF5E2E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="006B6FE8" w:rsidRPr="007749B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Melissa.L.Adams@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006B6FE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00115431">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
       <w:r w:rsidR="00B70619" w:rsidRPr="002D1551">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and we can discuss waiving the fee</w:t>
+        <w:t xml:space="preserve"> discuss waiving the fee</w:t>
       </w:r>
       <w:r w:rsidR="00B70619" w:rsidRPr="005040A1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0065E831" w14:textId="77777777" w:rsidR="0074057F" w:rsidRPr="00800A09" w:rsidRDefault="0074057F" w:rsidP="00800A09">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60896316" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="007C2859" w:rsidP="007C2859">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
@@ -918,72 +926,113 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enhancement</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Program</w:t>
       </w:r>
       <w:r w:rsidR="0074057F" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A47E5E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">?  </w:t>
       </w:r>
-      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_  No</w:t>
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___  If Yes, state which: _________________________________</w:t>
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, state which: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C77A10" w14:textId="77777777" w:rsidR="00421710" w:rsidRPr="00800A09" w:rsidRDefault="00421710">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A2B744" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B026EB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
@@ -1006,56 +1055,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enterprise your </w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>main</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> source of income</w:t>
       </w:r>
       <w:r w:rsidR="0074057F" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">?  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yes __</w:t>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_  No</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D846C" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1063,51 +1121,67 @@
     <w:p w14:paraId="4BADD91C" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8" w:rsidP="00470A6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="270"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If no, what other sources of income do you have which require a substantial investment of your time and/or resources?</w:t>
+        <w:t xml:space="preserve">If no, what other sources of income do you have which require a substantial investment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your time and/or resources?</w:t>
       </w:r>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676ED1A6" w14:textId="77777777" w:rsidR="00AD6944" w:rsidRPr="00800A09" w:rsidRDefault="00AD6944" w:rsidP="00AD6944">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216DBC47" w14:textId="77777777" w:rsidR="00B026EB" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
@@ -1357,71 +1431,80 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – limited to </w:t>
       </w:r>
       <w:r w:rsidR="008B6D1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>two per farm</w:t>
       </w:r>
       <w:r w:rsidR="00B026EB" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009C7527" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
-      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_  No</w:t>
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E932C80" w14:textId="4A0734F4" w:rsidR="004B1C34" w:rsidRPr="00800A09" w:rsidRDefault="00470A6E" w:rsidP="00AC63AC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If yes, p</w:t>
       </w:r>
       <w:r w:rsidR="009C7527" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lease describe the</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
@@ -1466,109 +1549,125 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF68433" w14:textId="77777777" w:rsidR="00C15E43" w:rsidRDefault="00C15E43" w:rsidP="00C15E43">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Number of years in operation</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">Type of legal </w:t>
+        <w:t xml:space="preserve">Number of years in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>operation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15E43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C15E43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753A97D4" w14:textId="77777777" w:rsidR="00C15E43" w:rsidRPr="00C15E43" w:rsidRDefault="00C15E43" w:rsidP="00C15E43">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15E43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How many years have you been operator/manager? ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DF913B" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00C15E43">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="00AD6944" w:rsidRPr="00C15E43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00C15E43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00AD6944" w:rsidRPr="00C15E43">
@@ -1597,51 +1696,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) Tota</w:t>
       </w:r>
       <w:r w:rsidR="00B026EB" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l acres</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in producti</w:t>
       </w:r>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on:   Owned: _________</w:t>
+        <w:t xml:space="preserve">on: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Owned: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00B026EB" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leas</w:t>
       </w:r>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed: ___________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0786DE09" w14:textId="67F4B147" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00DB5D6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1896,51 +2011,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the farm business</w:t>
       </w:r>
       <w:r w:rsidR="00A16B43">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the prior three (3) years</w:t>
       </w:r>
       <w:r w:rsidR="00B67AC3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003334A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If taxes have not yet been filed for most recent </w:t>
+        <w:t xml:space="preserve">If taxes have not yet been filed for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003334A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003334A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003334A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003334A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> please estimate. </w:t>
       </w:r>
       <w:r w:rsidR="00B67AC3" w:rsidRPr="00A16B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This section must be completed</w:t>
@@ -2068,228 +2199,222 @@
             <w:r w:rsidRPr="006F6F1E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Estimated Net Farm Income</w:t>
             </w:r>
             <w:r w:rsidR="00B54EE1" w:rsidRPr="006F6F1E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/Loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD71A0" w14:paraId="59E7AFFA" w14:textId="77777777" w:rsidTr="006F6F1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9523C8" w14:textId="31A37E6C" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
+          <w:p w14:paraId="7B9523C8" w14:textId="66580A37" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D477C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0042401A">
+            <w:r w:rsidR="00115431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="238AAD77" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A2D60CF" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD71A0" w14:paraId="665B32B1" w14:textId="77777777" w:rsidTr="006F6F1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2856EE4D" w14:textId="39A690FD" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
+          <w:p w14:paraId="2856EE4D" w14:textId="6875E8C5" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D477C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0042401A">
+            <w:r w:rsidR="00115431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A00C9B4" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B46CE09" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD71A0" w14:paraId="081C8CC2" w14:textId="77777777" w:rsidTr="006F6F1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="53B4A138" w14:textId="0447544C" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
+          <w:p w14:paraId="53B4A138" w14:textId="721631A8" w:rsidR="00FD71A0" w:rsidRPr="007D477C" w:rsidRDefault="00B01DEA" w:rsidP="009D684C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D477C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0042401A">
+            <w:r w:rsidR="00115431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5399B0EB" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A24FD77" w14:textId="77777777" w:rsidR="00FD71A0" w:rsidRDefault="00FD71A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="456F6D0D" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F103C58" w14:textId="46A95626" w:rsidR="00AC63AC" w:rsidRPr="00800A09" w:rsidRDefault="00DB5D6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
@@ -2439,51 +2564,71 @@
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any changes you are considering now for this business that you w</w:t>
       </w:r>
       <w:r w:rsidR="0067777C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ant to </w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>explore in this course</w:t>
+        <w:t xml:space="preserve">explore </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this course</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EA51CA" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595066E8" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2676,122 +2821,147 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00BDF864" w14:textId="08B20A50" w:rsidR="00800A09" w:rsidRDefault="00DB5D6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) Do </w:t>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC63AC" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you or a family member regularly </w:t>
       </w:r>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use a </w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>compu</w:t>
       </w:r>
       <w:r w:rsidR="00AC63AC" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ter with</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> internet/e-mail access</w:t>
       </w:r>
       <w:r w:rsidR="00F1553D" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (required for this course)</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>Yes __ No _</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_  If</w:t>
+        <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> __ No _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002105D0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00470A6E" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es, d</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oes it have </w:t>
       </w:r>
       <w:r w:rsidR="00AD6944" w:rsidRPr="00800A09">
         <w:rPr>
@@ -3061,160 +3231,192 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, please check)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD53A90" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00E04AA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farm t</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ax re</w:t>
+        <w:t xml:space="preserve">ax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>re</w:t>
       </w:r>
       <w:r w:rsidR="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turns</w:t>
       </w:r>
       <w:r w:rsidR="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11348F71" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Income/expense ledger</w:t>
+        <w:t xml:space="preserve">Income/expense </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ledger</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>___</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00E04AA7" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286F8F89" w14:textId="0236599F" w:rsidR="00B00DE8" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Summary financial sta</w:t>
       </w:r>
       <w:r w:rsidR="00E04AA7" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tements</w:t>
       </w:r>
       <w:r w:rsidR="00E04AA7" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9BE3A7" w14:textId="77777777" w:rsidR="00DB5D6C" w:rsidRDefault="00DB5D6C" w:rsidP="00DB5D6C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338D879E" w14:textId="54877499" w:rsidR="006E6AD2" w:rsidRPr="009F6B8A" w:rsidRDefault="00B1414F" w:rsidP="009F6B8A">
+    <w:p w14:paraId="338D879E" w14:textId="4FB3366A" w:rsidR="006E6AD2" w:rsidRPr="009F6B8A" w:rsidRDefault="00B1414F" w:rsidP="009F6B8A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Once we review your application, w</w:t>
       </w:r>
       <w:r w:rsidR="00280C2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e will reach out to you for copies of farm tax </w:t>
       </w:r>
       <w:r w:rsidR="00B54EE1">
@@ -3328,58 +3530,58 @@
       <w:r w:rsidRPr="00BE269E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for Corporations</w:t>
       </w:r>
       <w:r w:rsidR="00667871">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00280C2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00280C2A" w:rsidRPr="00305393">
-[...6 lines deleted...]
-      <w:r w:rsidR="00667871" w:rsidRPr="00305393">
+      <w:r w:rsidR="00115431" w:rsidRPr="006E7515">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>You may also include them with this application</w:t>
+      </w:r>
+      <w:r w:rsidR="00115431" w:rsidRPr="00305393">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C0000F" w:rsidRPr="00305393">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidRPr="00305393">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidR="00C0000F" w:rsidRPr="00305393">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3623,388 +3825,382 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6672F3B7" w14:textId="77777777" w:rsidR="00E04AA7" w:rsidRPr="00800A09" w:rsidRDefault="00E04AA7" w:rsidP="00E04AA7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E04AA7" w:rsidRPr="00800A09" w:rsidSect="004C7748">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FC9B7B" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8" w:rsidP="00F1553D">
+    <w:p w14:paraId="62FC9B7B" w14:textId="293B6CEE" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8" w:rsidP="00115431">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE59C06" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Evalu</w:t>
+        <w:t>Analyze profit/loss centers</w:t>
       </w:r>
       <w:r w:rsidR="00F1553D" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ate </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="0FE59C06" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:t>, product mix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769F3997" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55714486" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Analyze profit/loss centers</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="769F3997" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:t>Prepare for farm succession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755EAD75" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="55714486" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C31471B" w14:textId="00BFC6A4" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prepare for farm succession</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="755EAD75" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:t>Become/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00115431">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ontinue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be eligible for </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6AD2" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commercial Bank, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farm Credit, FSA or other source of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E6AD2" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>loan based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E6AD2" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>financing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1981BC57" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21230DCE" w14:textId="11C8F467" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00115431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Better understand</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bookkeeping</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97966">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tracking systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D55427" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C31471B" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+    <w:p w14:paraId="0B0A3E7A" w14:textId="5276DEC7" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00AC7337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Become/Continue to be eligible for </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="21230DCE" w14:textId="2A09FB40" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:t>Develop new products (indicate current ideas):</w:t>
+      </w:r>
+      <w:r w:rsidR="003334AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230B8DC9" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4B2C18" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00F1553D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Set-up</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="58D55427" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
+        <w:t>Identify</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points and tools</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E7408E" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0A3E7A" w14:textId="5276DEC7" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00AC7337">
+    <w:p w14:paraId="1DA44508" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800A09">
-[...87 lines deleted...]
-        <w:t>Reevaluate business structure</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reevaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business structure</w:t>
       </w:r>
       <w:r w:rsidR="00F1553D" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/efficiency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F8F549" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8" w:rsidP="00F1553D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D5C8DE1" w14:textId="63794CAA" w:rsidR="00B00DE8" w:rsidRPr="00E97966" w:rsidRDefault="00E97966" w:rsidP="00E97966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
@@ -4279,330 +4475,110 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2D98D3" w14:textId="77777777" w:rsidR="00CB24A1" w:rsidRDefault="00CB24A1" w:rsidP="0013256C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ACBBC88" w14:textId="77777777" w:rsidR="00EC7439" w:rsidRDefault="00EC7439" w:rsidP="0013256C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D87B9EE" w14:textId="77777777" w:rsidR="005A0287" w:rsidRDefault="005A0287" w:rsidP="0013256C">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="008A2EED" w14:textId="77777777" w:rsidR="00115431" w:rsidRDefault="00115431">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...219 lines deleted...]
-    <w:p w14:paraId="030AF714" w14:textId="6E8E2DF5" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00633C04" w:rsidP="0013256C">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030AF714" w14:textId="6554C804" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00633C04" w:rsidP="0013256C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section IV: </w:t>
       </w:r>
       <w:r w:rsidR="00AE1939" w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Application Status</w:t>
       </w:r>
       <w:r w:rsidR="00B00DE8" w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B57A54" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300B4CAF" w14:textId="4F895E34" w:rsidR="006729A4" w:rsidRPr="006729A4" w:rsidRDefault="00B00DE8" w:rsidP="006729A4">
+    <w:p w14:paraId="300B4CAF" w14:textId="264EF684" w:rsidR="006729A4" w:rsidRPr="006729A4" w:rsidRDefault="00B00DE8" w:rsidP="006729A4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While most of the program cost is un</w:t>
       </w:r>
       <w:r w:rsidR="00CA4168" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>derwritten by</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
@@ -4713,51 +4689,58 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00030B17" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fee </w:t>
       </w:r>
       <w:r w:rsidR="003F112F" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">goes towards </w:t>
       </w:r>
       <w:r w:rsidR="0015167F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>instructors’ fees including a farm visit</w:t>
+        <w:t>instructors’ fees</w:t>
+      </w:r>
+      <w:r w:rsidR="005B15A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and associated costs to run the course</w:t>
       </w:r>
       <w:r w:rsidR="00030B17" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We reserve the right to </w:t>
       </w:r>
       <w:r w:rsidR="00E04AA7" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>select app</w:t>
       </w:r>
       <w:r w:rsidR="00AE1939" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4776,107 +4759,159 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidR="003F112F" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> best be served by this program</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00421710" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Payment to reserve your space is expected when you are notified of acceptance</w:t>
+        <w:t xml:space="preserve">Payment to reserve your space is expected </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>after you</w:t>
+      </w:r>
+      <w:r w:rsidR="00421710" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are notified of acceptance</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, once course location</w:t>
       </w:r>
       <w:r w:rsidR="00AE1939" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and course dates </w:t>
+        <w:t>and dates</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been confirmed</w:t>
+      </w:r>
+      <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE1939" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(not with this Application)</w:t>
       </w:r>
       <w:r w:rsidR="00421710" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006729A4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F1F8A" w:rsidRPr="002D1551">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the fee would prevent you from participating, please call or email </w:t>
       </w:r>
       <w:r w:rsidR="004F1F8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Melissa Adams at 413-726-2001 or Melissa.L.Adams</w:t>
+        <w:t xml:space="preserve">Melissa Adams at 413-726-2001 or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00934A86" w:rsidRPr="00FB7DCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Melissa.L.Adams@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00934A86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="004F1F8A" w:rsidRPr="002D1551">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>@mass.gov, and we can discuss waiving the fee</w:t>
+        <w:t xml:space="preserve"> discuss waiving the fee</w:t>
       </w:r>
       <w:r w:rsidR="004F1F8A" w:rsidRPr="005040A1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514491B0" w14:textId="77777777" w:rsidR="00421710" w:rsidRPr="00800A09" w:rsidRDefault="00421710">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E95EAAC" w14:textId="77777777" w:rsidR="00B00DE8" w:rsidRPr="00800A09" w:rsidRDefault="00B00DE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A09">
@@ -5733,104 +5768,114 @@
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006E7515">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> participate in the class.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCD9634" w14:textId="77777777" w:rsidR="0013256C" w:rsidRPr="00800A09" w:rsidRDefault="0013256C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03083517" w14:textId="77777777" w:rsidR="0013256C" w:rsidRPr="00800A09" w:rsidRDefault="0013256C" w:rsidP="0013256C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Out of state applicants</w:t>
+        <w:t>Out of state</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A09">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicants</w:t>
       </w:r>
       <w:r w:rsidR="00800A09" w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A09">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This course is sponsored and financially supported by a Massachusetts state agency and is intended for Massachusetts agricultural entrepreneurs. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0013256C" w:rsidRPr="00800A09" w:rsidSect="005E2B8C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="547" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9360"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A1B01F" w14:textId="77777777" w:rsidR="00382CB2" w:rsidRDefault="00382CB2">
+    <w:p w14:paraId="7E7E22C1" w14:textId="77777777" w:rsidR="00CD34AD" w:rsidRDefault="00CD34AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="666697F8" w14:textId="77777777" w:rsidR="00382CB2" w:rsidRDefault="00382CB2">
+    <w:p w14:paraId="7E50BC42" w14:textId="77777777" w:rsidR="00CD34AD" w:rsidRDefault="00CD34AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Sorts">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -5840,152 +5885,152 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2723F4D3" w14:textId="77777777" w:rsidR="00470A6E" w:rsidRDefault="00470A6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C1016D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00C1016D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F15400">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C1016D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00525DA7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63939E0B" w14:textId="77777777" w:rsidR="00382CB2" w:rsidRDefault="00382CB2">
+    <w:p w14:paraId="1042454A" w14:textId="77777777" w:rsidR="00CD34AD" w:rsidRDefault="00CD34AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2505BB54" w14:textId="77777777" w:rsidR="00382CB2" w:rsidRDefault="00382CB2">
+    <w:p w14:paraId="25BA1559" w14:textId="77777777" w:rsidR="00CD34AD" w:rsidRDefault="00CD34AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="799A1CB9" w14:textId="77777777" w:rsidR="00470A6E" w:rsidRDefault="00470A6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E0000C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D03226"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090007"/>
     <w:lvl w:ilvl="0">
@@ -7569,218 +7614,225 @@
   <w:num w:numId="19" w16cid:durableId="1829058689">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2054306988">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="449905847">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1364599681">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1591431627">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1494835009">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1834877414">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3701" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B00DE8"/>
     <w:rsid w:val="0001220C"/>
     <w:rsid w:val="0002262C"/>
+    <w:rsid w:val="00027E77"/>
     <w:rsid w:val="00030B17"/>
     <w:rsid w:val="00040E40"/>
     <w:rsid w:val="0008290C"/>
     <w:rsid w:val="000832EB"/>
     <w:rsid w:val="00087050"/>
     <w:rsid w:val="00090DC7"/>
     <w:rsid w:val="000B4F2F"/>
     <w:rsid w:val="000B589F"/>
     <w:rsid w:val="000C0AB9"/>
     <w:rsid w:val="000D5A92"/>
     <w:rsid w:val="000F4A6E"/>
     <w:rsid w:val="000F6713"/>
     <w:rsid w:val="00107F03"/>
+    <w:rsid w:val="00115431"/>
     <w:rsid w:val="0013256C"/>
     <w:rsid w:val="0015167F"/>
     <w:rsid w:val="00170CC8"/>
     <w:rsid w:val="001A19BC"/>
     <w:rsid w:val="001C0C3E"/>
     <w:rsid w:val="001C22CA"/>
     <w:rsid w:val="001C2BBD"/>
     <w:rsid w:val="00200C5A"/>
     <w:rsid w:val="002105D0"/>
     <w:rsid w:val="00212A49"/>
     <w:rsid w:val="00234FCC"/>
     <w:rsid w:val="0024720B"/>
     <w:rsid w:val="0026706F"/>
     <w:rsid w:val="00272CEA"/>
     <w:rsid w:val="00273691"/>
     <w:rsid w:val="00275A3C"/>
     <w:rsid w:val="00280C2A"/>
     <w:rsid w:val="002844FF"/>
     <w:rsid w:val="002C3E09"/>
     <w:rsid w:val="002D1988"/>
     <w:rsid w:val="002F2876"/>
     <w:rsid w:val="002F56FD"/>
     <w:rsid w:val="00305393"/>
     <w:rsid w:val="00317AA0"/>
     <w:rsid w:val="003334A0"/>
     <w:rsid w:val="003334AA"/>
     <w:rsid w:val="00354333"/>
     <w:rsid w:val="00357F24"/>
     <w:rsid w:val="003618C4"/>
     <w:rsid w:val="00382CB2"/>
     <w:rsid w:val="00390E5C"/>
     <w:rsid w:val="003915DB"/>
     <w:rsid w:val="003972FD"/>
     <w:rsid w:val="003979CC"/>
+    <w:rsid w:val="003A0322"/>
     <w:rsid w:val="003A206A"/>
     <w:rsid w:val="003B2105"/>
     <w:rsid w:val="003B41DF"/>
     <w:rsid w:val="003D0B4C"/>
     <w:rsid w:val="003F112F"/>
     <w:rsid w:val="004030C2"/>
     <w:rsid w:val="00405AC2"/>
     <w:rsid w:val="0040762F"/>
     <w:rsid w:val="00417291"/>
     <w:rsid w:val="00417EAA"/>
     <w:rsid w:val="00421710"/>
     <w:rsid w:val="004239A8"/>
     <w:rsid w:val="0042401A"/>
     <w:rsid w:val="00424254"/>
     <w:rsid w:val="00440B29"/>
     <w:rsid w:val="00470A6E"/>
     <w:rsid w:val="004725F8"/>
     <w:rsid w:val="00490B99"/>
     <w:rsid w:val="004A71DA"/>
     <w:rsid w:val="004B1C34"/>
     <w:rsid w:val="004C7748"/>
     <w:rsid w:val="004E0074"/>
     <w:rsid w:val="004E7751"/>
     <w:rsid w:val="004F1F8A"/>
     <w:rsid w:val="004F2C78"/>
     <w:rsid w:val="004F3396"/>
     <w:rsid w:val="0050665B"/>
     <w:rsid w:val="00515F36"/>
     <w:rsid w:val="00525D08"/>
     <w:rsid w:val="00525DA7"/>
     <w:rsid w:val="005437DA"/>
     <w:rsid w:val="00561D33"/>
     <w:rsid w:val="00563DB8"/>
     <w:rsid w:val="00581924"/>
     <w:rsid w:val="00581E3B"/>
     <w:rsid w:val="00584C06"/>
     <w:rsid w:val="005A0287"/>
     <w:rsid w:val="005A28B4"/>
+    <w:rsid w:val="005B15A3"/>
     <w:rsid w:val="005E2B8C"/>
     <w:rsid w:val="005F1244"/>
     <w:rsid w:val="005F4622"/>
     <w:rsid w:val="006059CB"/>
     <w:rsid w:val="00633C04"/>
     <w:rsid w:val="00661D6F"/>
     <w:rsid w:val="00667871"/>
     <w:rsid w:val="006729A4"/>
     <w:rsid w:val="0067777C"/>
     <w:rsid w:val="00682E11"/>
     <w:rsid w:val="006853D0"/>
     <w:rsid w:val="006A3D55"/>
     <w:rsid w:val="006B26AB"/>
     <w:rsid w:val="006B6FE8"/>
     <w:rsid w:val="006C06E8"/>
     <w:rsid w:val="006D2147"/>
     <w:rsid w:val="006E17DD"/>
     <w:rsid w:val="006E6AD2"/>
     <w:rsid w:val="006E7515"/>
     <w:rsid w:val="006F206B"/>
     <w:rsid w:val="006F6F1E"/>
     <w:rsid w:val="006F7172"/>
     <w:rsid w:val="007010C1"/>
     <w:rsid w:val="007033F8"/>
     <w:rsid w:val="00715E26"/>
     <w:rsid w:val="007313A3"/>
     <w:rsid w:val="0074057F"/>
     <w:rsid w:val="00754A27"/>
     <w:rsid w:val="0077286F"/>
     <w:rsid w:val="0078226F"/>
     <w:rsid w:val="00791575"/>
     <w:rsid w:val="00797AC9"/>
     <w:rsid w:val="007B2292"/>
     <w:rsid w:val="007C2859"/>
     <w:rsid w:val="007C4920"/>
     <w:rsid w:val="007D477C"/>
     <w:rsid w:val="007E059C"/>
     <w:rsid w:val="007E6AA4"/>
     <w:rsid w:val="00800A09"/>
     <w:rsid w:val="008058AD"/>
     <w:rsid w:val="0081660E"/>
+    <w:rsid w:val="00825FB5"/>
     <w:rsid w:val="00853427"/>
     <w:rsid w:val="00854ED3"/>
     <w:rsid w:val="00877CB5"/>
     <w:rsid w:val="00880870"/>
     <w:rsid w:val="008B54F2"/>
     <w:rsid w:val="008B6D1A"/>
     <w:rsid w:val="008C222F"/>
     <w:rsid w:val="008D1F89"/>
     <w:rsid w:val="008E5B0E"/>
     <w:rsid w:val="008F73D6"/>
     <w:rsid w:val="00917AD9"/>
     <w:rsid w:val="00925088"/>
+    <w:rsid w:val="00934A86"/>
+    <w:rsid w:val="009425A2"/>
     <w:rsid w:val="00952A17"/>
     <w:rsid w:val="00953D21"/>
     <w:rsid w:val="0096198F"/>
     <w:rsid w:val="00963203"/>
     <w:rsid w:val="00977E76"/>
     <w:rsid w:val="009A5756"/>
     <w:rsid w:val="009C108F"/>
     <w:rsid w:val="009C240D"/>
     <w:rsid w:val="009C7527"/>
     <w:rsid w:val="009D684C"/>
     <w:rsid w:val="009E23B7"/>
     <w:rsid w:val="009F0F74"/>
     <w:rsid w:val="009F6B8A"/>
     <w:rsid w:val="00A16B43"/>
     <w:rsid w:val="00A3580B"/>
     <w:rsid w:val="00A43461"/>
     <w:rsid w:val="00A47E5E"/>
     <w:rsid w:val="00A82B9A"/>
     <w:rsid w:val="00A86F6D"/>
     <w:rsid w:val="00A94F22"/>
     <w:rsid w:val="00AC13E5"/>
     <w:rsid w:val="00AC63AC"/>
     <w:rsid w:val="00AC7337"/>
     <w:rsid w:val="00AD6944"/>
     <w:rsid w:val="00AE1939"/>
@@ -7794,50 +7846,51 @@
     <w:rsid w:val="00B57508"/>
     <w:rsid w:val="00B638C8"/>
     <w:rsid w:val="00B6688C"/>
     <w:rsid w:val="00B67AC3"/>
     <w:rsid w:val="00B70619"/>
     <w:rsid w:val="00B8398E"/>
     <w:rsid w:val="00B87132"/>
     <w:rsid w:val="00BA1415"/>
     <w:rsid w:val="00BE269E"/>
     <w:rsid w:val="00BF56F9"/>
     <w:rsid w:val="00C0000F"/>
     <w:rsid w:val="00C01662"/>
     <w:rsid w:val="00C1016D"/>
     <w:rsid w:val="00C12E91"/>
     <w:rsid w:val="00C15E43"/>
     <w:rsid w:val="00C16773"/>
     <w:rsid w:val="00C258FB"/>
     <w:rsid w:val="00C67AED"/>
     <w:rsid w:val="00C7531D"/>
     <w:rsid w:val="00C75AFD"/>
     <w:rsid w:val="00C95BA8"/>
     <w:rsid w:val="00CA02F0"/>
     <w:rsid w:val="00CA4168"/>
     <w:rsid w:val="00CB24A1"/>
     <w:rsid w:val="00CB4051"/>
+    <w:rsid w:val="00CD34AD"/>
     <w:rsid w:val="00CF5483"/>
     <w:rsid w:val="00D50C41"/>
     <w:rsid w:val="00D57DAC"/>
     <w:rsid w:val="00D67FE1"/>
     <w:rsid w:val="00D71AA8"/>
     <w:rsid w:val="00D828C0"/>
     <w:rsid w:val="00DA4769"/>
     <w:rsid w:val="00DB2641"/>
     <w:rsid w:val="00DB5D6C"/>
     <w:rsid w:val="00DF3DB4"/>
     <w:rsid w:val="00DF5E74"/>
     <w:rsid w:val="00E04AA7"/>
     <w:rsid w:val="00E054C2"/>
     <w:rsid w:val="00E21CFC"/>
     <w:rsid w:val="00E43320"/>
     <w:rsid w:val="00E8478B"/>
     <w:rsid w:val="00E920EF"/>
     <w:rsid w:val="00E97966"/>
     <w:rsid w:val="00EC7439"/>
     <w:rsid w:val="00EF6907"/>
     <w:rsid w:val="00F14833"/>
     <w:rsid w:val="00F15400"/>
     <w:rsid w:val="00F1553D"/>
     <w:rsid w:val="00F204B0"/>
     <w:rsid w:val="00F35295"/>
@@ -7862,51 +7915,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D22F6C2"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8669,85 +8722,85 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B6FE8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="502666093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1831671124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melissa.L.Adams@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrcs.usda.gov/getting-assistance/underserved-farmers-ranchers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melissa.L.Adams@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melissa.L.Adams@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9006,61 +9059,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="326624b7-72be-487d-bd50-02150a1be639" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd817fd5-c045-4d2d-8c7b-8b5d04d27cf7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D2100591CCCC7749B81F43F497452C71" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cd2130e525d4d68c364ee642be1b4147">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd817fd5-c045-4d2d-8c7b-8b5d04d27cf7" xmlns:ns3="326624b7-72be-487d-bd50-02150a1be639" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd6cda36f60d82e406dae296cb6b14ce" ns2:_="" ns3:_="">
     <xsd:import namespace="bd817fd5-c045-4d2d-8c7b-8b5d04d27cf7"/>
     <xsd:import namespace="326624b7-72be-487d-bd50-02150a1be639"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9257,139 +9323,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1962B02B-3F8F-4A7B-AE68-3CD4461C0343}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAB387E-6DE0-4FE3-9F9B-CFC961D4069E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CB9F8E1-8CEB-433F-A9AD-876BB023F22F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="326624b7-72be-487d-bd50-02150a1be639"/>
     <ds:schemaRef ds:uri="bd817fd5-c045-4d2d-8c7b-8b5d04d27cf7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8DD010-B21A-4960-8EF5-748BEF68B355}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd817fd5-c045-4d2d-8c7b-8b5d04d27cf7"/>
     <ds:schemaRef ds:uri="326624b7-72be-487d-bd50-02150a1be639"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1517</Words>
-  <Characters>8652</Characters>
+  <Words>1433</Words>
+  <Characters>8169</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>20</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application2000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10149</CharactersWithSpaces>
+  <CharactersWithSpaces>9583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application2000</dc:title>
   <dc:creator>rchandler</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D2100591CCCC7749B81F43F497452C71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>