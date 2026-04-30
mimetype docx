--- v0 (2025-12-18)
+++ v1 (2026-04-30)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BF3DF98" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="00EB3A40" w:rsidRDefault="002F7B89" w:rsidP="00EB3A40">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3A40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ADVERTISEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3439BE1E" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006E34D6" w:rsidRDefault="002F7B89" w:rsidP="00EB3A40">
+    <w:p w14:paraId="3439BE1E" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006E34D6" w:rsidRDefault="002F7B89" w:rsidP="004E7F0F">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:right="-306"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:permStart w:id="936980440" w:edGrp="everyone"/>
       <w:r w:rsidR="004C2073" w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>City/</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
@@ -134,52 +134,116 @@
       </w:r>
       <w:permStart w:id="869600330" w:edGrp="everyone"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Housing Type</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Elderly 667-#, Family 200-# or 705-#, Special Needs 689-#</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Elderly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>667-#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Family </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>200-#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>705-#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Special Needs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>689-#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Development</w:t>
       </w:r>
       <w:permEnd w:id="869600330"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:permStart w:id="96349550" w:edGrp="everyone"/>
       <w:r w:rsidR="004C2073" w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>City/</w:t>
       </w:r>
@@ -424,55 +488,54 @@
     </w:p>
     <w:p w14:paraId="20A047C3" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="00EB3A40">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bids are subject to M.G.L. c.149 §44A-J &amp; to minimum wage rates as required by M.G.L. c.149 §§26 to 27H inclusive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0C4AD9" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="00EB3A40">
+    <w:p w14:paraId="2C0C4AD9" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="004E7F0F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="160"/>
-        <w:ind w:right="-259"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">General bidders must be certified by the Division of Capital Asset Management and Maintenance (DCAMM) in the category of </w:t>
       </w:r>
       <w:permStart w:id="2129601337" w:edGrp="everyone"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
@@ -676,183 +739,231 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEE6192" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="00EB3A40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="114177157" w:edGrp="everyone"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>List filed sub bids if applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9E28DD" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="00EB3A40">
+    <w:p w14:paraId="2C9E28DD" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="74302F9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="Text13"/>
+      <w:r w:rsidRPr="74302F9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SUBTRADES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="74302F9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUBTRADES: </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="74302F9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="74302F9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04.20.00 Masonry</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Section 04.20.00 Masonry</w:t>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text14"/>
     </w:p>
     <w:p w14:paraId="7E961BB3" w14:textId="77777777" w:rsidR="00E37E42" w:rsidRPr="006E34D6" w:rsidRDefault="00E37E42" w:rsidP="00EB3A40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Section 23.00.00 HVAC</w:t>
       </w:r>
       <w:permEnd w:id="114177157"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1A0C413C" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006E34D6" w:rsidRDefault="004151D2" w:rsidP="00EB3A40">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="494022769" w:edGrp="everyone"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All Bids should be delivered to:  </w:t>
+        <w:t>All Bids should be delivered to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>LHA Address, Street, Town, State, Zip (</w:t>
+        <w:t>LHA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Address, Street, Town, State, Zip (</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">if using Electronic Hosting and/or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002377B3">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="002377B3" w:rsidRPr="006E34D6">
         <w:rPr>
           <w:b/>
@@ -1187,287 +1298,390 @@
         <w:t>Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="993366"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>per set, payable to the Awarding Authority, to cover mail handling costs.</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="2012228379"/>
-    <w:p w14:paraId="61B67AFB" w14:textId="1EF5AC7D" w:rsidR="002F7B89" w:rsidRPr="006E34D6" w:rsidRDefault="002F7B89" w:rsidP="4F3130BE">
+    <w:p w14:paraId="61B67AFB" w14:textId="5EFA6C61" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="004E7F0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General bidders must agree to contract with minority and women business enterprises as certified by the Supplier Diversity Office (SDO), formerly known as SOMWBA. The participation </w:t>
+      </w:r>
+      <w:r w:rsidR="002B38DB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>benchmark</w:t>
+      </w:r>
+      <w:r w:rsidR="002B38DB" w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reserved for such enterpr</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EB8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ises shall not be less than </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7847">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="008B22D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_% MBE and ___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="008B22D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WBE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E34D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the final contract price including accepted alternates. </w:t>
+      </w:r>
+      <w:r w:rsidR="006478DC" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for waivers must be sent to </w:t>
+      </w:r>
+      <w:r w:rsidR="1CA3E2F2" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EOHLC</w:t>
+      </w:r>
+      <w:r w:rsidR="000032AD" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00796B9E" w:rsidRPr="008C0A7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Chad.Howard@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00715790" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006478DC" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005444A1" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006478DC" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000032AD" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calendar </w:t>
+      </w:r>
+      <w:r w:rsidR="006478DC" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>days prior to the General Bid date</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EB8" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EB8" w:rsidRPr="4F3130BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NO WAIVERS WILL BE GRANTED AFTER THE GENERAL BIDS ARE OPENED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18974E7E" w14:textId="1D0AA076" w:rsidR="001D4433" w:rsidRPr="001D4433" w:rsidRDefault="001D4433" w:rsidP="004E7F0F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D4433">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor must agree to strive to achieve a 3% Veterans Business Enterprise (VBE) participation goal as certified by the Supplier Diversity Office (SDO) for all state and state-assisted design and construction projects costing more than $150,000. Veteran-owned (VBE) and Service-Disabled Veteran-owned (SDVOBE) are jointly referred as “Veteran Business(es)”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B771CE2" w14:textId="300DC727" w:rsidR="0019078E" w:rsidRPr="00427813" w:rsidRDefault="00427813" w:rsidP="4F3130BE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-216"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427813">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor and all subcontractors (collectively referred to as “the Contractor”) agree to strive to achieve minority and women workforce participation.  The Workforce Participation benchmark is set at 6.9% for women and 15.3% for minorities.  The Workforce benchmark percentages are a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7F0F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...195 lines deleted...]
-        <w:t>NO WAIVERS WILL BE GRANTED AFTER THE GENERAL BIDS ARE OPENED.</w:t>
+        <w:t>statutory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427813">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement under MGL c. 149 § 44A(2)(G).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C025AD5" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
+    <w:p w14:paraId="43C21EA8" w14:textId="77777777" w:rsidR="004E7F0F" w:rsidRDefault="004E7F0F" w:rsidP="00D74BCD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6609FC35" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
+    <w:p w14:paraId="2C025AD5" w14:textId="78432A7E" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRE-BID CONFERENCE / SITE VISIT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6609FC35" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="004E7F0F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date and Time: </w:t>
       </w:r>
       <w:permStart w:id="2018988316" w:edGrp="everyone"/>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
@@ -1535,99 +1749,101 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:permEnd w:id="2018988316"/>
     </w:p>
     <w:p w14:paraId="042A9A4C" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Address: </w:t>
       </w:r>
       <w:permStart w:id="469788989" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00D74BCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:permEnd w:id="469788989"/>
     </w:p>
     <w:p w14:paraId="607799C9" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
       <w:permStart w:id="1480552457" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00D74BCD">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="4C1B9EBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter special instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="006E34D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:permEnd w:id="1480552457"/>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00D74BCD" w:rsidRDefault="00D74BCD" w:rsidP="00D74BCD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
@@ -1709,170 +1925,173 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phone Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:permEnd w:id="310133254"/>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00E616C9" w:rsidRPr="006E34D6" w:rsidRDefault="00E616C9" w:rsidP="00EB3A40">
       <w:pPr>
         <w:pStyle w:val="StyleArial10ptAfter"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E616C9" w:rsidRPr="006E34D6" w:rsidSect="00C85A0E">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00E616C9" w:rsidRPr="006E34D6" w:rsidSect="004E7F0F">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="450" w:right="630" w:bottom="810" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="450" w:right="900" w:bottom="810" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58093194" w14:textId="77777777" w:rsidR="007C3FA9" w:rsidRDefault="007C3FA9" w:rsidP="002F7B89">
+    <w:p w14:paraId="6A35ADDF" w14:textId="77777777" w:rsidR="004F0090" w:rsidRDefault="004F0090" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DB46FC" w14:textId="77777777" w:rsidR="007C3FA9" w:rsidRDefault="007C3FA9" w:rsidP="002F7B89">
+    <w:p w14:paraId="71DDBB42" w14:textId="77777777" w:rsidR="004F0090" w:rsidRDefault="004F0090" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0EEB4A6D" w14:textId="14BA352C" w:rsidR="002F7B89" w:rsidRPr="003D1ACD" w:rsidRDefault="0AE54361" w:rsidP="0AE54361">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EEB4A6D" w14:textId="4837744F" w:rsidR="002F7B89" w:rsidRPr="003D1ACD" w:rsidRDefault="0AE54361" w:rsidP="0AE54361">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0AE54361">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>EOHLC 2024</w:t>
+      <w:t>EOHLC 202</w:t>
+    </w:r>
+    <w:r w:rsidR="007B5F35">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="004A23F2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0AE54361">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ADVERTISEMENT</w:t>
     </w:r>
     <w:r w:rsidR="004A23F2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1999,83 +2218,76 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D1ACD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F9B5BE4" w14:textId="77777777" w:rsidR="007C3FA9" w:rsidRDefault="007C3FA9" w:rsidP="002F7B89">
+    <w:p w14:paraId="4A56D1F9" w14:textId="77777777" w:rsidR="004F0090" w:rsidRDefault="004F0090" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3309DEAC" w14:textId="77777777" w:rsidR="007C3FA9" w:rsidRDefault="007C3FA9" w:rsidP="002F7B89">
+    <w:p w14:paraId="5363A2FD" w14:textId="77777777" w:rsidR="004F0090" w:rsidRDefault="004F0090" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3390"/>
       <w:gridCol w:w="3390"/>
       <w:gridCol w:w="3390"/>
     </w:tblGrid>
     <w:tr w:rsidR="0AE54361" w14:paraId="5EB19C0A" w14:textId="77777777" w:rsidTr="0AE54361">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3390" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="116E824A" w14:textId="6BB65948" w:rsidR="0AE54361" w:rsidRDefault="0AE54361" w:rsidP="0AE54361">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2091,69 +2303,71 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3390" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="528F345F" w14:textId="16925147" w:rsidR="0AE54361" w:rsidRDefault="0AE54361" w:rsidP="0AE54361">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="38D0BF64" w14:textId="6C3FB796" w:rsidR="0AE54361" w:rsidRDefault="0AE54361" w:rsidP="0AE54361">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fmdAD7HhcEbErYc3IpnXmW9q8D8NwVXAgXFs3BhubhfxLBOJtHLjqEPp+Z6hHqur5q1WkosEMeMpdFdMH2ijdQ==" w:salt="S29K67vyS4PWu4/TbzIfog=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dxLM7hZHyl06hwd5pGc22fKjHWEWU9FXDNZNxg16LFb7SG9SPAYI00+nhYUaxype2HW+V3FTprN7ho9RlYAlBg==" w:salt="CNyE6BWugVu6wrAZipNTnw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F7B89"/>
     <w:rsid w:val="00000234"/>
     <w:rsid w:val="0000106B"/>
     <w:rsid w:val="00001417"/>
     <w:rsid w:val="000032AD"/>
     <w:rsid w:val="00003D41"/>
     <w:rsid w:val="000113BF"/>
     <w:rsid w:val="000117AB"/>
     <w:rsid w:val="00011D46"/>
     <w:rsid w:val="000132B2"/>
     <w:rsid w:val="00013796"/>
     <w:rsid w:val="00014332"/>
     <w:rsid w:val="00014764"/>
     <w:rsid w:val="00014FD3"/>
     <w:rsid w:val="00015662"/>
@@ -2176,238 +2390,241 @@
     <w:rsid w:val="00035251"/>
     <w:rsid w:val="00035F3D"/>
     <w:rsid w:val="00036372"/>
     <w:rsid w:val="000365B8"/>
     <w:rsid w:val="000416B9"/>
     <w:rsid w:val="000468C6"/>
     <w:rsid w:val="00052166"/>
     <w:rsid w:val="000523CD"/>
     <w:rsid w:val="000523E8"/>
     <w:rsid w:val="00052B56"/>
     <w:rsid w:val="00053481"/>
     <w:rsid w:val="000541D9"/>
     <w:rsid w:val="00054574"/>
     <w:rsid w:val="00055924"/>
     <w:rsid w:val="000602F4"/>
     <w:rsid w:val="0006063A"/>
     <w:rsid w:val="00062B39"/>
     <w:rsid w:val="00064030"/>
     <w:rsid w:val="00064699"/>
     <w:rsid w:val="00065BCF"/>
     <w:rsid w:val="00070B9D"/>
     <w:rsid w:val="00071864"/>
     <w:rsid w:val="00072365"/>
     <w:rsid w:val="00074C0D"/>
     <w:rsid w:val="00080CBE"/>
+    <w:rsid w:val="000814D9"/>
     <w:rsid w:val="00082764"/>
     <w:rsid w:val="00082AAC"/>
     <w:rsid w:val="000837C7"/>
     <w:rsid w:val="00083AE8"/>
     <w:rsid w:val="00083F1B"/>
     <w:rsid w:val="00085656"/>
     <w:rsid w:val="00086130"/>
     <w:rsid w:val="0008736D"/>
     <w:rsid w:val="00087E43"/>
     <w:rsid w:val="00090B00"/>
     <w:rsid w:val="00091714"/>
     <w:rsid w:val="00091C77"/>
     <w:rsid w:val="00094E66"/>
     <w:rsid w:val="0009508B"/>
     <w:rsid w:val="0009602F"/>
     <w:rsid w:val="000961A1"/>
     <w:rsid w:val="000A1255"/>
     <w:rsid w:val="000A1BF2"/>
     <w:rsid w:val="000A249F"/>
     <w:rsid w:val="000A264D"/>
     <w:rsid w:val="000A274A"/>
     <w:rsid w:val="000A41EA"/>
     <w:rsid w:val="000A5EF8"/>
     <w:rsid w:val="000A5F8B"/>
     <w:rsid w:val="000A7D58"/>
     <w:rsid w:val="000B0033"/>
     <w:rsid w:val="000B1B11"/>
     <w:rsid w:val="000B1BCE"/>
     <w:rsid w:val="000B3B44"/>
     <w:rsid w:val="000B43BA"/>
     <w:rsid w:val="000B4B23"/>
     <w:rsid w:val="000B6030"/>
     <w:rsid w:val="000C0788"/>
     <w:rsid w:val="000C1176"/>
     <w:rsid w:val="000C1A35"/>
     <w:rsid w:val="000C1BC5"/>
     <w:rsid w:val="000C27CA"/>
     <w:rsid w:val="000C462A"/>
     <w:rsid w:val="000C529E"/>
     <w:rsid w:val="000C5530"/>
     <w:rsid w:val="000C5A4D"/>
     <w:rsid w:val="000C6103"/>
     <w:rsid w:val="000C62F2"/>
     <w:rsid w:val="000C6459"/>
     <w:rsid w:val="000D06CD"/>
-    <w:rsid w:val="000D0BF0"/>
     <w:rsid w:val="000D2812"/>
     <w:rsid w:val="000D3AE3"/>
     <w:rsid w:val="000D5301"/>
     <w:rsid w:val="000E08B0"/>
     <w:rsid w:val="000E222F"/>
     <w:rsid w:val="000E2412"/>
     <w:rsid w:val="000E3031"/>
     <w:rsid w:val="000E4637"/>
     <w:rsid w:val="000E5F3E"/>
     <w:rsid w:val="000E64A9"/>
     <w:rsid w:val="000E76AA"/>
     <w:rsid w:val="000E7EE1"/>
     <w:rsid w:val="000F0222"/>
     <w:rsid w:val="000F0BB0"/>
     <w:rsid w:val="000F1195"/>
     <w:rsid w:val="000F197C"/>
     <w:rsid w:val="000F1D02"/>
     <w:rsid w:val="000F1E25"/>
     <w:rsid w:val="000F2076"/>
     <w:rsid w:val="000F27DF"/>
     <w:rsid w:val="000F3238"/>
     <w:rsid w:val="000F348F"/>
     <w:rsid w:val="000F3AD8"/>
     <w:rsid w:val="000F4A9F"/>
     <w:rsid w:val="000F66A6"/>
     <w:rsid w:val="000F7737"/>
     <w:rsid w:val="00101A7B"/>
     <w:rsid w:val="00102127"/>
     <w:rsid w:val="00102923"/>
     <w:rsid w:val="0010419B"/>
     <w:rsid w:val="00104291"/>
     <w:rsid w:val="0010644F"/>
     <w:rsid w:val="00106E6F"/>
     <w:rsid w:val="001076BA"/>
     <w:rsid w:val="00107955"/>
     <w:rsid w:val="00107E8E"/>
     <w:rsid w:val="0011025E"/>
     <w:rsid w:val="00110724"/>
     <w:rsid w:val="00110A84"/>
     <w:rsid w:val="00111658"/>
+    <w:rsid w:val="00112DF1"/>
     <w:rsid w:val="0011451B"/>
     <w:rsid w:val="00114B00"/>
     <w:rsid w:val="0011521A"/>
     <w:rsid w:val="00115571"/>
     <w:rsid w:val="001158F1"/>
     <w:rsid w:val="00117778"/>
     <w:rsid w:val="00120F76"/>
     <w:rsid w:val="00121F10"/>
     <w:rsid w:val="0012264B"/>
     <w:rsid w:val="001229A7"/>
     <w:rsid w:val="00122BE2"/>
     <w:rsid w:val="00125259"/>
     <w:rsid w:val="00125565"/>
     <w:rsid w:val="00125657"/>
     <w:rsid w:val="001266DA"/>
     <w:rsid w:val="001268A6"/>
     <w:rsid w:val="00130A4B"/>
     <w:rsid w:val="00130FDD"/>
     <w:rsid w:val="0013135F"/>
     <w:rsid w:val="001318A2"/>
     <w:rsid w:val="00133226"/>
+    <w:rsid w:val="0013546A"/>
     <w:rsid w:val="00140760"/>
     <w:rsid w:val="00140BD4"/>
     <w:rsid w:val="001411E1"/>
     <w:rsid w:val="001413BB"/>
     <w:rsid w:val="00141B37"/>
     <w:rsid w:val="00142F45"/>
     <w:rsid w:val="00143A3A"/>
     <w:rsid w:val="00145B50"/>
     <w:rsid w:val="00147842"/>
     <w:rsid w:val="00150E91"/>
     <w:rsid w:val="001514CF"/>
     <w:rsid w:val="00151E38"/>
     <w:rsid w:val="00152EA3"/>
     <w:rsid w:val="0015446F"/>
     <w:rsid w:val="001544D5"/>
     <w:rsid w:val="001578D8"/>
     <w:rsid w:val="0015796A"/>
     <w:rsid w:val="0016052C"/>
     <w:rsid w:val="001608D2"/>
     <w:rsid w:val="0016160C"/>
     <w:rsid w:val="001622C0"/>
     <w:rsid w:val="00165B69"/>
     <w:rsid w:val="00166781"/>
     <w:rsid w:val="00167B7C"/>
     <w:rsid w:val="00167FBA"/>
     <w:rsid w:val="0017035A"/>
     <w:rsid w:val="00170665"/>
     <w:rsid w:val="00171237"/>
     <w:rsid w:val="00172AB0"/>
     <w:rsid w:val="00174C94"/>
     <w:rsid w:val="00174DE7"/>
     <w:rsid w:val="0017514F"/>
     <w:rsid w:val="001755EE"/>
     <w:rsid w:val="00176139"/>
     <w:rsid w:val="001768B2"/>
     <w:rsid w:val="00176C7F"/>
     <w:rsid w:val="00176FE0"/>
     <w:rsid w:val="001770FE"/>
     <w:rsid w:val="001828FC"/>
     <w:rsid w:val="00182C5B"/>
     <w:rsid w:val="0018307C"/>
     <w:rsid w:val="0018386C"/>
     <w:rsid w:val="00185438"/>
     <w:rsid w:val="00186428"/>
     <w:rsid w:val="00186C9E"/>
     <w:rsid w:val="001878E0"/>
     <w:rsid w:val="00187921"/>
-    <w:rsid w:val="00187D65"/>
     <w:rsid w:val="0019043B"/>
+    <w:rsid w:val="0019078E"/>
     <w:rsid w:val="00193CCD"/>
     <w:rsid w:val="001946F0"/>
     <w:rsid w:val="0019555A"/>
     <w:rsid w:val="001966B6"/>
     <w:rsid w:val="00196A58"/>
     <w:rsid w:val="001A190E"/>
     <w:rsid w:val="001A410F"/>
     <w:rsid w:val="001A5DEC"/>
     <w:rsid w:val="001A69C0"/>
     <w:rsid w:val="001B0FB1"/>
     <w:rsid w:val="001B3503"/>
     <w:rsid w:val="001B3AB6"/>
     <w:rsid w:val="001B3C65"/>
     <w:rsid w:val="001B3D38"/>
     <w:rsid w:val="001B4175"/>
     <w:rsid w:val="001B4801"/>
     <w:rsid w:val="001B488B"/>
     <w:rsid w:val="001B6361"/>
     <w:rsid w:val="001B6DBE"/>
     <w:rsid w:val="001B7EC9"/>
     <w:rsid w:val="001C002D"/>
     <w:rsid w:val="001C0C06"/>
     <w:rsid w:val="001C1F00"/>
     <w:rsid w:val="001C1F99"/>
     <w:rsid w:val="001C3FEB"/>
     <w:rsid w:val="001C6C2F"/>
     <w:rsid w:val="001C706D"/>
     <w:rsid w:val="001D07EA"/>
     <w:rsid w:val="001D0854"/>
     <w:rsid w:val="001D208D"/>
     <w:rsid w:val="001D2824"/>
     <w:rsid w:val="001D2892"/>
+    <w:rsid w:val="001D4433"/>
     <w:rsid w:val="001D5BB6"/>
     <w:rsid w:val="001E2B72"/>
     <w:rsid w:val="001E2E05"/>
     <w:rsid w:val="001E4073"/>
     <w:rsid w:val="001E580D"/>
     <w:rsid w:val="001E5968"/>
     <w:rsid w:val="001E5D06"/>
     <w:rsid w:val="001E6DC3"/>
     <w:rsid w:val="001E7134"/>
     <w:rsid w:val="001E7EC1"/>
     <w:rsid w:val="001F168E"/>
     <w:rsid w:val="001F1963"/>
     <w:rsid w:val="001F3478"/>
     <w:rsid w:val="001F3872"/>
     <w:rsid w:val="001F45FC"/>
     <w:rsid w:val="001F4D49"/>
     <w:rsid w:val="001F57A9"/>
     <w:rsid w:val="001F6221"/>
     <w:rsid w:val="00201162"/>
     <w:rsid w:val="00201AB5"/>
     <w:rsid w:val="00207BEE"/>
     <w:rsid w:val="00210820"/>
     <w:rsid w:val="00210D8A"/>
     <w:rsid w:val="00211CC7"/>
     <w:rsid w:val="00212A5A"/>
@@ -2445,50 +2662,51 @@
     <w:rsid w:val="002562CB"/>
     <w:rsid w:val="00256952"/>
     <w:rsid w:val="00260BA1"/>
     <w:rsid w:val="00260BF8"/>
     <w:rsid w:val="00260D22"/>
     <w:rsid w:val="00261E81"/>
     <w:rsid w:val="00263E00"/>
     <w:rsid w:val="00264599"/>
     <w:rsid w:val="002647BF"/>
     <w:rsid w:val="00265A8B"/>
     <w:rsid w:val="0026611B"/>
     <w:rsid w:val="00267256"/>
     <w:rsid w:val="00267AC3"/>
     <w:rsid w:val="00267B86"/>
     <w:rsid w:val="002702BE"/>
     <w:rsid w:val="00270799"/>
     <w:rsid w:val="00270E8E"/>
     <w:rsid w:val="00272314"/>
     <w:rsid w:val="00272B8D"/>
     <w:rsid w:val="0027516C"/>
     <w:rsid w:val="00275807"/>
     <w:rsid w:val="00277A10"/>
     <w:rsid w:val="00280C3C"/>
     <w:rsid w:val="00281E3E"/>
     <w:rsid w:val="002826A5"/>
+    <w:rsid w:val="00283B70"/>
     <w:rsid w:val="00285311"/>
     <w:rsid w:val="00285DC8"/>
     <w:rsid w:val="00285FB6"/>
     <w:rsid w:val="00291BEC"/>
     <w:rsid w:val="00292163"/>
     <w:rsid w:val="00292A8F"/>
     <w:rsid w:val="002941B2"/>
     <w:rsid w:val="0029427D"/>
     <w:rsid w:val="00295371"/>
     <w:rsid w:val="00295F00"/>
     <w:rsid w:val="00295FEB"/>
     <w:rsid w:val="002A0106"/>
     <w:rsid w:val="002A0A45"/>
     <w:rsid w:val="002A0E62"/>
     <w:rsid w:val="002A1F66"/>
     <w:rsid w:val="002A2E18"/>
     <w:rsid w:val="002A3F07"/>
     <w:rsid w:val="002A78D4"/>
     <w:rsid w:val="002B11F5"/>
     <w:rsid w:val="002B2A31"/>
     <w:rsid w:val="002B2E5E"/>
     <w:rsid w:val="002B38DB"/>
     <w:rsid w:val="002B4227"/>
     <w:rsid w:val="002B4591"/>
     <w:rsid w:val="002B6024"/>
@@ -2499,50 +2717,51 @@
     <w:rsid w:val="002C4314"/>
     <w:rsid w:val="002C435A"/>
     <w:rsid w:val="002C651E"/>
     <w:rsid w:val="002D072A"/>
     <w:rsid w:val="002D0A6E"/>
     <w:rsid w:val="002D0F53"/>
     <w:rsid w:val="002D1AFA"/>
     <w:rsid w:val="002D3819"/>
     <w:rsid w:val="002D3C2B"/>
     <w:rsid w:val="002D4A7E"/>
     <w:rsid w:val="002D5401"/>
     <w:rsid w:val="002D54FB"/>
     <w:rsid w:val="002D5B73"/>
     <w:rsid w:val="002D65C7"/>
     <w:rsid w:val="002E0F8D"/>
     <w:rsid w:val="002E301D"/>
     <w:rsid w:val="002E55DB"/>
     <w:rsid w:val="002E578E"/>
     <w:rsid w:val="002E7211"/>
     <w:rsid w:val="002E7487"/>
     <w:rsid w:val="002E77C4"/>
     <w:rsid w:val="002E7AF9"/>
     <w:rsid w:val="002F091F"/>
     <w:rsid w:val="002F1A28"/>
     <w:rsid w:val="002F1C6F"/>
+    <w:rsid w:val="002F1CB0"/>
     <w:rsid w:val="002F2094"/>
     <w:rsid w:val="002F43B0"/>
     <w:rsid w:val="002F602B"/>
     <w:rsid w:val="002F7919"/>
     <w:rsid w:val="002F7B89"/>
     <w:rsid w:val="003008D5"/>
     <w:rsid w:val="003016A6"/>
     <w:rsid w:val="0030245F"/>
     <w:rsid w:val="003030CF"/>
     <w:rsid w:val="00303C1A"/>
     <w:rsid w:val="0031021C"/>
     <w:rsid w:val="003110A3"/>
     <w:rsid w:val="00311F4E"/>
     <w:rsid w:val="00312C28"/>
     <w:rsid w:val="00313012"/>
     <w:rsid w:val="0031491C"/>
     <w:rsid w:val="00314E1D"/>
     <w:rsid w:val="00315893"/>
     <w:rsid w:val="003164A7"/>
     <w:rsid w:val="003168F4"/>
     <w:rsid w:val="00316AB2"/>
     <w:rsid w:val="003173DF"/>
     <w:rsid w:val="0032319F"/>
     <w:rsid w:val="00323696"/>
     <w:rsid w:val="00324A08"/>
@@ -2558,98 +2777,98 @@
     <w:rsid w:val="003400F5"/>
     <w:rsid w:val="00340C32"/>
     <w:rsid w:val="003416DB"/>
     <w:rsid w:val="003422A0"/>
     <w:rsid w:val="00343349"/>
     <w:rsid w:val="0034556E"/>
     <w:rsid w:val="003467FF"/>
     <w:rsid w:val="003477F4"/>
     <w:rsid w:val="00347828"/>
     <w:rsid w:val="00350DA9"/>
     <w:rsid w:val="00351F67"/>
     <w:rsid w:val="00352EB5"/>
     <w:rsid w:val="003536AA"/>
     <w:rsid w:val="003538B2"/>
     <w:rsid w:val="00354E56"/>
     <w:rsid w:val="00355650"/>
     <w:rsid w:val="00355809"/>
     <w:rsid w:val="00356C8A"/>
     <w:rsid w:val="003571ED"/>
     <w:rsid w:val="0035732D"/>
     <w:rsid w:val="0036062E"/>
     <w:rsid w:val="003607E6"/>
     <w:rsid w:val="0036082F"/>
     <w:rsid w:val="00360C34"/>
     <w:rsid w:val="00360EA0"/>
+    <w:rsid w:val="003615C6"/>
     <w:rsid w:val="00362D9E"/>
     <w:rsid w:val="00363F85"/>
     <w:rsid w:val="0036412B"/>
     <w:rsid w:val="00364B7B"/>
     <w:rsid w:val="0036537E"/>
     <w:rsid w:val="00365F5E"/>
     <w:rsid w:val="00367A22"/>
     <w:rsid w:val="003734E1"/>
     <w:rsid w:val="0037573D"/>
     <w:rsid w:val="00375C85"/>
     <w:rsid w:val="00376997"/>
     <w:rsid w:val="0037713D"/>
     <w:rsid w:val="00377591"/>
     <w:rsid w:val="003804FC"/>
     <w:rsid w:val="003806BE"/>
     <w:rsid w:val="003826B1"/>
     <w:rsid w:val="00382EB7"/>
     <w:rsid w:val="003839C6"/>
     <w:rsid w:val="00385008"/>
     <w:rsid w:val="003862A9"/>
     <w:rsid w:val="003903C9"/>
     <w:rsid w:val="00390F8B"/>
     <w:rsid w:val="003920B4"/>
     <w:rsid w:val="003929A5"/>
     <w:rsid w:val="003937E2"/>
     <w:rsid w:val="00394134"/>
     <w:rsid w:val="00395711"/>
     <w:rsid w:val="00395C43"/>
     <w:rsid w:val="00395E0D"/>
     <w:rsid w:val="003A10BC"/>
     <w:rsid w:val="003A1179"/>
     <w:rsid w:val="003A1BFD"/>
     <w:rsid w:val="003A20E0"/>
     <w:rsid w:val="003A4651"/>
     <w:rsid w:val="003A50D2"/>
     <w:rsid w:val="003A5234"/>
     <w:rsid w:val="003A5521"/>
     <w:rsid w:val="003A5A53"/>
     <w:rsid w:val="003A67AE"/>
     <w:rsid w:val="003B000E"/>
     <w:rsid w:val="003B0409"/>
     <w:rsid w:val="003B0C62"/>
     <w:rsid w:val="003B0E19"/>
     <w:rsid w:val="003B2469"/>
     <w:rsid w:val="003B2E01"/>
     <w:rsid w:val="003B477B"/>
     <w:rsid w:val="003B47AE"/>
-    <w:rsid w:val="003B4A07"/>
     <w:rsid w:val="003B52E5"/>
     <w:rsid w:val="003B5C0E"/>
     <w:rsid w:val="003B6133"/>
     <w:rsid w:val="003B67E7"/>
     <w:rsid w:val="003B6B24"/>
     <w:rsid w:val="003B7708"/>
     <w:rsid w:val="003C17F6"/>
     <w:rsid w:val="003C3F11"/>
     <w:rsid w:val="003C4212"/>
     <w:rsid w:val="003C4E53"/>
     <w:rsid w:val="003C538A"/>
     <w:rsid w:val="003C6868"/>
     <w:rsid w:val="003D318C"/>
     <w:rsid w:val="003D3299"/>
     <w:rsid w:val="003D5659"/>
     <w:rsid w:val="003D58E2"/>
     <w:rsid w:val="003D627D"/>
     <w:rsid w:val="003D796F"/>
     <w:rsid w:val="003D7A38"/>
     <w:rsid w:val="003E0037"/>
     <w:rsid w:val="003E08B9"/>
     <w:rsid w:val="003E1186"/>
     <w:rsid w:val="003E30FC"/>
     <w:rsid w:val="003E43CB"/>
     <w:rsid w:val="003E44E2"/>
@@ -2670,50 +2889,51 @@
     <w:rsid w:val="003F7186"/>
     <w:rsid w:val="003F7FA6"/>
     <w:rsid w:val="004004F0"/>
     <w:rsid w:val="004010ED"/>
     <w:rsid w:val="00404533"/>
     <w:rsid w:val="00404831"/>
     <w:rsid w:val="00404E17"/>
     <w:rsid w:val="0040641A"/>
     <w:rsid w:val="0040648E"/>
     <w:rsid w:val="00410292"/>
     <w:rsid w:val="004103A2"/>
     <w:rsid w:val="00411E24"/>
     <w:rsid w:val="00414667"/>
     <w:rsid w:val="00414A12"/>
     <w:rsid w:val="00414A90"/>
     <w:rsid w:val="00414E83"/>
     <w:rsid w:val="00414FA1"/>
     <w:rsid w:val="00414FD4"/>
     <w:rsid w:val="004151D2"/>
     <w:rsid w:val="004161DF"/>
     <w:rsid w:val="00417430"/>
     <w:rsid w:val="00421E67"/>
     <w:rsid w:val="00423737"/>
     <w:rsid w:val="0042624D"/>
     <w:rsid w:val="00426728"/>
+    <w:rsid w:val="00427813"/>
     <w:rsid w:val="00431510"/>
     <w:rsid w:val="004325B1"/>
     <w:rsid w:val="00432B35"/>
     <w:rsid w:val="00433518"/>
     <w:rsid w:val="004354BF"/>
     <w:rsid w:val="00437C73"/>
     <w:rsid w:val="00440503"/>
     <w:rsid w:val="00440C2C"/>
     <w:rsid w:val="004425F5"/>
     <w:rsid w:val="00442EAD"/>
     <w:rsid w:val="00443FFB"/>
     <w:rsid w:val="0044436E"/>
     <w:rsid w:val="00444DB4"/>
     <w:rsid w:val="00445D86"/>
     <w:rsid w:val="00446433"/>
     <w:rsid w:val="00447842"/>
     <w:rsid w:val="004505D5"/>
     <w:rsid w:val="00453487"/>
     <w:rsid w:val="00454F41"/>
     <w:rsid w:val="00454FCD"/>
     <w:rsid w:val="00455DFB"/>
     <w:rsid w:val="0045633E"/>
     <w:rsid w:val="00460A4B"/>
     <w:rsid w:val="004615DB"/>
     <w:rsid w:val="004615DC"/>
@@ -2724,137 +2944,141 @@
     <w:rsid w:val="00470158"/>
     <w:rsid w:val="004701ED"/>
     <w:rsid w:val="004733BF"/>
     <w:rsid w:val="00474DEF"/>
     <w:rsid w:val="00474F0E"/>
     <w:rsid w:val="00475709"/>
     <w:rsid w:val="004803FE"/>
     <w:rsid w:val="004818B5"/>
     <w:rsid w:val="004818F4"/>
     <w:rsid w:val="00483377"/>
     <w:rsid w:val="00483423"/>
     <w:rsid w:val="0048388B"/>
     <w:rsid w:val="00484B45"/>
     <w:rsid w:val="00484E0E"/>
     <w:rsid w:val="00490CE6"/>
     <w:rsid w:val="00490F8C"/>
     <w:rsid w:val="0049196E"/>
     <w:rsid w:val="00494249"/>
     <w:rsid w:val="004964A2"/>
     <w:rsid w:val="004A1A6C"/>
     <w:rsid w:val="004A1F3E"/>
     <w:rsid w:val="004A23F2"/>
     <w:rsid w:val="004A2D2C"/>
     <w:rsid w:val="004A31E5"/>
     <w:rsid w:val="004A53F1"/>
+    <w:rsid w:val="004A5727"/>
     <w:rsid w:val="004A6BE5"/>
     <w:rsid w:val="004A7595"/>
     <w:rsid w:val="004B1AD1"/>
     <w:rsid w:val="004B42D2"/>
     <w:rsid w:val="004B435C"/>
     <w:rsid w:val="004B6FE9"/>
     <w:rsid w:val="004B76EF"/>
     <w:rsid w:val="004B7940"/>
     <w:rsid w:val="004C07D2"/>
     <w:rsid w:val="004C2073"/>
     <w:rsid w:val="004C31C9"/>
     <w:rsid w:val="004C3B8F"/>
     <w:rsid w:val="004C42F7"/>
     <w:rsid w:val="004C4394"/>
     <w:rsid w:val="004C47C9"/>
     <w:rsid w:val="004C5EB3"/>
     <w:rsid w:val="004C6666"/>
     <w:rsid w:val="004C66F9"/>
     <w:rsid w:val="004C67E9"/>
     <w:rsid w:val="004C7BC7"/>
     <w:rsid w:val="004D0AC1"/>
     <w:rsid w:val="004D0C7A"/>
     <w:rsid w:val="004D1970"/>
     <w:rsid w:val="004D1DD2"/>
     <w:rsid w:val="004D1FED"/>
     <w:rsid w:val="004D2947"/>
     <w:rsid w:val="004D2F4E"/>
     <w:rsid w:val="004D665F"/>
     <w:rsid w:val="004D73A1"/>
     <w:rsid w:val="004D742F"/>
     <w:rsid w:val="004D78FC"/>
     <w:rsid w:val="004D7FCF"/>
     <w:rsid w:val="004E02BE"/>
     <w:rsid w:val="004E11E4"/>
     <w:rsid w:val="004E177F"/>
     <w:rsid w:val="004E2F36"/>
     <w:rsid w:val="004E542A"/>
     <w:rsid w:val="004E6A3E"/>
     <w:rsid w:val="004E7302"/>
     <w:rsid w:val="004E7878"/>
+    <w:rsid w:val="004E7F0F"/>
+    <w:rsid w:val="004F0090"/>
     <w:rsid w:val="004F03B3"/>
     <w:rsid w:val="004F173A"/>
     <w:rsid w:val="004F17BC"/>
     <w:rsid w:val="004F2595"/>
     <w:rsid w:val="004F3FAA"/>
     <w:rsid w:val="004F43B6"/>
     <w:rsid w:val="004F5BD1"/>
     <w:rsid w:val="004F790B"/>
     <w:rsid w:val="00501599"/>
     <w:rsid w:val="00501D5F"/>
     <w:rsid w:val="00502D3F"/>
     <w:rsid w:val="0050312C"/>
     <w:rsid w:val="00503387"/>
     <w:rsid w:val="0050375E"/>
     <w:rsid w:val="00503EAA"/>
     <w:rsid w:val="00504C04"/>
     <w:rsid w:val="005057F9"/>
     <w:rsid w:val="0050612E"/>
     <w:rsid w:val="0050672C"/>
     <w:rsid w:val="00507005"/>
     <w:rsid w:val="00511111"/>
     <w:rsid w:val="005147C3"/>
     <w:rsid w:val="005147DA"/>
     <w:rsid w:val="00514CCA"/>
     <w:rsid w:val="005167B3"/>
     <w:rsid w:val="005200A5"/>
     <w:rsid w:val="00523D4D"/>
     <w:rsid w:val="00524FFC"/>
     <w:rsid w:val="0052550D"/>
     <w:rsid w:val="00525946"/>
     <w:rsid w:val="00525FFC"/>
     <w:rsid w:val="0052601F"/>
     <w:rsid w:val="00526837"/>
     <w:rsid w:val="00527103"/>
     <w:rsid w:val="00527E55"/>
     <w:rsid w:val="00531165"/>
     <w:rsid w:val="0053119C"/>
     <w:rsid w:val="00531EEE"/>
     <w:rsid w:val="005336ED"/>
     <w:rsid w:val="00533FD5"/>
     <w:rsid w:val="00534258"/>
     <w:rsid w:val="005361FE"/>
     <w:rsid w:val="005365B1"/>
     <w:rsid w:val="00536BAE"/>
     <w:rsid w:val="00537A2F"/>
     <w:rsid w:val="00541327"/>
     <w:rsid w:val="00541559"/>
+    <w:rsid w:val="00541DFD"/>
     <w:rsid w:val="00543503"/>
     <w:rsid w:val="00543848"/>
     <w:rsid w:val="00543872"/>
     <w:rsid w:val="00543AA3"/>
     <w:rsid w:val="00543C2E"/>
     <w:rsid w:val="00543F60"/>
     <w:rsid w:val="005444A1"/>
     <w:rsid w:val="005474A9"/>
     <w:rsid w:val="00553A00"/>
     <w:rsid w:val="00553C71"/>
     <w:rsid w:val="00553FD2"/>
     <w:rsid w:val="005552C6"/>
     <w:rsid w:val="0055690B"/>
     <w:rsid w:val="00557ABE"/>
     <w:rsid w:val="005628D4"/>
     <w:rsid w:val="00567BC0"/>
     <w:rsid w:val="0057081B"/>
     <w:rsid w:val="00570B4B"/>
     <w:rsid w:val="00571D39"/>
     <w:rsid w:val="00572347"/>
     <w:rsid w:val="00573DF6"/>
     <w:rsid w:val="00577114"/>
     <w:rsid w:val="00577465"/>
     <w:rsid w:val="00577613"/>
     <w:rsid w:val="00580165"/>
@@ -2917,123 +3141,125 @@
     <w:rsid w:val="005E320A"/>
     <w:rsid w:val="005E44E8"/>
     <w:rsid w:val="005E627D"/>
     <w:rsid w:val="005F0193"/>
     <w:rsid w:val="005F05C6"/>
     <w:rsid w:val="005F168B"/>
     <w:rsid w:val="005F1DF7"/>
     <w:rsid w:val="005F2917"/>
     <w:rsid w:val="005F2F7E"/>
     <w:rsid w:val="005F40C6"/>
     <w:rsid w:val="005F5725"/>
     <w:rsid w:val="005F6C3F"/>
     <w:rsid w:val="005F7534"/>
     <w:rsid w:val="00600256"/>
     <w:rsid w:val="006008DD"/>
     <w:rsid w:val="00600F2F"/>
     <w:rsid w:val="00601E07"/>
     <w:rsid w:val="006020AE"/>
     <w:rsid w:val="006028EB"/>
     <w:rsid w:val="00606FE7"/>
     <w:rsid w:val="00607414"/>
     <w:rsid w:val="006075B7"/>
     <w:rsid w:val="006116EA"/>
     <w:rsid w:val="00613716"/>
     <w:rsid w:val="00614CAC"/>
+    <w:rsid w:val="00614D42"/>
     <w:rsid w:val="0061508A"/>
     <w:rsid w:val="006151F9"/>
     <w:rsid w:val="00615829"/>
     <w:rsid w:val="00615A1F"/>
     <w:rsid w:val="0061786A"/>
     <w:rsid w:val="00620FCF"/>
     <w:rsid w:val="006211B3"/>
     <w:rsid w:val="006256D1"/>
     <w:rsid w:val="00625B52"/>
     <w:rsid w:val="00626755"/>
     <w:rsid w:val="00626914"/>
+    <w:rsid w:val="006309C1"/>
     <w:rsid w:val="00630F95"/>
     <w:rsid w:val="006327DA"/>
     <w:rsid w:val="0063288B"/>
     <w:rsid w:val="006331E4"/>
     <w:rsid w:val="00633875"/>
     <w:rsid w:val="00633971"/>
     <w:rsid w:val="00633FB1"/>
     <w:rsid w:val="00634AB2"/>
     <w:rsid w:val="006355ED"/>
     <w:rsid w:val="006360B1"/>
     <w:rsid w:val="0063621E"/>
     <w:rsid w:val="00642F50"/>
     <w:rsid w:val="00643F14"/>
     <w:rsid w:val="0064453D"/>
     <w:rsid w:val="006448B4"/>
     <w:rsid w:val="00644B85"/>
     <w:rsid w:val="00645A15"/>
     <w:rsid w:val="00646240"/>
     <w:rsid w:val="006478DC"/>
     <w:rsid w:val="0065083B"/>
     <w:rsid w:val="00650B0D"/>
     <w:rsid w:val="00650FCE"/>
     <w:rsid w:val="00651EE6"/>
     <w:rsid w:val="006521DA"/>
     <w:rsid w:val="00652AE9"/>
     <w:rsid w:val="0065322A"/>
     <w:rsid w:val="006535C9"/>
     <w:rsid w:val="006536D0"/>
     <w:rsid w:val="00653AAD"/>
     <w:rsid w:val="006552C4"/>
     <w:rsid w:val="006559FF"/>
     <w:rsid w:val="006573A6"/>
     <w:rsid w:val="0065790F"/>
     <w:rsid w:val="006616AF"/>
     <w:rsid w:val="00664B08"/>
     <w:rsid w:val="006654A4"/>
     <w:rsid w:val="0066770F"/>
     <w:rsid w:val="00667ADB"/>
     <w:rsid w:val="00667D07"/>
     <w:rsid w:val="00675047"/>
     <w:rsid w:val="00675718"/>
     <w:rsid w:val="00675722"/>
-    <w:rsid w:val="00676914"/>
     <w:rsid w:val="00676D29"/>
     <w:rsid w:val="00680A25"/>
     <w:rsid w:val="00680C13"/>
     <w:rsid w:val="00682C1B"/>
     <w:rsid w:val="0068512F"/>
     <w:rsid w:val="00690219"/>
     <w:rsid w:val="0069113A"/>
     <w:rsid w:val="00693388"/>
     <w:rsid w:val="0069427A"/>
     <w:rsid w:val="00694E5E"/>
     <w:rsid w:val="006951D0"/>
     <w:rsid w:val="0069652F"/>
     <w:rsid w:val="00697E16"/>
     <w:rsid w:val="006A12D0"/>
     <w:rsid w:val="006A436B"/>
     <w:rsid w:val="006A4D1A"/>
     <w:rsid w:val="006A5761"/>
     <w:rsid w:val="006B1FDB"/>
     <w:rsid w:val="006B4C9C"/>
+    <w:rsid w:val="006C015F"/>
     <w:rsid w:val="006C05DB"/>
     <w:rsid w:val="006C0D2C"/>
     <w:rsid w:val="006C0D38"/>
     <w:rsid w:val="006C2BF9"/>
     <w:rsid w:val="006C2C75"/>
     <w:rsid w:val="006C334C"/>
     <w:rsid w:val="006C5F34"/>
     <w:rsid w:val="006C6392"/>
     <w:rsid w:val="006C6DFD"/>
     <w:rsid w:val="006C7D0F"/>
     <w:rsid w:val="006C7FDD"/>
     <w:rsid w:val="006D35B0"/>
     <w:rsid w:val="006D3A1C"/>
     <w:rsid w:val="006D5B37"/>
     <w:rsid w:val="006E0B72"/>
     <w:rsid w:val="006E120F"/>
     <w:rsid w:val="006E1687"/>
     <w:rsid w:val="006E263E"/>
     <w:rsid w:val="006E2A96"/>
     <w:rsid w:val="006E2FDC"/>
     <w:rsid w:val="006E325A"/>
     <w:rsid w:val="006E34D6"/>
     <w:rsid w:val="006E6493"/>
     <w:rsid w:val="006E6714"/>
     <w:rsid w:val="006E713D"/>
@@ -3116,77 +3342,78 @@
     <w:rsid w:val="00772E7E"/>
     <w:rsid w:val="0077377B"/>
     <w:rsid w:val="00773951"/>
     <w:rsid w:val="00773BA4"/>
     <w:rsid w:val="00774D80"/>
     <w:rsid w:val="00774E77"/>
     <w:rsid w:val="00775C1F"/>
     <w:rsid w:val="00775FBB"/>
     <w:rsid w:val="007760A4"/>
     <w:rsid w:val="00777690"/>
     <w:rsid w:val="00777D4C"/>
     <w:rsid w:val="00780ACC"/>
     <w:rsid w:val="00783372"/>
     <w:rsid w:val="0078352A"/>
     <w:rsid w:val="00784080"/>
     <w:rsid w:val="007846E0"/>
     <w:rsid w:val="0078561A"/>
     <w:rsid w:val="0078568B"/>
     <w:rsid w:val="00786878"/>
     <w:rsid w:val="0078726C"/>
     <w:rsid w:val="0079072F"/>
     <w:rsid w:val="00792964"/>
     <w:rsid w:val="00793D12"/>
     <w:rsid w:val="00794982"/>
     <w:rsid w:val="00794D5E"/>
+    <w:rsid w:val="00796B9E"/>
     <w:rsid w:val="00797710"/>
     <w:rsid w:val="007A00EB"/>
     <w:rsid w:val="007A011F"/>
     <w:rsid w:val="007A0AD0"/>
     <w:rsid w:val="007A1040"/>
     <w:rsid w:val="007A30B0"/>
     <w:rsid w:val="007A4BED"/>
     <w:rsid w:val="007A5496"/>
     <w:rsid w:val="007A6409"/>
     <w:rsid w:val="007A7CD9"/>
     <w:rsid w:val="007B0EC8"/>
     <w:rsid w:val="007B2021"/>
     <w:rsid w:val="007B27ED"/>
     <w:rsid w:val="007B2A4C"/>
     <w:rsid w:val="007B4C01"/>
+    <w:rsid w:val="007B5F35"/>
     <w:rsid w:val="007B5F9C"/>
     <w:rsid w:val="007B61C4"/>
     <w:rsid w:val="007B6874"/>
     <w:rsid w:val="007B6B96"/>
     <w:rsid w:val="007B6D84"/>
     <w:rsid w:val="007B72E6"/>
     <w:rsid w:val="007C05ED"/>
     <w:rsid w:val="007C11A6"/>
     <w:rsid w:val="007C226D"/>
     <w:rsid w:val="007C2FDE"/>
     <w:rsid w:val="007C3813"/>
-    <w:rsid w:val="007C3FA9"/>
     <w:rsid w:val="007C4827"/>
     <w:rsid w:val="007C56A0"/>
     <w:rsid w:val="007D1AD1"/>
     <w:rsid w:val="007D2505"/>
     <w:rsid w:val="007D381A"/>
     <w:rsid w:val="007D3AD3"/>
     <w:rsid w:val="007D4206"/>
     <w:rsid w:val="007D4DBA"/>
     <w:rsid w:val="007D5128"/>
     <w:rsid w:val="007D7DFD"/>
     <w:rsid w:val="007E060B"/>
     <w:rsid w:val="007E17A8"/>
     <w:rsid w:val="007E3A69"/>
     <w:rsid w:val="007E4931"/>
     <w:rsid w:val="007E636C"/>
     <w:rsid w:val="007E6CD5"/>
     <w:rsid w:val="007F0033"/>
     <w:rsid w:val="007F015B"/>
     <w:rsid w:val="007F13E1"/>
     <w:rsid w:val="007F17F5"/>
     <w:rsid w:val="007F25D6"/>
     <w:rsid w:val="007F25F0"/>
     <w:rsid w:val="007F2BDE"/>
     <w:rsid w:val="007F2FBE"/>
     <w:rsid w:val="007F3A78"/>
@@ -3230,143 +3457,143 @@
     <w:rsid w:val="008559FA"/>
     <w:rsid w:val="00855B15"/>
     <w:rsid w:val="00856AAC"/>
     <w:rsid w:val="00857140"/>
     <w:rsid w:val="0085724C"/>
     <w:rsid w:val="008574CD"/>
     <w:rsid w:val="008578E7"/>
     <w:rsid w:val="00860B9F"/>
     <w:rsid w:val="008649F5"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="008706DA"/>
     <w:rsid w:val="00870788"/>
     <w:rsid w:val="008729EE"/>
     <w:rsid w:val="0087333F"/>
     <w:rsid w:val="00876840"/>
     <w:rsid w:val="0087685A"/>
     <w:rsid w:val="00877E27"/>
     <w:rsid w:val="0088172F"/>
     <w:rsid w:val="00882945"/>
     <w:rsid w:val="00882CCC"/>
     <w:rsid w:val="00883B44"/>
     <w:rsid w:val="00885D02"/>
     <w:rsid w:val="008864D3"/>
     <w:rsid w:val="00886E72"/>
     <w:rsid w:val="00886EA1"/>
+    <w:rsid w:val="008875E1"/>
     <w:rsid w:val="00887ED0"/>
     <w:rsid w:val="00890F98"/>
     <w:rsid w:val="008913AD"/>
     <w:rsid w:val="0089367F"/>
     <w:rsid w:val="00895F39"/>
     <w:rsid w:val="0089693A"/>
     <w:rsid w:val="00897CB1"/>
     <w:rsid w:val="008A0F84"/>
     <w:rsid w:val="008A1CFD"/>
     <w:rsid w:val="008A2903"/>
     <w:rsid w:val="008A3D14"/>
     <w:rsid w:val="008A3F32"/>
     <w:rsid w:val="008A4A20"/>
     <w:rsid w:val="008A4DE0"/>
     <w:rsid w:val="008A53BC"/>
     <w:rsid w:val="008A6267"/>
     <w:rsid w:val="008A63FA"/>
     <w:rsid w:val="008A66E8"/>
     <w:rsid w:val="008A6A62"/>
     <w:rsid w:val="008A7789"/>
     <w:rsid w:val="008B1807"/>
     <w:rsid w:val="008B1895"/>
+    <w:rsid w:val="008B22D4"/>
     <w:rsid w:val="008B2784"/>
     <w:rsid w:val="008B448B"/>
     <w:rsid w:val="008B4820"/>
     <w:rsid w:val="008B5EB8"/>
     <w:rsid w:val="008B6632"/>
     <w:rsid w:val="008B70AA"/>
     <w:rsid w:val="008B779C"/>
     <w:rsid w:val="008B77C3"/>
     <w:rsid w:val="008C1AB9"/>
     <w:rsid w:val="008C3187"/>
     <w:rsid w:val="008C3EA2"/>
     <w:rsid w:val="008C575D"/>
     <w:rsid w:val="008C5C5C"/>
     <w:rsid w:val="008C66C3"/>
     <w:rsid w:val="008C6D8D"/>
     <w:rsid w:val="008C73D0"/>
     <w:rsid w:val="008C78AA"/>
     <w:rsid w:val="008C7CF3"/>
     <w:rsid w:val="008D5578"/>
     <w:rsid w:val="008D6757"/>
     <w:rsid w:val="008D6847"/>
     <w:rsid w:val="008D742E"/>
     <w:rsid w:val="008D79CB"/>
     <w:rsid w:val="008D7B8F"/>
     <w:rsid w:val="008E10DF"/>
     <w:rsid w:val="008E1984"/>
     <w:rsid w:val="008E3D06"/>
     <w:rsid w:val="008E42B4"/>
     <w:rsid w:val="008E6422"/>
     <w:rsid w:val="008E68B8"/>
     <w:rsid w:val="008E7623"/>
     <w:rsid w:val="008F01C6"/>
     <w:rsid w:val="008F0E78"/>
     <w:rsid w:val="008F14F6"/>
     <w:rsid w:val="008F1BB8"/>
     <w:rsid w:val="008F1BBF"/>
-    <w:rsid w:val="008F214A"/>
     <w:rsid w:val="008F2A3D"/>
     <w:rsid w:val="008F35DD"/>
     <w:rsid w:val="008F38D5"/>
     <w:rsid w:val="008F511C"/>
     <w:rsid w:val="008F6050"/>
     <w:rsid w:val="008F648B"/>
     <w:rsid w:val="00900A6E"/>
     <w:rsid w:val="00900CC1"/>
     <w:rsid w:val="00901425"/>
     <w:rsid w:val="009015B6"/>
     <w:rsid w:val="0090262B"/>
     <w:rsid w:val="00902F47"/>
     <w:rsid w:val="00903971"/>
     <w:rsid w:val="00903995"/>
     <w:rsid w:val="009047ED"/>
     <w:rsid w:val="00905FA5"/>
     <w:rsid w:val="009066A1"/>
     <w:rsid w:val="009066D0"/>
     <w:rsid w:val="00907795"/>
     <w:rsid w:val="00910B31"/>
     <w:rsid w:val="00911306"/>
     <w:rsid w:val="009117B7"/>
     <w:rsid w:val="00912AE0"/>
     <w:rsid w:val="009137DC"/>
     <w:rsid w:val="00913D4C"/>
     <w:rsid w:val="00915103"/>
     <w:rsid w:val="00917541"/>
     <w:rsid w:val="00917608"/>
     <w:rsid w:val="0092086C"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="009237D6"/>
     <w:rsid w:val="009239AB"/>
     <w:rsid w:val="00923C58"/>
-    <w:rsid w:val="00925971"/>
     <w:rsid w:val="00927F25"/>
     <w:rsid w:val="009323BE"/>
     <w:rsid w:val="009333D6"/>
     <w:rsid w:val="0093351B"/>
     <w:rsid w:val="00933FEC"/>
     <w:rsid w:val="0093448B"/>
     <w:rsid w:val="00934C94"/>
     <w:rsid w:val="009367C1"/>
     <w:rsid w:val="0094024B"/>
     <w:rsid w:val="00940955"/>
     <w:rsid w:val="00941FC0"/>
     <w:rsid w:val="00942050"/>
     <w:rsid w:val="009436BC"/>
     <w:rsid w:val="009439B1"/>
     <w:rsid w:val="00945197"/>
     <w:rsid w:val="00945571"/>
     <w:rsid w:val="00946986"/>
     <w:rsid w:val="00947118"/>
     <w:rsid w:val="00950E7B"/>
     <w:rsid w:val="0095147F"/>
     <w:rsid w:val="0095154A"/>
     <w:rsid w:val="009520A4"/>
     <w:rsid w:val="0095419D"/>
     <w:rsid w:val="00955B6B"/>
     <w:rsid w:val="00960B84"/>
@@ -3427,51 +3654,50 @@
     <w:rsid w:val="009B6EF7"/>
     <w:rsid w:val="009B742C"/>
     <w:rsid w:val="009C0282"/>
     <w:rsid w:val="009C0752"/>
     <w:rsid w:val="009C07CB"/>
     <w:rsid w:val="009C3466"/>
     <w:rsid w:val="009C4294"/>
     <w:rsid w:val="009C73EB"/>
     <w:rsid w:val="009D1586"/>
     <w:rsid w:val="009D1FEF"/>
     <w:rsid w:val="009D32D7"/>
     <w:rsid w:val="009D46FB"/>
     <w:rsid w:val="009D4C85"/>
     <w:rsid w:val="009D642E"/>
     <w:rsid w:val="009D7311"/>
     <w:rsid w:val="009D768D"/>
     <w:rsid w:val="009E015B"/>
     <w:rsid w:val="009E01B0"/>
     <w:rsid w:val="009E0494"/>
     <w:rsid w:val="009E069C"/>
     <w:rsid w:val="009E158A"/>
     <w:rsid w:val="009E25E0"/>
     <w:rsid w:val="009E310C"/>
     <w:rsid w:val="009E3D45"/>
     <w:rsid w:val="009E3E0A"/>
-    <w:rsid w:val="009E488F"/>
     <w:rsid w:val="009E4DE2"/>
     <w:rsid w:val="009E52B4"/>
     <w:rsid w:val="009E5E08"/>
     <w:rsid w:val="009E6F77"/>
     <w:rsid w:val="009F2F3E"/>
     <w:rsid w:val="009F3F4D"/>
     <w:rsid w:val="009F4546"/>
     <w:rsid w:val="009F4A3F"/>
     <w:rsid w:val="009F4C85"/>
     <w:rsid w:val="009F6BAB"/>
     <w:rsid w:val="009F6F1E"/>
     <w:rsid w:val="00A0094D"/>
     <w:rsid w:val="00A013A9"/>
     <w:rsid w:val="00A019E2"/>
     <w:rsid w:val="00A04133"/>
     <w:rsid w:val="00A041FB"/>
     <w:rsid w:val="00A07300"/>
     <w:rsid w:val="00A0733E"/>
     <w:rsid w:val="00A073FA"/>
     <w:rsid w:val="00A079FF"/>
     <w:rsid w:val="00A10F12"/>
     <w:rsid w:val="00A13F16"/>
     <w:rsid w:val="00A1445B"/>
     <w:rsid w:val="00A1583D"/>
     <w:rsid w:val="00A1678E"/>
@@ -3482,50 +3708,51 @@
     <w:rsid w:val="00A24B19"/>
     <w:rsid w:val="00A252D3"/>
     <w:rsid w:val="00A30D4A"/>
     <w:rsid w:val="00A31052"/>
     <w:rsid w:val="00A31301"/>
     <w:rsid w:val="00A31B5E"/>
     <w:rsid w:val="00A32548"/>
     <w:rsid w:val="00A328DA"/>
     <w:rsid w:val="00A3309C"/>
     <w:rsid w:val="00A357C4"/>
     <w:rsid w:val="00A361C0"/>
     <w:rsid w:val="00A3723D"/>
     <w:rsid w:val="00A37603"/>
     <w:rsid w:val="00A379DD"/>
     <w:rsid w:val="00A44A4B"/>
     <w:rsid w:val="00A44EA7"/>
     <w:rsid w:val="00A4750A"/>
     <w:rsid w:val="00A47A31"/>
     <w:rsid w:val="00A511BE"/>
     <w:rsid w:val="00A53099"/>
     <w:rsid w:val="00A539AD"/>
     <w:rsid w:val="00A55FEB"/>
     <w:rsid w:val="00A5607A"/>
     <w:rsid w:val="00A56225"/>
     <w:rsid w:val="00A600E0"/>
+    <w:rsid w:val="00A61A2C"/>
     <w:rsid w:val="00A62514"/>
     <w:rsid w:val="00A63E47"/>
     <w:rsid w:val="00A63E68"/>
     <w:rsid w:val="00A64C8D"/>
     <w:rsid w:val="00A656C6"/>
     <w:rsid w:val="00A65B13"/>
     <w:rsid w:val="00A67C72"/>
     <w:rsid w:val="00A70C5A"/>
     <w:rsid w:val="00A71DA2"/>
     <w:rsid w:val="00A732ED"/>
     <w:rsid w:val="00A739E5"/>
     <w:rsid w:val="00A73B31"/>
     <w:rsid w:val="00A754E5"/>
     <w:rsid w:val="00A7561E"/>
     <w:rsid w:val="00A76D98"/>
     <w:rsid w:val="00A77BAB"/>
     <w:rsid w:val="00A81D81"/>
     <w:rsid w:val="00A84758"/>
     <w:rsid w:val="00A85721"/>
     <w:rsid w:val="00A857CC"/>
     <w:rsid w:val="00A87E1B"/>
     <w:rsid w:val="00A90EA9"/>
     <w:rsid w:val="00A92521"/>
     <w:rsid w:val="00A92635"/>
     <w:rsid w:val="00A9352A"/>
@@ -3540,110 +3767,110 @@
     <w:rsid w:val="00AA288C"/>
     <w:rsid w:val="00AA2FE4"/>
     <w:rsid w:val="00AA3441"/>
     <w:rsid w:val="00AA427C"/>
     <w:rsid w:val="00AA4893"/>
     <w:rsid w:val="00AA4956"/>
     <w:rsid w:val="00AA6722"/>
     <w:rsid w:val="00AA72AE"/>
     <w:rsid w:val="00AA72DF"/>
     <w:rsid w:val="00AA74FF"/>
     <w:rsid w:val="00AB024E"/>
     <w:rsid w:val="00AB05A2"/>
     <w:rsid w:val="00AB060E"/>
     <w:rsid w:val="00AB3E3E"/>
     <w:rsid w:val="00AB4104"/>
     <w:rsid w:val="00AB42B6"/>
     <w:rsid w:val="00AB43A5"/>
     <w:rsid w:val="00AB5604"/>
     <w:rsid w:val="00AB5A6B"/>
     <w:rsid w:val="00AB62BA"/>
     <w:rsid w:val="00AB6553"/>
     <w:rsid w:val="00AC005A"/>
     <w:rsid w:val="00AC0D3E"/>
     <w:rsid w:val="00AC3A18"/>
     <w:rsid w:val="00AC4F4C"/>
+    <w:rsid w:val="00AC55D9"/>
     <w:rsid w:val="00AC59FC"/>
     <w:rsid w:val="00AC6CA4"/>
     <w:rsid w:val="00AD2E0A"/>
     <w:rsid w:val="00AD5787"/>
     <w:rsid w:val="00AD5B8D"/>
     <w:rsid w:val="00AE017F"/>
     <w:rsid w:val="00AE083C"/>
     <w:rsid w:val="00AE0E0B"/>
     <w:rsid w:val="00AE399C"/>
     <w:rsid w:val="00AE44A7"/>
     <w:rsid w:val="00AE53DF"/>
     <w:rsid w:val="00AE6051"/>
     <w:rsid w:val="00AE72B1"/>
     <w:rsid w:val="00AE7B01"/>
     <w:rsid w:val="00AF0A0A"/>
     <w:rsid w:val="00AF0FCC"/>
     <w:rsid w:val="00AF2DF4"/>
     <w:rsid w:val="00AF3264"/>
     <w:rsid w:val="00AF47D0"/>
     <w:rsid w:val="00AF5294"/>
     <w:rsid w:val="00AF54AA"/>
     <w:rsid w:val="00AF57F7"/>
     <w:rsid w:val="00AF628D"/>
     <w:rsid w:val="00B005B4"/>
     <w:rsid w:val="00B00D7C"/>
     <w:rsid w:val="00B03456"/>
     <w:rsid w:val="00B0357B"/>
     <w:rsid w:val="00B054D4"/>
     <w:rsid w:val="00B05945"/>
     <w:rsid w:val="00B0790C"/>
     <w:rsid w:val="00B07C87"/>
     <w:rsid w:val="00B10010"/>
     <w:rsid w:val="00B104FF"/>
     <w:rsid w:val="00B10FFA"/>
     <w:rsid w:val="00B1215D"/>
     <w:rsid w:val="00B14FF8"/>
+    <w:rsid w:val="00B15835"/>
     <w:rsid w:val="00B16D20"/>
     <w:rsid w:val="00B17196"/>
     <w:rsid w:val="00B1763E"/>
     <w:rsid w:val="00B178C2"/>
     <w:rsid w:val="00B20527"/>
-    <w:rsid w:val="00B2084E"/>
     <w:rsid w:val="00B2097A"/>
     <w:rsid w:val="00B20F5B"/>
     <w:rsid w:val="00B2245B"/>
     <w:rsid w:val="00B24C0A"/>
     <w:rsid w:val="00B24FD1"/>
     <w:rsid w:val="00B2595B"/>
     <w:rsid w:val="00B25AC8"/>
     <w:rsid w:val="00B25CB4"/>
     <w:rsid w:val="00B2794E"/>
     <w:rsid w:val="00B30562"/>
     <w:rsid w:val="00B30B1F"/>
     <w:rsid w:val="00B323FD"/>
     <w:rsid w:val="00B3399A"/>
     <w:rsid w:val="00B348F3"/>
     <w:rsid w:val="00B36C4B"/>
     <w:rsid w:val="00B36DB8"/>
     <w:rsid w:val="00B376B6"/>
-    <w:rsid w:val="00B3792E"/>
     <w:rsid w:val="00B414EE"/>
     <w:rsid w:val="00B41725"/>
     <w:rsid w:val="00B41734"/>
     <w:rsid w:val="00B42F58"/>
     <w:rsid w:val="00B446EA"/>
     <w:rsid w:val="00B448BD"/>
     <w:rsid w:val="00B44921"/>
     <w:rsid w:val="00B46713"/>
     <w:rsid w:val="00B475D3"/>
     <w:rsid w:val="00B51495"/>
     <w:rsid w:val="00B51F66"/>
     <w:rsid w:val="00B5234A"/>
     <w:rsid w:val="00B531A1"/>
     <w:rsid w:val="00B5794D"/>
     <w:rsid w:val="00B600B2"/>
     <w:rsid w:val="00B6058E"/>
     <w:rsid w:val="00B60682"/>
     <w:rsid w:val="00B60750"/>
     <w:rsid w:val="00B61647"/>
     <w:rsid w:val="00B62B8E"/>
     <w:rsid w:val="00B62D2E"/>
     <w:rsid w:val="00B63259"/>
     <w:rsid w:val="00B63483"/>
     <w:rsid w:val="00B649E1"/>
     <w:rsid w:val="00B664A5"/>
@@ -3757,50 +3984,51 @@
     <w:rsid w:val="00C82CB5"/>
     <w:rsid w:val="00C834C6"/>
     <w:rsid w:val="00C85A0E"/>
     <w:rsid w:val="00C863C7"/>
     <w:rsid w:val="00C867F6"/>
     <w:rsid w:val="00C913CC"/>
     <w:rsid w:val="00C9147E"/>
     <w:rsid w:val="00C91DDD"/>
     <w:rsid w:val="00C94E8F"/>
     <w:rsid w:val="00C95349"/>
     <w:rsid w:val="00C96718"/>
     <w:rsid w:val="00C96A5C"/>
     <w:rsid w:val="00C96A94"/>
     <w:rsid w:val="00C9796E"/>
     <w:rsid w:val="00C97ED2"/>
     <w:rsid w:val="00CA0336"/>
     <w:rsid w:val="00CA09A1"/>
     <w:rsid w:val="00CA0A89"/>
     <w:rsid w:val="00CA0ABA"/>
     <w:rsid w:val="00CA43DD"/>
     <w:rsid w:val="00CA44DC"/>
     <w:rsid w:val="00CA56FE"/>
     <w:rsid w:val="00CA7EDA"/>
     <w:rsid w:val="00CA7FB0"/>
     <w:rsid w:val="00CB5E2C"/>
+    <w:rsid w:val="00CB7847"/>
     <w:rsid w:val="00CB7CE5"/>
     <w:rsid w:val="00CC104D"/>
     <w:rsid w:val="00CC1ACC"/>
     <w:rsid w:val="00CC2417"/>
     <w:rsid w:val="00CC2D97"/>
     <w:rsid w:val="00CC2F0F"/>
     <w:rsid w:val="00CC40A8"/>
     <w:rsid w:val="00CC6506"/>
     <w:rsid w:val="00CC6507"/>
     <w:rsid w:val="00CD00CA"/>
     <w:rsid w:val="00CD0B7C"/>
     <w:rsid w:val="00CD1F19"/>
     <w:rsid w:val="00CD2155"/>
     <w:rsid w:val="00CD2276"/>
     <w:rsid w:val="00CD2723"/>
     <w:rsid w:val="00CD29CB"/>
     <w:rsid w:val="00CD3BDB"/>
     <w:rsid w:val="00CD46D6"/>
     <w:rsid w:val="00CD5833"/>
     <w:rsid w:val="00CD6191"/>
     <w:rsid w:val="00CD6323"/>
     <w:rsid w:val="00CD66C7"/>
     <w:rsid w:val="00CD6F19"/>
     <w:rsid w:val="00CE088A"/>
     <w:rsid w:val="00CE1D9E"/>
@@ -3821,75 +4049,73 @@
     <w:rsid w:val="00CF5FC2"/>
     <w:rsid w:val="00CF5FF3"/>
     <w:rsid w:val="00CF7097"/>
     <w:rsid w:val="00CF7B3C"/>
     <w:rsid w:val="00CF7B67"/>
     <w:rsid w:val="00CF7CAA"/>
     <w:rsid w:val="00D00FBA"/>
     <w:rsid w:val="00D01374"/>
     <w:rsid w:val="00D0156A"/>
     <w:rsid w:val="00D01B48"/>
     <w:rsid w:val="00D04085"/>
     <w:rsid w:val="00D046C1"/>
     <w:rsid w:val="00D053FB"/>
     <w:rsid w:val="00D05A6B"/>
     <w:rsid w:val="00D060AB"/>
     <w:rsid w:val="00D069FC"/>
     <w:rsid w:val="00D07443"/>
     <w:rsid w:val="00D122C5"/>
     <w:rsid w:val="00D1240D"/>
     <w:rsid w:val="00D12C8B"/>
     <w:rsid w:val="00D14333"/>
     <w:rsid w:val="00D14FA0"/>
     <w:rsid w:val="00D1710C"/>
     <w:rsid w:val="00D17EDA"/>
     <w:rsid w:val="00D208CC"/>
-    <w:rsid w:val="00D22C86"/>
     <w:rsid w:val="00D253DD"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D276FB"/>
     <w:rsid w:val="00D27ECF"/>
     <w:rsid w:val="00D313F2"/>
     <w:rsid w:val="00D3188A"/>
     <w:rsid w:val="00D31BC5"/>
     <w:rsid w:val="00D31E34"/>
     <w:rsid w:val="00D33CA9"/>
     <w:rsid w:val="00D346FE"/>
     <w:rsid w:val="00D354E8"/>
     <w:rsid w:val="00D3606C"/>
     <w:rsid w:val="00D36412"/>
     <w:rsid w:val="00D37042"/>
     <w:rsid w:val="00D41591"/>
     <w:rsid w:val="00D417F3"/>
     <w:rsid w:val="00D42240"/>
     <w:rsid w:val="00D446A6"/>
     <w:rsid w:val="00D448AC"/>
     <w:rsid w:val="00D451EE"/>
     <w:rsid w:val="00D45C2E"/>
     <w:rsid w:val="00D462A7"/>
     <w:rsid w:val="00D50EA5"/>
-    <w:rsid w:val="00D51300"/>
     <w:rsid w:val="00D523F9"/>
     <w:rsid w:val="00D53B50"/>
     <w:rsid w:val="00D55B67"/>
     <w:rsid w:val="00D561EE"/>
     <w:rsid w:val="00D56AC9"/>
     <w:rsid w:val="00D60209"/>
     <w:rsid w:val="00D603B1"/>
     <w:rsid w:val="00D613FD"/>
     <w:rsid w:val="00D61674"/>
     <w:rsid w:val="00D6472A"/>
     <w:rsid w:val="00D6670B"/>
     <w:rsid w:val="00D706C3"/>
     <w:rsid w:val="00D711E4"/>
     <w:rsid w:val="00D74BCD"/>
     <w:rsid w:val="00D75051"/>
     <w:rsid w:val="00D7618A"/>
     <w:rsid w:val="00D76965"/>
     <w:rsid w:val="00D771A0"/>
     <w:rsid w:val="00D7765B"/>
     <w:rsid w:val="00D80094"/>
     <w:rsid w:val="00D814B7"/>
     <w:rsid w:val="00D82078"/>
     <w:rsid w:val="00D820B1"/>
     <w:rsid w:val="00D82F1E"/>
     <w:rsid w:val="00D8399B"/>
@@ -3918,94 +4144,92 @@
     <w:rsid w:val="00DB4FB9"/>
     <w:rsid w:val="00DB6796"/>
     <w:rsid w:val="00DB6D4F"/>
     <w:rsid w:val="00DB7252"/>
     <w:rsid w:val="00DB736C"/>
     <w:rsid w:val="00DC03F8"/>
     <w:rsid w:val="00DC12AA"/>
     <w:rsid w:val="00DC1F72"/>
     <w:rsid w:val="00DC2455"/>
     <w:rsid w:val="00DC3B06"/>
     <w:rsid w:val="00DC579D"/>
     <w:rsid w:val="00DC68B4"/>
     <w:rsid w:val="00DC69FD"/>
     <w:rsid w:val="00DC7903"/>
     <w:rsid w:val="00DC7C2D"/>
     <w:rsid w:val="00DC7CD5"/>
     <w:rsid w:val="00DD01B5"/>
     <w:rsid w:val="00DD5B78"/>
     <w:rsid w:val="00DD5F84"/>
     <w:rsid w:val="00DD6E88"/>
     <w:rsid w:val="00DD727A"/>
     <w:rsid w:val="00DE20B4"/>
     <w:rsid w:val="00DE3177"/>
     <w:rsid w:val="00DE3E4D"/>
     <w:rsid w:val="00DE4F2B"/>
-    <w:rsid w:val="00DE5612"/>
     <w:rsid w:val="00DE6975"/>
     <w:rsid w:val="00DE698B"/>
     <w:rsid w:val="00DE767F"/>
     <w:rsid w:val="00DF02BE"/>
     <w:rsid w:val="00DF1783"/>
-    <w:rsid w:val="00DF2978"/>
+    <w:rsid w:val="00DF1BF8"/>
     <w:rsid w:val="00DF3518"/>
     <w:rsid w:val="00DF5A3A"/>
     <w:rsid w:val="00DF6AE1"/>
     <w:rsid w:val="00E00F4D"/>
     <w:rsid w:val="00E02EC1"/>
     <w:rsid w:val="00E03F1F"/>
     <w:rsid w:val="00E05960"/>
     <w:rsid w:val="00E069E1"/>
     <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E07CF1"/>
     <w:rsid w:val="00E10EDB"/>
     <w:rsid w:val="00E11802"/>
     <w:rsid w:val="00E1414C"/>
     <w:rsid w:val="00E141E2"/>
     <w:rsid w:val="00E14C53"/>
     <w:rsid w:val="00E15250"/>
     <w:rsid w:val="00E15CEA"/>
     <w:rsid w:val="00E17C95"/>
     <w:rsid w:val="00E20BD9"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E24038"/>
     <w:rsid w:val="00E2504E"/>
     <w:rsid w:val="00E26252"/>
     <w:rsid w:val="00E271B7"/>
     <w:rsid w:val="00E30B8E"/>
     <w:rsid w:val="00E30DC1"/>
     <w:rsid w:val="00E313FF"/>
     <w:rsid w:val="00E340CA"/>
     <w:rsid w:val="00E34104"/>
     <w:rsid w:val="00E34AE2"/>
     <w:rsid w:val="00E36673"/>
     <w:rsid w:val="00E37746"/>
     <w:rsid w:val="00E37E42"/>
     <w:rsid w:val="00E40B8F"/>
     <w:rsid w:val="00E410E3"/>
     <w:rsid w:val="00E43486"/>
-    <w:rsid w:val="00E43C21"/>
     <w:rsid w:val="00E44441"/>
     <w:rsid w:val="00E466A4"/>
     <w:rsid w:val="00E4693F"/>
     <w:rsid w:val="00E470F0"/>
     <w:rsid w:val="00E50462"/>
     <w:rsid w:val="00E50B71"/>
     <w:rsid w:val="00E5228B"/>
     <w:rsid w:val="00E53BE9"/>
     <w:rsid w:val="00E572F5"/>
     <w:rsid w:val="00E57A78"/>
     <w:rsid w:val="00E57C59"/>
     <w:rsid w:val="00E60C0F"/>
     <w:rsid w:val="00E60D4D"/>
     <w:rsid w:val="00E612B5"/>
     <w:rsid w:val="00E616C9"/>
     <w:rsid w:val="00E62432"/>
     <w:rsid w:val="00E644F8"/>
     <w:rsid w:val="00E6483D"/>
     <w:rsid w:val="00E64BAF"/>
     <w:rsid w:val="00E6521F"/>
     <w:rsid w:val="00E66F8F"/>
     <w:rsid w:val="00E672E9"/>
     <w:rsid w:val="00E67509"/>
     <w:rsid w:val="00E703FE"/>
     <w:rsid w:val="00E70DA8"/>
@@ -4131,116 +4355,119 @@
     <w:rsid w:val="00F8361A"/>
     <w:rsid w:val="00F83AA1"/>
     <w:rsid w:val="00F83C1C"/>
     <w:rsid w:val="00F8422B"/>
     <w:rsid w:val="00F85ADA"/>
     <w:rsid w:val="00F867D4"/>
     <w:rsid w:val="00F87B08"/>
     <w:rsid w:val="00F9001F"/>
     <w:rsid w:val="00F92179"/>
     <w:rsid w:val="00F92581"/>
     <w:rsid w:val="00F92CC3"/>
     <w:rsid w:val="00FA0834"/>
     <w:rsid w:val="00FA0B13"/>
     <w:rsid w:val="00FA133C"/>
     <w:rsid w:val="00FA198D"/>
     <w:rsid w:val="00FA31B0"/>
     <w:rsid w:val="00FA3C2F"/>
     <w:rsid w:val="00FA679B"/>
     <w:rsid w:val="00FA7AEE"/>
     <w:rsid w:val="00FB185C"/>
     <w:rsid w:val="00FB1E20"/>
     <w:rsid w:val="00FB2684"/>
     <w:rsid w:val="00FB465F"/>
     <w:rsid w:val="00FB5FC0"/>
     <w:rsid w:val="00FB6945"/>
+    <w:rsid w:val="00FB769D"/>
     <w:rsid w:val="00FC1587"/>
     <w:rsid w:val="00FC2CD0"/>
     <w:rsid w:val="00FC4E1D"/>
     <w:rsid w:val="00FC6238"/>
     <w:rsid w:val="00FC70AE"/>
     <w:rsid w:val="00FC7DE2"/>
     <w:rsid w:val="00FC7EB8"/>
     <w:rsid w:val="00FD239E"/>
     <w:rsid w:val="00FD2D6C"/>
     <w:rsid w:val="00FD2F25"/>
     <w:rsid w:val="00FD37EF"/>
     <w:rsid w:val="00FD462D"/>
     <w:rsid w:val="00FD4F5A"/>
     <w:rsid w:val="00FD5F01"/>
     <w:rsid w:val="00FD69A0"/>
     <w:rsid w:val="00FE0664"/>
     <w:rsid w:val="00FE06E8"/>
     <w:rsid w:val="00FE3BCC"/>
     <w:rsid w:val="00FE4A14"/>
     <w:rsid w:val="00FF19AA"/>
     <w:rsid w:val="00FF1F88"/>
     <w:rsid w:val="00FF27BE"/>
     <w:rsid w:val="00FF2EF6"/>
     <w:rsid w:val="00FF386C"/>
     <w:rsid w:val="00FF4106"/>
     <w:rsid w:val="00FF507D"/>
     <w:rsid w:val="00FF600D"/>
     <w:rsid w:val="00FF66D1"/>
     <w:rsid w:val="00FF6B67"/>
     <w:rsid w:val="00FF6C56"/>
     <w:rsid w:val="00FF7729"/>
     <w:rsid w:val="0AE54361"/>
     <w:rsid w:val="1CA3E2F2"/>
+    <w:rsid w:val="4C1B9EBA"/>
     <w:rsid w:val="4F3130BE"/>
+    <w:rsid w:val="74302F9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2475A888"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{055CE96E-D1AA-48ED-A307-A5F824AB1FD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4906,77 +5133,89 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00541DFD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1291591595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.mcclave@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chad.Howard@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5208,73 +5447,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73627c5b-a87c-4b12-a30d-2da28ebd7f49" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e59da00dddf75092eeb49f00d85a223a" ns2:_="" ns3:_="">
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008245ACB3C56122428BE880DD2ED49AB8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a64c3126c57a8a0b9e53a425b8770bdd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73627c5b-a87c-4b12-a30d-2da28ebd7f49" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31939e3875fb37a7eb97fda078ea1b9e" ns2:_="" ns3:_="">
     <xsd:import namespace="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5463,115 +5686,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="73627c5b-a87c-4b12-a30d-2da28ebd7f49">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06582A8D-B5A6-4F99-966B-761E81CCF95A}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9E1BB5F-0DD4-46FD-A799-D8C767F9F236}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94480980-6D82-490B-BD01-9D30C06C32D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62873574-93D1-40BF-A25B-60902C803D6D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D7732B-2792-4F03-AA09-2C57F4626CDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2454</Characters>
+  <Pages>2</Pages>
+  <Words>541</Words>
+  <Characters>3089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2890</CharactersWithSpaces>
+  <CharactersWithSpaces>3623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Early, Simone (OCD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008245ACB3C56122428BE880DD2ED49AB8</vt:lpwstr>