--- v0 (2025-12-15)
+++ v1 (2026-04-30)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BF3DF98" w14:textId="7FF5CC35" w:rsidR="002F7B89" w:rsidRPr="00C32FCE" w:rsidRDefault="4BC5BDDC" w:rsidP="002F7B89">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75714EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="63A59CBB" w:rsidRPr="75714EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -870,112 +870,95 @@
           <w:iCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028798B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Deposits must be a certified or cashier's check, or money order.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028798B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0028798B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">This deposit will be refunded for up to two sets for general bidders and for one set for sub-bidders upon return of the sets in good condition within thirty (30) days of receipt of general bids.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the deposit shall be the property of the Awarding Authority. </w:t>
+        <w:t xml:space="preserve">This deposit will be refunded for up to two sets for general bidders and for one set for sub-bidders upon return of the sets in good condition within thirty (30) days of receipt of general bids.  Otherwise the deposit shall be the property of the Awarding Authority. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A6933D" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006F7A7D" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional sets may be purchased for $  </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:permStart w:id="1060377562" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00154BE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amount</w:t>
       </w:r>
       <w:permEnd w:id="1060377562"/>
     </w:p>
-    <w:p w14:paraId="0DEF2BCC" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006F7A7D" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
+    <w:p w14:paraId="0DEF2BCC" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidders requesting Contract Documents to be mailed to </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r w:rsidRPr="006F7A7D">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">m shall include a separate check for $ </w:t>
@@ -1004,50 +987,67 @@
       <w:permEnd w:id="798321328"/>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">per set, payable to </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r w:rsidRPr="006F7A7D">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awarding Authority, to cover mail handling costs.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48105465" w14:textId="010DE53F" w:rsidR="00EE02D7" w:rsidRPr="00EE02D7" w:rsidRDefault="00EE02D7" w:rsidP="002F7B89">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE02D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>The Contractor and all subcontractors (collectively referred to as “the Contractor”) agree to strive to achieve minority and women workforce participation. The Workforce Participation benchmark is set at 6.9% for women and 15.3% for minorities. The Workforce benchmark percentages are a statutory requirement under MGL c. 149 §44A(2)(G).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3FB0DE13" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="006F7A7D" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">The job site and/or existing building will be available for inspection between </w:t>
       </w:r>
       <w:permStart w:id="1234972853" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00154BE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -1150,173 +1150,183 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Name of Contact Person at Phone Number</w:t>
       </w:r>
       <w:permEnd w:id="633418338"/>
       <w:r w:rsidRPr="006F7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
       <w:pPr>
         <w:pStyle w:val="StyleArial10ptAfter"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRPr="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89"/>
     <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00077D76" w:rsidRDefault="00077D76" w:rsidP="002F7B89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2953"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00E616C9" w:rsidRPr="00077D76" w:rsidRDefault="00E616C9" w:rsidP="005F63D6"/>
     <w:sectPr w:rsidR="00E616C9" w:rsidRPr="00077D76" w:rsidSect="002F7B89">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="48" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
+    <w:p w14:paraId="47897C77" w14:textId="77777777" w:rsidR="00331300" w:rsidRDefault="00331300" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
+    <w:p w14:paraId="3331AD43" w14:textId="77777777" w:rsidR="00331300" w:rsidRDefault="00331300" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="300B2C21" w14:textId="1D815579" w:rsidR="002F7B89" w:rsidRPr="003D1ACD" w:rsidRDefault="03D5B68E" w:rsidP="03D5B68E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="300B2C21" w14:textId="329589B3" w:rsidR="002F7B89" w:rsidRPr="003D1ACD" w:rsidRDefault="03D5B68E" w:rsidP="03D5B68E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="03D5B68E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>EOHLC 2024</w:t>
+      <w:t>EOHLC 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00446C42">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="002F7B89" w:rsidRPr="003D1ACD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="03D5B68E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ADVERTISEMENT</w:t>
     </w:r>
     <w:r w:rsidR="002F7B89" w:rsidRPr="003D1ACD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1462,76 +1472,76 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="003D1ACD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
+    <w:p w14:paraId="09E9C5A6" w14:textId="77777777" w:rsidR="00331300" w:rsidRDefault="00331300" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="002F7B89" w:rsidRDefault="002F7B89" w:rsidP="002F7B89">
+    <w:p w14:paraId="67E48434" w14:textId="77777777" w:rsidR="00331300" w:rsidRDefault="00331300" w:rsidP="002F7B89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
     </w:tblGrid>
     <w:tr w:rsidR="03D5B68E" w14:paraId="1B637132" w14:textId="77777777" w:rsidTr="03D5B68E">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="023767E3" w14:textId="00214133" w:rsidR="03D5B68E" w:rsidRDefault="03D5B68E" w:rsidP="03D5B68E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -1548,58 +1558,58 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1AA298A7" w14:textId="55AD2579" w:rsidR="03D5B68E" w:rsidRDefault="03D5B68E" w:rsidP="03D5B68E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E9E03D8" w14:textId="5DB190C7" w:rsidR="03D5B68E" w:rsidRDefault="03D5B68E" w:rsidP="03D5B68E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="wvq56FFqmrrXLARdQEiblyGHUwBk3S7rJdRlfStfSKvOQRrg7fHeF2K8on5kt09sUuuPMFrIhTWkoJNkiJonQw==" w:salt="fCnY16GB3NO0xSkddIrinA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C1jPrL3ZdkYMowI6TjvDCwkrYht4qEPfz4KmNWIu8NZovjcgZ5YTizCy5HjeVsLFG4Qo547+qu7KkWEP3awwKA==" w:salt="vE7sH6IZD4KgxA6Ehs/B2g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F7B89"/>
     <w:rsid w:val="00000234"/>
     <w:rsid w:val="0000106B"/>
     <w:rsid w:val="00001417"/>
     <w:rsid w:val="00003D41"/>
     <w:rsid w:val="000113BF"/>
     <w:rsid w:val="000117AB"/>
@@ -1983,50 +1993,51 @@
     <w:rsid w:val="003016A6"/>
     <w:rsid w:val="0030245F"/>
     <w:rsid w:val="003030CF"/>
     <w:rsid w:val="00303C1A"/>
     <w:rsid w:val="00306F6E"/>
     <w:rsid w:val="0031021C"/>
     <w:rsid w:val="003110A3"/>
     <w:rsid w:val="00311F4E"/>
     <w:rsid w:val="00312C28"/>
     <w:rsid w:val="00313012"/>
     <w:rsid w:val="003146B4"/>
     <w:rsid w:val="0031491C"/>
     <w:rsid w:val="00314E1D"/>
     <w:rsid w:val="00315893"/>
     <w:rsid w:val="003164A7"/>
     <w:rsid w:val="003168F4"/>
     <w:rsid w:val="00316AB2"/>
     <w:rsid w:val="003173DF"/>
     <w:rsid w:val="0032319F"/>
     <w:rsid w:val="00323696"/>
     <w:rsid w:val="00324A08"/>
     <w:rsid w:val="003257B4"/>
     <w:rsid w:val="0032691A"/>
     <w:rsid w:val="003269B1"/>
     <w:rsid w:val="0033001C"/>
+    <w:rsid w:val="00331300"/>
     <w:rsid w:val="003313FE"/>
     <w:rsid w:val="00333EE9"/>
     <w:rsid w:val="00335A39"/>
     <w:rsid w:val="00336D16"/>
     <w:rsid w:val="00337CFC"/>
     <w:rsid w:val="003400F5"/>
     <w:rsid w:val="00340C32"/>
     <w:rsid w:val="003416DB"/>
     <w:rsid w:val="003422A0"/>
     <w:rsid w:val="00343349"/>
     <w:rsid w:val="0034556E"/>
     <w:rsid w:val="003467FF"/>
     <w:rsid w:val="003477F4"/>
     <w:rsid w:val="00347828"/>
     <w:rsid w:val="00350DA9"/>
     <w:rsid w:val="00351F67"/>
     <w:rsid w:val="00352EB5"/>
     <w:rsid w:val="003536AA"/>
     <w:rsid w:val="003538B2"/>
     <w:rsid w:val="00354E56"/>
     <w:rsid w:val="00355650"/>
     <w:rsid w:val="00355809"/>
     <w:rsid w:val="00356C8A"/>
     <w:rsid w:val="003571ED"/>
     <w:rsid w:val="0035732D"/>
@@ -2127,61 +2138,63 @@
     <w:rsid w:val="004010ED"/>
     <w:rsid w:val="00404533"/>
     <w:rsid w:val="00404831"/>
     <w:rsid w:val="00404E17"/>
     <w:rsid w:val="0040641A"/>
     <w:rsid w:val="0040648E"/>
     <w:rsid w:val="00410292"/>
     <w:rsid w:val="004103A2"/>
     <w:rsid w:val="00411E24"/>
     <w:rsid w:val="00414667"/>
     <w:rsid w:val="00414A12"/>
     <w:rsid w:val="00414A90"/>
     <w:rsid w:val="00414E83"/>
     <w:rsid w:val="00414FA1"/>
     <w:rsid w:val="004151D2"/>
     <w:rsid w:val="004161DF"/>
     <w:rsid w:val="00417430"/>
     <w:rsid w:val="00421E67"/>
     <w:rsid w:val="00423737"/>
     <w:rsid w:val="0042624D"/>
     <w:rsid w:val="00426728"/>
     <w:rsid w:val="00431510"/>
     <w:rsid w:val="004325B1"/>
     <w:rsid w:val="00432B35"/>
     <w:rsid w:val="00433518"/>
+    <w:rsid w:val="00434E25"/>
     <w:rsid w:val="004354BF"/>
     <w:rsid w:val="00437C73"/>
     <w:rsid w:val="00440503"/>
     <w:rsid w:val="00440C2C"/>
     <w:rsid w:val="004425F5"/>
     <w:rsid w:val="00442EAD"/>
     <w:rsid w:val="00443FFB"/>
     <w:rsid w:val="0044436E"/>
     <w:rsid w:val="00444DB4"/>
     <w:rsid w:val="00445D86"/>
     <w:rsid w:val="00446433"/>
+    <w:rsid w:val="00446C42"/>
     <w:rsid w:val="00447842"/>
     <w:rsid w:val="004505D5"/>
     <w:rsid w:val="00453487"/>
     <w:rsid w:val="00454F41"/>
     <w:rsid w:val="00454FCD"/>
     <w:rsid w:val="00455DFB"/>
     <w:rsid w:val="0045633E"/>
     <w:rsid w:val="00460A4B"/>
     <w:rsid w:val="004615DB"/>
     <w:rsid w:val="004615DC"/>
     <w:rsid w:val="0046204B"/>
     <w:rsid w:val="00462E7E"/>
     <w:rsid w:val="004662E0"/>
     <w:rsid w:val="00467156"/>
     <w:rsid w:val="00470158"/>
     <w:rsid w:val="004701ED"/>
     <w:rsid w:val="004733BF"/>
     <w:rsid w:val="00474DEF"/>
     <w:rsid w:val="00474F0E"/>
     <w:rsid w:val="00475709"/>
     <w:rsid w:val="00480008"/>
     <w:rsid w:val="004803FE"/>
     <w:rsid w:val="004818B5"/>
     <w:rsid w:val="004818F4"/>
     <w:rsid w:val="00483377"/>
@@ -2363,50 +2376,51 @@
     <w:rsid w:val="005E03CF"/>
     <w:rsid w:val="005E109E"/>
     <w:rsid w:val="005E1A39"/>
     <w:rsid w:val="005E1E23"/>
     <w:rsid w:val="005E1E79"/>
     <w:rsid w:val="005E320A"/>
     <w:rsid w:val="005E44E8"/>
     <w:rsid w:val="005E627D"/>
     <w:rsid w:val="005F0193"/>
     <w:rsid w:val="005F05C6"/>
     <w:rsid w:val="005F168B"/>
     <w:rsid w:val="005F1DF7"/>
     <w:rsid w:val="005F2917"/>
     <w:rsid w:val="005F2F7E"/>
     <w:rsid w:val="005F40C6"/>
     <w:rsid w:val="005F5725"/>
     <w:rsid w:val="005F63D6"/>
     <w:rsid w:val="005F6C3F"/>
     <w:rsid w:val="005F7534"/>
     <w:rsid w:val="00600256"/>
     <w:rsid w:val="006008DD"/>
     <w:rsid w:val="00600F2F"/>
     <w:rsid w:val="00601E07"/>
     <w:rsid w:val="006020AE"/>
     <w:rsid w:val="006028EB"/>
+    <w:rsid w:val="0060408C"/>
     <w:rsid w:val="00606FE7"/>
     <w:rsid w:val="00607414"/>
     <w:rsid w:val="006075B7"/>
     <w:rsid w:val="006116EA"/>
     <w:rsid w:val="00613716"/>
     <w:rsid w:val="00614CAC"/>
     <w:rsid w:val="0061508A"/>
     <w:rsid w:val="006151F9"/>
     <w:rsid w:val="00615829"/>
     <w:rsid w:val="00615A1F"/>
     <w:rsid w:val="0061786A"/>
     <w:rsid w:val="00620FCF"/>
     <w:rsid w:val="006211B3"/>
     <w:rsid w:val="00625B52"/>
     <w:rsid w:val="00626755"/>
     <w:rsid w:val="00626914"/>
     <w:rsid w:val="00630F95"/>
     <w:rsid w:val="006327DA"/>
     <w:rsid w:val="0063288B"/>
     <w:rsid w:val="006331E4"/>
     <w:rsid w:val="00633875"/>
     <w:rsid w:val="00633971"/>
     <w:rsid w:val="00633FB1"/>
     <w:rsid w:val="00634AB2"/>
     <w:rsid w:val="006355ED"/>
@@ -2451,50 +2465,51 @@
     <w:rsid w:val="00693388"/>
     <w:rsid w:val="0069427A"/>
     <w:rsid w:val="00694E5E"/>
     <w:rsid w:val="006951D0"/>
     <w:rsid w:val="0069652F"/>
     <w:rsid w:val="00697E16"/>
     <w:rsid w:val="006A12D0"/>
     <w:rsid w:val="006A436B"/>
     <w:rsid w:val="006A4D1A"/>
     <w:rsid w:val="006A5761"/>
     <w:rsid w:val="006B1FDB"/>
     <w:rsid w:val="006B4C9C"/>
     <w:rsid w:val="006C05DB"/>
     <w:rsid w:val="006C0D2C"/>
     <w:rsid w:val="006C0D38"/>
     <w:rsid w:val="006C2BF9"/>
     <w:rsid w:val="006C2C75"/>
     <w:rsid w:val="006C334C"/>
     <w:rsid w:val="006C5F34"/>
     <w:rsid w:val="006C6392"/>
     <w:rsid w:val="006C6DFD"/>
     <w:rsid w:val="006C7D0F"/>
     <w:rsid w:val="006C7FDD"/>
     <w:rsid w:val="006D35B0"/>
     <w:rsid w:val="006D3A1C"/>
+    <w:rsid w:val="006D506F"/>
     <w:rsid w:val="006D5B37"/>
     <w:rsid w:val="006E0B72"/>
     <w:rsid w:val="006E120F"/>
     <w:rsid w:val="006E1687"/>
     <w:rsid w:val="006E263E"/>
     <w:rsid w:val="006E2A96"/>
     <w:rsid w:val="006E2FDC"/>
     <w:rsid w:val="006E325A"/>
     <w:rsid w:val="006E6493"/>
     <w:rsid w:val="006E6714"/>
     <w:rsid w:val="006E713D"/>
     <w:rsid w:val="006E77A5"/>
     <w:rsid w:val="006E7A3E"/>
     <w:rsid w:val="006F19DF"/>
     <w:rsid w:val="006F2429"/>
     <w:rsid w:val="006F4EC7"/>
     <w:rsid w:val="006F52F8"/>
     <w:rsid w:val="006F7A61"/>
     <w:rsid w:val="00700526"/>
     <w:rsid w:val="00700F48"/>
     <w:rsid w:val="00702766"/>
     <w:rsid w:val="00702D9A"/>
     <w:rsid w:val="00703218"/>
     <w:rsid w:val="00703430"/>
     <w:rsid w:val="00704DED"/>
@@ -3087,50 +3102,51 @@
     <w:rsid w:val="00B649E1"/>
     <w:rsid w:val="00B664A5"/>
     <w:rsid w:val="00B7084F"/>
     <w:rsid w:val="00B77F4D"/>
     <w:rsid w:val="00B80FBA"/>
     <w:rsid w:val="00B81BD7"/>
     <w:rsid w:val="00B8200F"/>
     <w:rsid w:val="00B825A2"/>
     <w:rsid w:val="00B84D0A"/>
     <w:rsid w:val="00B8547D"/>
     <w:rsid w:val="00B8615A"/>
     <w:rsid w:val="00B876A2"/>
     <w:rsid w:val="00B9187B"/>
     <w:rsid w:val="00B92062"/>
     <w:rsid w:val="00B930E2"/>
     <w:rsid w:val="00B93BF2"/>
     <w:rsid w:val="00B951E2"/>
     <w:rsid w:val="00B956E6"/>
     <w:rsid w:val="00B97403"/>
     <w:rsid w:val="00B97535"/>
     <w:rsid w:val="00B97DFB"/>
     <w:rsid w:val="00BA0D6F"/>
     <w:rsid w:val="00BA13DD"/>
     <w:rsid w:val="00BA2679"/>
     <w:rsid w:val="00BA38F5"/>
+    <w:rsid w:val="00BA3A2D"/>
     <w:rsid w:val="00BA41E1"/>
     <w:rsid w:val="00BA43E6"/>
     <w:rsid w:val="00BA4C40"/>
     <w:rsid w:val="00BA5B25"/>
     <w:rsid w:val="00BA5BA2"/>
     <w:rsid w:val="00BA6A21"/>
     <w:rsid w:val="00BA743C"/>
     <w:rsid w:val="00BA77FD"/>
     <w:rsid w:val="00BB19AE"/>
     <w:rsid w:val="00BB1C5F"/>
     <w:rsid w:val="00BB2F78"/>
     <w:rsid w:val="00BB5C9C"/>
     <w:rsid w:val="00BC1069"/>
     <w:rsid w:val="00BC1249"/>
     <w:rsid w:val="00BC1D5A"/>
     <w:rsid w:val="00BC2A0E"/>
     <w:rsid w:val="00BC5A11"/>
     <w:rsid w:val="00BC63B5"/>
     <w:rsid w:val="00BC757F"/>
     <w:rsid w:val="00BC76D0"/>
     <w:rsid w:val="00BC7EA6"/>
     <w:rsid w:val="00BC7FAC"/>
     <w:rsid w:val="00BD1A50"/>
     <w:rsid w:val="00BD1D6F"/>
     <w:rsid w:val="00BD729C"/>
@@ -3458,50 +3474,51 @@
     <w:rsid w:val="00E9357A"/>
     <w:rsid w:val="00E93945"/>
     <w:rsid w:val="00E93C51"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E96740"/>
     <w:rsid w:val="00EA1F30"/>
     <w:rsid w:val="00EA29A7"/>
     <w:rsid w:val="00EA2E04"/>
     <w:rsid w:val="00EA46E7"/>
     <w:rsid w:val="00EA4A00"/>
     <w:rsid w:val="00EA6AFE"/>
     <w:rsid w:val="00EA772B"/>
     <w:rsid w:val="00EB2B65"/>
     <w:rsid w:val="00EB799E"/>
     <w:rsid w:val="00EB7D12"/>
     <w:rsid w:val="00EC4A16"/>
     <w:rsid w:val="00EC4D32"/>
     <w:rsid w:val="00EC5B6E"/>
     <w:rsid w:val="00ED115C"/>
     <w:rsid w:val="00ED1436"/>
     <w:rsid w:val="00ED15F1"/>
     <w:rsid w:val="00ED271F"/>
     <w:rsid w:val="00ED32CA"/>
     <w:rsid w:val="00ED3DF5"/>
     <w:rsid w:val="00ED3E30"/>
+    <w:rsid w:val="00EE02D7"/>
     <w:rsid w:val="00EE053A"/>
     <w:rsid w:val="00EE18BA"/>
     <w:rsid w:val="00EE1E8F"/>
     <w:rsid w:val="00EE1FA5"/>
     <w:rsid w:val="00EE3AA2"/>
     <w:rsid w:val="00EE56DD"/>
     <w:rsid w:val="00EF1DC6"/>
     <w:rsid w:val="00EF247E"/>
     <w:rsid w:val="00EF3065"/>
     <w:rsid w:val="00EF3705"/>
     <w:rsid w:val="00EF3B19"/>
     <w:rsid w:val="00EF4011"/>
     <w:rsid w:val="00EF55BA"/>
     <w:rsid w:val="00EF5A20"/>
     <w:rsid w:val="00EF6254"/>
     <w:rsid w:val="00EF7269"/>
     <w:rsid w:val="00F02667"/>
     <w:rsid w:val="00F0292A"/>
     <w:rsid w:val="00F072FA"/>
     <w:rsid w:val="00F07A52"/>
     <w:rsid w:val="00F10398"/>
     <w:rsid w:val="00F12E03"/>
     <w:rsid w:val="00F14BA5"/>
     <w:rsid w:val="00F163E9"/>
     <w:rsid w:val="00F16B56"/>
@@ -3523,50 +3540,51 @@
     <w:rsid w:val="00F40DDB"/>
     <w:rsid w:val="00F4199D"/>
     <w:rsid w:val="00F42383"/>
     <w:rsid w:val="00F4418A"/>
     <w:rsid w:val="00F44E34"/>
     <w:rsid w:val="00F459A8"/>
     <w:rsid w:val="00F464B6"/>
     <w:rsid w:val="00F479B3"/>
     <w:rsid w:val="00F47D8F"/>
     <w:rsid w:val="00F513E8"/>
     <w:rsid w:val="00F519F7"/>
     <w:rsid w:val="00F539EF"/>
     <w:rsid w:val="00F53B84"/>
     <w:rsid w:val="00F5477A"/>
     <w:rsid w:val="00F551DE"/>
     <w:rsid w:val="00F55EA0"/>
     <w:rsid w:val="00F561DD"/>
     <w:rsid w:val="00F56636"/>
     <w:rsid w:val="00F56ED1"/>
     <w:rsid w:val="00F63166"/>
     <w:rsid w:val="00F641CB"/>
     <w:rsid w:val="00F64367"/>
     <w:rsid w:val="00F65910"/>
     <w:rsid w:val="00F65B68"/>
     <w:rsid w:val="00F67A45"/>
+    <w:rsid w:val="00F67BAD"/>
     <w:rsid w:val="00F70FA9"/>
     <w:rsid w:val="00F71B2F"/>
     <w:rsid w:val="00F72AA9"/>
     <w:rsid w:val="00F73700"/>
     <w:rsid w:val="00F75ABA"/>
     <w:rsid w:val="00F75B89"/>
     <w:rsid w:val="00F75E72"/>
     <w:rsid w:val="00F75F8D"/>
     <w:rsid w:val="00F80804"/>
     <w:rsid w:val="00F82DFF"/>
     <w:rsid w:val="00F8334F"/>
     <w:rsid w:val="00F8361A"/>
     <w:rsid w:val="00F83AA1"/>
     <w:rsid w:val="00F83C1C"/>
     <w:rsid w:val="00F8422B"/>
     <w:rsid w:val="00F85ADA"/>
     <w:rsid w:val="00F867D4"/>
     <w:rsid w:val="00F87B08"/>
     <w:rsid w:val="00F9001F"/>
     <w:rsid w:val="00F92179"/>
     <w:rsid w:val="00F92581"/>
     <w:rsid w:val="00F92CC3"/>
     <w:rsid w:val="00FA0834"/>
     <w:rsid w:val="00FA0B13"/>
     <w:rsid w:val="00FA133C"/>
@@ -3612,65 +3630,65 @@
     <w:rsid w:val="00FF7729"/>
     <w:rsid w:val="03D5B68E"/>
     <w:rsid w:val="0DCFB6B5"/>
     <w:rsid w:val="3AA229FC"/>
     <w:rsid w:val="4BC5BDDC"/>
     <w:rsid w:val="63A59CBB"/>
     <w:rsid w:val="75714EEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E6313B9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{055CE96E-D1AA-48ED-A307-A5F824AB1FD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4265,51 +4283,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1291591595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4564,72 +4582,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="73627c5b-a87c-4b12-a30d-2da28ebd7f49">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008245ACB3C56122428BE880DD2ED49AB8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea81e6b99c000ea53803f01ce45f3393">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73627c5b-a87c-4b12-a30d-2da28ebd7f49" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e59da00dddf75092eeb49f00d85a223a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008245ACB3C56122428BE880DD2ED49AB8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a64c3126c57a8a0b9e53a425b8770bdd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73627c5b-a87c-4b12-a30d-2da28ebd7f49" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31939e3875fb37a7eb97fda078ea1b9e" ns2:_="" ns3:_="">
     <xsd:import namespace="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4819,87 +4837,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D04462B9-9C18-4041-B7E9-E4E045595C35}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B82542D-75EE-4E06-9CCB-BC9336EA40F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D04462B9-9C18-4041-B7E9-E4E045595C35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB4CD4F7-D425-43B0-9B2D-62A8476F5AFF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94987D11-7876-4A55-A1A3-2798087E8137}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="73627c5b-a87c-4b12-a30d-2da28ebd7f49"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>322</Words>
-  <Characters>1836</Characters>
+  <Words>372</Words>
+  <Characters>2123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2154</CharactersWithSpaces>
+  <CharactersWithSpaces>2491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Early, Simone (OCD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008245ACB3C56122428BE880DD2ED49AB8</vt:lpwstr>
   </property>