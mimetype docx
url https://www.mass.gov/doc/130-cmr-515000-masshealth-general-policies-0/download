--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -1,89 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="514A1E8A" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="514A1E8A" w14:textId="2AC72E2C" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23826462" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="23826462" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7394D14D" wp14:editId="2F2E5FB9">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7394D14D" wp14:editId="2F2E5FB9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Arrow Connector 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
@@ -98,184 +100,192 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="67ACA41E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="4B428908" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbqfng0QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdAZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIl6j3yP9PL+MDixNxQt+kbOJlMpjFeore8a+ePl8cOd&#10;FDGB1+DQm0YeTZT3q/fvlmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6dLqoRSQdCZWLk24dTUK4Kf9salb63bTRJuEZybamsVNZtXqvVEuqOIPRWncuAf6hiAOs56ZXq&#10;ARKIHdm/qAarCCO2aaJwqLBtrTJFA6uZTf9Qs+khmKKFzYnhalP8f7Tq2/6ZhNWNXEjhYeAWbRKB&#10;7fokPhHhKNboPduIJBbZrTHEmkFr/0xZrzr4TXhC9TMKj+sefGdK1S/HwFSzjKh+g+RDDJxzO35F&#10;zW9gl7BYd2hpyJRsijiUDh2vHTKHJBRfLuY3dzdTbqS6xCqoL8BAMX0xOIi8aWQ867gKmJU0sH+K&#10;KZcF9QWQs3p8tM6VcXBejI38eDu/LYCIzuoczM8iddu1I7GHPFDlKxo58vYZ4c7rQtYb0J/P+wTW&#10;nfac3PmzNdmNk69b1MdnuljGHS9Vnqczj9Tbc0G//kOrXwAAAP//AwBQSwMEFAAGAAgAAAAhANKM&#10;OU/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1a6iXVNpwmJA0e2&#10;SVyzxmsLjVM16Vr29BhxgKP9f/r9Od9OrhUX7EPjScNirkAgld42VGk4Hl5mTyBCNGRN6wk1fGGA&#10;bXF7k5vM+pHe8LKPleASCpnRUMfYZVKGskZnwtx3SJydfe9M5LGvpO3NyOWulYlSK+lMQ3yhNh0+&#10;11h+7genAcOwXKjd2lXH1+v48J5cP8buoPX93bTbgIg4xT8YfvRZHQp2OvmBbBCthln6mDLKQbIE&#10;wcA6VSsQp9+FLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABup+eDRAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANKMOU/dAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C51CBAE" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
-[...37 lines deleted...]
-    <w:p w14:paraId="17B6CF83" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="5C51CBAE" w14:textId="70527C72" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FFC85F" w14:textId="42B9D057" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD47092" w14:textId="77777777" w:rsidR="00985186" w:rsidRPr="006B0A96" w:rsidRDefault="00985186" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B6CF83" w14:textId="2EEB1455" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00985186" w:rsidP="00CC59BC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="20E701CB" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 515.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59BC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MASSHEALTH:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759EB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59BC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E701CB" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211B13A7" wp14:editId="26CDA02C">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211B13A7" wp14:editId="26CDA02C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Straight Arrow Connector 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
@@ -290,22938 +300,24827 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="104807E2" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJE9l90QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wETdEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIl6j3yP9PL+MDixNxQt+kbOJlMpjFeore8a+ePl8cOd&#10;FDGB1+DQm0YeTZT3q/fvlmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lYjkg6EysTItw+noFwV/rY1Kn1v22iScI3k2lJZqazbvFarJdQdQeitOpcB/1DFANZz0ivV&#10;AyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/0zCasbuZDCw8At2iQC&#10;2/VJfCLCUazRe7YRSSyyW2OINYPW/pmyXnXwm/CE6mcUHtc9+M6Uql+OgalmGVH9BsmHGDjndvyK&#10;mt/ALmGx7tDSkCnZFHEoHTpeO2QOSSi+vJ3f3N1MuZHqEqugvgADxfTF4CDyppHxrOMqYFbSwP4p&#10;plwW1BdAzurx0TpXxsF5MTby42K+KICIzuoczM8iddu1I7GHPFDlKxo58vYZ4c7rQtYb0J/P+wTW&#10;nfac3PmzNdmNk69b1MdnuljGHS9Vnqczj9Tbc0G//kOrXwAAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAkT2X3RAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="22DF1051" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593C93AC" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
-[...7 lines deleted...]
-    <w:p w14:paraId="03FA1FE7" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="593C93AC" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FA1FE7" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA6A268" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="2DA6A268" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB1402D" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="6CB1402D" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F7FABA" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="66F7FABA" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="525A9F7D" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="525A9F7D" w14:textId="045E3589" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.001:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Definition of Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A56A27" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="79A56A27" w14:textId="2D38744E" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.002:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Introduction to MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E66203" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="59E66203" w14:textId="69D29C44" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.003:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>MassHealth Coverage Types</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764AF310" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="764AF310" w14:textId="4FC1C4EE" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.004:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Administration of MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345BB52F" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="345BB52F" w14:textId="57ACAB56" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.005:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Receiving Public Assistance from Another State</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D429607" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="3D429607" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(130 CMR 515.006 Reserved)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E826F19" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="3E826F19" w14:textId="1635EA05" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.007:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Rights of Applicants and Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CECE2C8" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="2CECE2C8" w14:textId="2D5F8B3F" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.008:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Responsibilities of Applicants and Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C4DE30" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="16C4DE30" w14:textId="456DCA07" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.009:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Referrals to Investigative Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198C8E83" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="198C8E83" w14:textId="1FEC35BA" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="009956E8" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...13 lines deleted...]
-    <w:p w14:paraId="4043FE79" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC59BC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>515.010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reserved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4043FE79" w14:textId="43D5E97A" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.011:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Estate Recovery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B863B5B" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="0B863B5B" w14:textId="006ABD0C" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.012:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Real Estate Liens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379FCBE7" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="379FCBE7" w14:textId="19E33307" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.013:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Voter Registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085E3F74" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+    <w:p w14:paraId="085E3F74" w14:textId="422A0F8B" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>515.014:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22B4F326" w14:textId="77777777" w:rsidR="00CC59BC" w:rsidRPr="00B37EFC" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Long-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27E0A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>erm-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27E0A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>are Insurance Minimum Coverage Requirements for MassHealth Exemptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4F326" w14:textId="62A317BE" w:rsidR="00CC59BC" w:rsidRPr="006B0A96" w:rsidRDefault="00CC59BC" w:rsidP="00CC59BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve">515.015:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Reimbursement of Certain Out-of-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27E0A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ocket Medical Expenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F067C2" w14:textId="48B38568" w:rsidR="009956E8" w:rsidRPr="006B0A96" w:rsidRDefault="009956E8" w:rsidP="00CC59BC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">515.015:  </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="534634E9" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>515.016:  Severability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DD1D9C" w14:textId="77777777" w:rsidR="00F47D71" w:rsidRPr="006B0A96" w:rsidRDefault="00F47D71">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157A7517" w14:textId="77777777" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4768A7E2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="15EAA8EF" w14:textId="77777777" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39867BCC" wp14:editId="77480358">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B28EB9E" wp14:editId="2BE3DAED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="50" name="Straight Arrow Connector 50"/>
+                <wp:docPr id="972849407" name="Straight Arrow Connector 972849407"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33984E4A" id="Straight Arrow Connector 50" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmAbDB0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wETdEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYXUjFyyPh4FntEkE&#10;tuuT+ESEo1ij96wjkuAQ1msMsea0tX+mzFgd/CY8ofoZhcd1D74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Rc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH2/nN3c3U+5VXXwV1JfEQDF9MTiIfGlkPBO5MpiVMrB/&#10;iim3BfUlIVf1+GidKwvhvBgb+XExX5SEiM7q7Mxhkbrt2pHYQ16p8hWO7HkbRrjzuoD1BvTn8z2B&#10;dac7F3f+LE1W46TrFvXxmS6S8cxLl+f9zEv11i7Zr3/R6hcAAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmAbDB0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="68C189BD" id="Straight Arrow Connector 972849407" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FD6FC2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="12AAE467" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="665F876D" w14:textId="18DE1A28" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7000AB6F" w14:textId="617BBDD9" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00CA1FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BA787F" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00CA1FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BDC3EC" w14:textId="77777777" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="2DB63B1F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1225A6" w14:textId="77777777" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20B536B0" wp14:editId="62FFD12E">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F52775C" wp14:editId="79B9E646">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="49" name="Straight Arrow Connector 49"/>
+                <wp:docPr id="1610670758" name="Straight Arrow Connector 1610670758"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="627E5236" id="Straight Arrow Connector 49" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/HLa/0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEacYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXw4DE7sDUWLvpGzyVQK4xVq67tGfn99+nAn&#10;RUzgNTj0ppFHE+XD6v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59fHklKuC37ZGpW9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6un8hYXUjF/dSeBh4RptE&#10;YLs+iY9EOIo1es86IgkOYb3GEGtOW/sXyozVwW/CM6ofUXhc9+A7U/p+PQbGmuWM6reUbMTAVbfj&#10;F9QcA7uERbxDS0OGZFnEoczoeJ2ROSSh+PF2vrhbTHmU6uKroL4kBorps8FB5Esj45nIlcGslIH9&#10;c0y5LagvCbmqxyfrXFkI58XYyPub+U1JiOiszs4cFqnbrh2JPeSVKl/hyJ63YYQ7rwtYb0B/Ot8T&#10;WHe6c3Hnz9JkNU66blEfX+giGc+8dHnez7xUb+2S/esvWv0EAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/HLa/0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="6847AF04" id="Straight Arrow Connector 1610670758" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4306DC31" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="793A2C06" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="563B473E" w14:textId="77777777" w:rsidR="00CA1FA3" w:rsidRPr="006B0A96" w:rsidRDefault="00CA1FA3" w:rsidP="00CA1FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793A2C06" w14:textId="504EE456" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>515.001:  Definition of Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B7D56B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="47B7D56B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728351CB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="728351CB" w14:textId="31C4FD4E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...8 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="936" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>The terms listed in 130 CMR 515.001</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have the following meanings for purposes of MassHealth, as described in 130 CMR 515.000 through 522.000: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidR="00C759EB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>MassHealth: Other Division Programs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C759EB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Other Division Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E5D67A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="32E5D67A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3661D85E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="3661D85E" w14:textId="5ADC6ED0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Activities of Daily Living (ADLs)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-    <w:p w14:paraId="62B66404" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>elf-care activities including, but not limited to, bathing, grooming, dressing, eating, and toileting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B66404" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A27CD71" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A27CD71" w14:textId="2D7BBDEA" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Affidavit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-    <w:p w14:paraId="34010F50" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written or printed statement of fact sworn to or affirmed before a person having legal authority to administer such an oath.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34010F50" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="27B550CC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B550CC" w14:textId="28082B49" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="972" w:hanging="36"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720" w:hanging="36"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>American Indian or Alaska Native</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...7 lines deleted...]
-    <w:p w14:paraId="71E968B0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E968B0" w14:textId="29914729" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)  is a member of a federally recognized tribe, band, or group as defined in Title 25 of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidR="007A5D04" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U.S.C.;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="22622C30" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    </w:p>
+    <w:p w14:paraId="22622C30" w14:textId="5C7169F5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...7 lines deleted...]
-    <w:p w14:paraId="2B45F7D8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2)  is an Eskimo, Aleut, or other Alaska Native enrolled by the Secretary of the Interior pursuant to the Alaska Native Claims Settlement Act at 43 U.S.C. 1601; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B45F7D8" w14:textId="05FABF10" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...7 lines deleted...]
-    <w:p w14:paraId="3641DB1B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  has been determined eligible to receive healthcare services from Indian Health Care Providers as an Indian pursuant to 42 CFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A1D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>136.12 or Title V of the Indian Health Care Improvement Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3641DB1B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177F7925" w14:textId="68D611C2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Annuity</w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal instrument that makes payments for a designated period of time or for life, regardless </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765B4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of whether </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the payments are principal, interest, or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10574E38" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006082A7" w14:textId="3DF5F356" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Annuity</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="10574E38" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Appeal</w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written request, by an aggrieved applicant or member, for a fair hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1180FF03" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="006082A7" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC3CE5D" w14:textId="4D78E59C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Appeal</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>Appeal Representative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-    <w:p w14:paraId="1ED09771" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E84F2" w14:textId="559B8517" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(1)  is sufficiently aware of the appellant’s circumstances to assume responsibility for</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="434E84F2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00565EF8" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the accuracy of the statements made during the appeal process and has provided the Office of Medicaid Board of Hearings with written authorization from the appellant to act on the appellant’s behalf during the appeal process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1115BA0C" w14:textId="17CA0427" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="364F08EA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  has, under applicable law, authority to act on behalf of an appellant in making decisions related to healthcare or payment for healthcare. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ppeal representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may include, but </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>not limited to, guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, conservator</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, executor</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, holder</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of power of attorney, or healthcare prox</w:t>
+      </w:r>
+      <w:r w:rsidR="00590AEE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098F2B50" w14:textId="35740BE3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1115BA0C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  is a licensed attorney who notifies the MassHealth Board of Hearings that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>represent the appellant in an appeal. This shall also include a nonlawyer supervised by a licensed attorney; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3819E8D1" w14:textId="7A1DBBDC" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="098F2B50" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4)  is an authorized representative meeting the requirements of 130 CMR 501.001: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C759EB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appeal Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="003567E8" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1), (2), or (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4877D0BA" w14:textId="77777777" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="00EB777E" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="547D6471" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F958C16" w14:textId="38E97BA3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Appeal Representative</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="68A449B8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who completes and submits an application for MassHealth and is awaiting the decision of eligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272C353C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66031856" w14:textId="53F98C1F" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00277DFF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Senior Application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC97768" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF6944C" w14:textId="274ED49A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Asset Limit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he maximum dollar value of assets that can be owned by, or available to, the applicant, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A624B6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>member, or the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A624B6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00A624B6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if exceeded, results in ineligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A3CDFA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D34653A" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD01DF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4E1C3D42" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B08CA59" wp14:editId="6B477CBD">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C93A92" wp14:editId="19D8D8DF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Arrow Connector 1"/>
+                <wp:docPr id="589173726" name="Straight Arrow Connector 589173726"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4D3C6776" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPT/nD0AEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo+t2G+aDIIl8j3yP8uLhMDixNxQt+kbOJlMpjFeore8a+ePl6cO9&#10;FDGB1+DQm0YeTZQPy/fvFmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lUjkg6EysTIt4+noFwW/rY1Kn1v22iScI3k3lJZqazbvFbLBdQdQeitOrcB/9DFANZz0SvV&#10;IyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/2ahNU8Oyk8DDyiTSKw&#10;XZ/EJyIcxQq9ZxuRxCy7NYZYM2jl15T1qoPfhGdUP6PwuOrBd6Z0/XIMTFUQ1RtIPsTANbfjV9Sc&#10;A7uExbpDS0OmZFPEoUzoeJ2QOSSh+PJufnN/M+VBqkusgvoCDBTTF4ODyJtGxrOOq4BZKQP755hY&#10;CAMvgFzV45N1rjwH58XYyI+389sCiOiszsGcFqnbrhyJPeQHVb7sCpO9SSPceV3IegP683mfwLrT&#10;nvOdZ9jFjZOvW9THNWW6fM8TL8Tn15mf1O/nkvX6Dy1/AQAA//8DAFBLAwQUAAYACAAAACEA0ow5&#10;T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJ&#10;XLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBt&#10;cXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7X&#10;WH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTB&#10;wDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT0/5w9ABAACLAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;"/>
+              <v:shape w14:anchorId="51AD7B80" id="Straight Arrow Connector 589173726" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652D7C4F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="2AFF6ED2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="2C66E8FD" w14:textId="3BEC1CF5" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F112CC" w14:textId="63C318B2" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C345DD4" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026B1B92" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="2C0621F3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620D5307" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="308958A5" wp14:editId="201A80B1">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0490B8" wp14:editId="5D30B50A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Straight Arrow Connector 2"/>
+                <wp:docPr id="493250224" name="Straight Arrow Connector 493250224"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="03B62919" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd9dle0AEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aMtuiMOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZ2/n6Q4abfdhvkgSKLeI98jvXqYBsOOirxG2/DlouRMWYFS267hP16ePtxz&#10;5gNYCQatavhJef6wfv9uNbpaVdijkYpYJLG+Hl3D+xBcXRRe9GoAv0CnbAy2SAOEeKSukARjZB9M&#10;UZXlXTEiSUcolPfx9vEc5OvM37ZKhO9t61VgpuGxtpBXyus+rcV6BXVH4Hot5jLgH6oYQNuY9Er1&#10;CAHYgfRfVIMWhB7bsBA4FNi2WqisIapZln+o2fXgVNYSzfHuapP/f7Ti23FLTMuGV5xZGGKLdoFA&#10;d31gn4hwZBu0NtqIxKrk1uh8HUEbu6WkV0x2555R/PTM4qYH26lc9cvJRaplQhS/QdLBu5hzP35F&#10;Gd/AIWC2bmppSJTRFDblDp2uHVJTYCJe3lU39zdlbKS4xAqoL0BHPnxROLC0abifdVwFLHMaOD77&#10;kMqC+gJIWS0+aWPyOBjLxoZ/vK1uM8Cj0TIF0zNP3X5jiB0hDVT+ssYYefuM8GBlJusVyM/zPoA2&#10;531MbuxsTXLj7Ose5WlLF8tix3OV83SmkXp7zujXf2j9CwAA//8DAFBLAwQUAAYACAAAACEAp+ZH&#10;st0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWk&#10;Xk28TULjdRQ7JOXru1UP5Tg7o5m3+Xayrbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1s&#10;i/ks15lxI73j9RAqwSXkM62gDqHLpPRljVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBf&#10;Y/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXB&#10;gXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXfXZXtABAACLAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;"/>
+              <v:shape w14:anchorId="56970032" id="Straight Arrow Connector 493250224" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02512F70" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="7F958C16" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="34372D14" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B21A34C" w14:textId="47F31E8E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Applicant</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="66031856" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Assets</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roperty including, but not limited to, real estate, personal property, and funds. This term has the same meaning as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in 42 U.S.C. 1396p(e)(5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14826C49" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A80DF8B" w14:textId="14A8766C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Application</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1FC97768" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Authorized Representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0CCC15" w14:textId="1DD3CB21" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person or organization designated as the authorized representative of an applicant or member in a completed, signed Authorized Representative Designation Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00A624B6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or similar designation document submitted to the MassHealth agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A624B6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which the authorized representative agrees to comply with rules regarding confidentiality in the course of representing the applicant or member, provided that such person or organization must satisfy one of the following criteria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFE33BF" w14:textId="6ABC8304" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06747" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n authorized representative may be a person or organization appointed by the applicant or member to act responsibly on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behalf in connection with the eligibility process and other ongoing communications with the MassHealth agency. Such person or organization shall have the authority to complete and sign an application on the applicant’s behalf</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> select a health plan</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complete and sign a renewal form</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive copies of the applicant or member’s notices and other communications from the MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00243E52" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>may include protected healthcare information, personal data</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB44E0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and financial information</w:t>
+      </w:r>
+      <w:r w:rsidR="00243E52" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00243E52" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise specified, act on behalf of the applicant or member in all other matters with the MassHealth agency or the Health Connector; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1913F271" w14:textId="137AFAFD" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b)  an authorized representative may be a person acting responsibly on behalf of the applicant or member who is sufficiently aware of such applicant’s or member’s circumstances to assume responsibility for the accuracy of the statements made on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behalf during the eligibility process and in other communications with the MassHealth agency. Such person shall have the authority to complete and sign an application on the applicant’s behalf</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>select a health plan</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complete and sign a renewal form</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40EC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive copies of the applicant or member’s notices and other communications from the MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40EC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>may include protected healthcare information, personal data</w:t>
+      </w:r>
+      <w:r w:rsidR="00637D46" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and financial information; or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B752B83" w14:textId="619E0429" w:rsidR="006331E8" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c)  an authorized representative may be a person acting responsibly on behalf of the applicant or member who has, under applicable law, authority to act on behalf of such applicant or member in making decisions related to healthcare or payment for healthcare</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40EC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including, but not limited to, a guardian, conservator, executor, administrator, holder of power of attorney, or healthcare proxy. The extent of such person’s authority to act on behalf of the applicant or member is determined by the applicable law or underlying legal document</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7D85" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C49B7A" w14:textId="10F2D7FE" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  As a condition of any organization serving as an authorized representative under 130 CMR 515.001: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C759EB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Authorized Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00632765" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)(a), a provider</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1514" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staff member</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1514" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or volunteer of such organization must not have a conflict of interest and must affirm that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will adhere to 42 CFR part 431, subpart F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288D4374" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E619274" w14:textId="2CAD3358" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0EF6944C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Blindness</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visual impairment as defined in Title XVI of the Social Security Act. Generally, “blindness” means visual acuity with correction of 20/200 or less in the better eye, or a peripheral field of vision contracted to a 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00214718" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radius or less regardless of the visual acuity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103C59C4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C5DB6" w14:textId="4C96152B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Asset Limit</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="24A3CDFA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Burial Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trust established by an individual solely for funeral expenses, burial expenses, or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB40115" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B21A34C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169A671C" w14:textId="6B299F0D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Assets</w:t>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Business Day</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...69 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-    <w:p w14:paraId="7CB2E76C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ny day during which the MassHealth agency’s offices are open to serve the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292E9C5B" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76650827" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="7C310D78" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C7DC78" wp14:editId="1561BD17">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185FD168" wp14:editId="2EF14BFD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="46" name="Straight Arrow Connector 46"/>
+                <wp:docPr id="12023517" name="Straight Arrow Connector 12023517"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="61302003" id="Straight Arrow Connector 46" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMFOq0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadAZcYohXXfp&#10;tgDpfgAjy7YwWRQoJXb+/Sjlo912G+aDIIrkI98jvXoYeyuOmoJBV8nZZCqFdgpr49pK/nh5+nAv&#10;RYjgarDodCVPOsiH9ft3q8GXeo4d2lqTYBAXysFXsovRl0URVKd7CBP02rGzQeohskltURMMjN7b&#10;Yj6dLosBqfaESofAr49np1xn/KbRKn5vmqCjsJXk3mI+KZ/7dBbrFZQtge+MurQB/9BFD8Zx0RvU&#10;I0QQBzJ/QfVGEQZs4kRhX2DTGKUzB2Yzm/7BZteB15kLixP8Tabw/2DVt+OWhKkruVhK4aDnGe0i&#10;gWm7KD4R4SA26BzriCQ4hPUafCg5beO2lBir0e38M6qfQTjcdOBanft+OXnGmqWM4reUZATPVffD&#10;V6w5Bg4Rs3hjQ32CZFnEmGd0us1Ij1EoflzOF/eLKY9SXX0FlNdETyF+0diLdKlkuBC5MZjlMnB8&#10;DjG1BeU1IVV1+GSszQthnRgq+fFufpcTAlpTJ2cKC9TuN5bEEdJK5S9zZM/bMMKDqzNYp6H+fLlH&#10;MPZ85+LWXaRJapx13WN92tJVMp557vKyn2mp3to5+/UvWv8CAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFMFOq0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="45555029" id="Straight Arrow Connector 12023517" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF6ABFE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="76AB1812" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="00DEC090" w14:textId="1C8A63F1" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718E0DE1" w14:textId="7227D8E0" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64327DF0" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B75EF5" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="5CA071A4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C2BE56" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="619FD87F" wp14:editId="4C41625E">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79FCEE24" wp14:editId="7748D4FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="45" name="Straight Arrow Connector 45"/>
+                <wp:docPr id="1682775291" name="Straight Arrow Connector 1682775291"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5B0B174A" id="Straight Arrow Connector 45" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdkFJ10gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wESdEZcYohXXfp&#10;tgDpfgAjy7YwWRQoJXb+/Sjlo912G+aDIIrkI98jvXoYeyuOmoJBV8nZZCqFdgpr49pK/nh5+nAv&#10;RYjgarDodCVPOsiH9ft3q8GXeo4d2lqTYBAXysFXsovRl0URVKd7CBP02rGzQeohskltURMMjN7b&#10;Yj6d3hUDUu0JlQ6BXx/PTrnO+E2jVfzeNEFHYSvJvcV8Uj736SzWKyhbAt8ZdWkD/qGLHozjojeo&#10;R4ggDmT+guqNIgzYxInCvsCmMUpnDsxmNv2Dza4DrzMXFif4m0zh/8Gqb8ctCVNXcrGUwkHPM9pF&#10;AtN2UXwiwkFs0DnWEUlwCOs1+FBy2sZtKTFWo9v5Z1Q/g3C46cC1Ovf9cvKMNUsZxW8pyQieq+6H&#10;r1hzDBwiZvHGhvoEybKIMc/odJuRHqNQ/Hg3X9wvpjxKdfUVUF4TPYX4RWMv0qWS4ULkxmCWy8Dx&#10;OcTUFpTXhFTV4ZOxNi+EdWKo5MflfJkTAlpTJ2cKC9TuN5bEEdJK5S9zZM/bMMKDqzNYp6H+fLlH&#10;MPZ85+LWXaRJapx13WN92tJVMp557vKyn2mp3to5+/UvWv8CAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdkFJ10gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="32813BCA" id="Straight Arrow Connector 1682775291" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12348450" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...39 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="240CC149" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE27B92" w14:textId="17E986CF" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Authorized Representative</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Caretaker Relative</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n adult who is the primary caregiver for a child</w:t>
+      </w:r>
+      <w:r w:rsidR="0051799C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is related to the child by blood, adoption, or marriage</w:t>
+      </w:r>
+      <w:r w:rsidR="0051799C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or is a spouse or former spouse of one of those relatives, and </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2243" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lives in the same home as that child, provided that neither parent is living in the home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAB46BE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C58B10" w14:textId="66C1F785" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Blindness</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Case File</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he collection of written documents and electronic information required to determine eligibility and to provide benefits to applicants and members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2074CCD1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE225E6" w14:textId="013FA574" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Burial Trust</w:t>
-[...19 lines deleted...]
-          <w:bCs/>
+        <w:t>Certified Application Counselor (CAC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n individual who is certified by the MassHealth agency and the Connector to provide assistance in completing applications and renewal forms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD4B654" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1463A330" w14:textId="0691192A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citizen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.002: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U.S. Citizens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7826DA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15775ECD" w14:textId="7CFF4E24" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Business Day</w:t>
-[...39 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Commonwealth Health Insurance Connector Authority, Health Connector</w:t>
+      </w:r>
+      <w:r w:rsidR="00B927F2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Caretaker Relative</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0AAB46BE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Connector</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3AC3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he entity established pursuant to M.G.L. c. 176Q</w:t>
+      </w:r>
+      <w:r w:rsidR="0031347A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7C9DA4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="67C58B10" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB854C7" w14:textId="7E2AB259" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Case File</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2074CCD1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Community Resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who lives in a noninstitutional setting in the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C99129C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3BE225E6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776BCCFA" w14:textId="3C611C61" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Certified Application Counselor (CAC)</w:t>
-[...63 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Competent Medical Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...173 lines deleted...]
-        <w:t xml:space="preserve"> – a physician or psychiatrist licensed by any state, a psychologist licensed by the </w:t>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> physician or psychiatrist licensed by any state, a psychologist licensed by the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
-          <w:r w:rsidRPr="00B37EFC">
+          <w:r w:rsidRPr="006B0A96">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Commonwealth</w:t>
           </w:r>
         </w:smartTag>
-        <w:r w:rsidRPr="00B37EFC">
+        <w:r w:rsidRPr="006B0A96">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-          <w:r w:rsidRPr="00B37EFC">
+          <w:r w:rsidRPr="006B0A96">
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Massachusetts</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, or both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA378A5" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="7DA378A5" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03584C74" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="03584C74" w14:textId="7B1B2FC3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ConnectorCare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidR="009A3AC3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The program administered by the Health Connector pursuant to M.G.L. c. 176Q to provide premium assistance payments and point-of-service cost-sharing subsidies to eligible individuals enrolled in health plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D79B104" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FCCF15" w14:textId="09956BC8" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Countable Income</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he types of income that are considered in the determination of eligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A1553C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594FBB42" w14:textId="7CEB6C2E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Countable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">income </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ross income less certain business expenses and income deductions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CFB25C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FA5607" w14:textId="5D06607B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Couple</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>wo persons married to each other according to the laws of the Commonwealth of Massachusetts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C325E2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339112B0" w14:textId="58B02ED1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coverage </w:t>
+      </w:r>
+      <w:r w:rsidR="00016E83" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="00016E83" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(or Start Date of Coverage)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he date medical coverage begins. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F86BDA1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F25C592" w14:textId="0F240AE7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Coverage Type</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scope of medical services, other benefits, or both that is available to members who meet specific eligibility criteria. MassHealth coverage types include the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...12 lines deleted...]
-    <w:p w14:paraId="6D79B104" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth Standard (Standard), MassHealth Limited (Limited), MassHealth Family Assistance (Family Assistance), MassHealth Senior Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Senior Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>), and MassHealth Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The scope of services or covered benefits for each coverage type is found at 130 CMR 450.105: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coverage Types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77194415" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="900"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F55D5DD" w14:textId="5CC36483" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t>Curing of a Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he return following the transfer for less than fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">market value of a portion, or the full uncompensated value, </w:t>
+      </w:r>
+      <w:r w:rsidR="00137158" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a resource to the individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFA390E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6BA9A6" w14:textId="4EF3D666" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Day</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calendar day</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8245D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless a business day is specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A84240C" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="00F35B53">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716DDB63" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="7A67B121" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="00F35B53">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03678F03" wp14:editId="36E617EB">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00068F2C" wp14:editId="16AF4C06">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Straight Arrow Connector 3"/>
+                <wp:docPr id="365369433" name="Straight Arrow Connector 365369433"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51C4B333" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsYemc0QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykH+iMOMWQrrt0&#10;W4B0P4CRZFuYLAqUEif/fpSapN12G+aDIIl6j3yP9OL+MDixNxQt+kbOJlMpjFeore8a+eP58cOd&#10;FDGB1+DQm0YeTZT3y/fvFmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lYjkg6EysTItw8vQbks/G1rVPrettEk4RrJtaWyUlm3ea2WC6g7gtBbdSoD/qGKAaznpBeq&#10;B0ggdmT/ohqsIozYponCocK2tcoUDaxmNv1DzaaHYIoWNieGi03x/9Gqb/s1CasbeSWFh4FbtEkE&#10;tuuT+ESEo1ih92wjkrjKbo0h1gxa+TVlvergN+EJ1c8oPK568J0pVT8fA1PNMqL6DZIPMXDO7fgV&#10;Nb+BXcJi3aGlIVOyKeJQOnS8dMgcklB8eTu/vrueciPVOVZBfQYGiumLwUHkTSPjScdFwKykgf1T&#10;TLksqM+AnNXjo3WujIPzYmzkx5v5TQFEdFbnYH4WqduuHIk95IEqX9HIkbfPCHdeF7LegP582iew&#10;7mXPyZ0/WZPdePF1i/q4prNl3PFS5Wk680i9PRf06z+0/AUAAP//AwBQSwMEFAAGAAgAAAAhANKM&#10;OU/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1a6iXVNpwmJA0e2&#10;SVyzxmsLjVM16Vr29BhxgKP9f/r9Od9OrhUX7EPjScNirkAgld42VGk4Hl5mTyBCNGRN6wk1fGGA&#10;bXF7k5vM+pHe8LKPleASCpnRUMfYZVKGskZnwtx3SJydfe9M5LGvpO3NyOWulYlSK+lMQ3yhNh0+&#10;11h+7genAcOwXKjd2lXH1+v48J5cP8buoPX93bTbgIg4xT8YfvRZHQp2OvmBbBCthln6mDLKQbIE&#10;wcA6VSsQp9+FLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGxh6ZzRAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANKMOU/dAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="549A98E6" id="Straight Arrow Connector 365369433" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E865F53" w14:textId="3F91F423" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="770337D8" w14:textId="444E90FA" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="00F35B53">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="3EAE5709" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B1FBBF" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00F35B53">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A5AE03" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F115573" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="77C5A67A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1707E4A3" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34306432" wp14:editId="3F809321">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E044F22" wp14:editId="665CA163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Straight Arrow Connector 4"/>
+                <wp:docPr id="1224799447" name="Straight Arrow Connector 1224799447"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4E128875" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4h+m/0QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIl6j3yP9PL+MDixNxQt+kbOJlMpjFeore8a+ePl8cOd&#10;FDGB1+DQm0YeTZT3q/fvlmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lYjkg6EysTItw+noFwV/rY1Kn1v22iScI3k2lJZqazbvFarJdQdQeitOpcB/1DFANZz0ivV&#10;AyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/0zCasbuZDCw8At2iQC&#10;2/VJfCLCUazRe7YRSSyyW2OINYPW/pmyXnXwm/CE6mcUHtc9+M6Uql+OgalmGVH9BsmHGDjndvyK&#10;mt/ALmGx7tDSkCnZFHEoHTpeO2QOSSi+vJ0v7hZTbqS6xCqoL8BAMX0xOIi8aWQ867gKmJU0sH+K&#10;KZcF9QWQs3p8tM6VcXBejI38eDO/KYCIzuoczM8iddu1I7GHPFDlKxo58vYZ4c7rQtYb0J/P+wTW&#10;nfac3PmzNdmNk69b1MdnuljGHS9Vnqczj9Tbc0G//kOrXwAAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADiH6b/RAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="3B36EA29" id="Straight Arrow Connector 1224799447" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7490904D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="24DAFC1C" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047BE272" w14:textId="0B09E690" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Countable Income</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="45A1553C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Deductible</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he total dollar amount of incurred medical expenses that an applicant whose income exceeds MassHealth income standards must be responsible for before the applicant is eligible for MassHealth, as described at 130 CMR 520.028: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Eligibility for a Deductible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAADFE5" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="594FBB42" w14:textId="2A81BF5C" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795C1BAB" w14:textId="4B9F785F" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Countable</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Deductible Period</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified six-month period within which an applicant for MassHealth whose income exceeds MassHealth income standards may become eligible through incurred and/or paid medical expenses equaling or exceeding the deductible of the applicant or the</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FE7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9E7A43" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C54205" w14:textId="3E71DC2D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:noBreakHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve">Disability </w:t>
+      </w:r>
+      <w:r w:rsidR="00557566" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">income </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Evaluation Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit that consists of physicians and disability evaluators who determine permanent and total disability </w:t>
+      </w:r>
+      <w:r w:rsidR="004013C3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of an applicant or member seeking coverage under a MassHealth program for which disability is a criterion, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using criteria established by the Social Security Administration </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(SSA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>under Title XVI and criteria established under state law. This unit may be a part of a state agency or under contract with a state agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61827FF3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667367B7" w14:textId="12802F0A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Amount</w:t>
-[...12 lines deleted...]
-          <w:tab w:val="clear" w:pos="936"/>
+        <w:t>Disabled</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>aving a permanent and total disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20250" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in Title XVI of the Social Security Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745EBA88" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
-        </w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="54FA5607" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7126F88D" w14:textId="44575B07" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Couple</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="22C325E2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Eligibility Process</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ctivities conducted for the purpose of determining, redetermining, and maintaining the eligibility of a MassHealth applicant or member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A30E1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="339112B0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55719C83" w14:textId="08DB3BC1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Coverage Date</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5F86BDA1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Fair Hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n administrative, adjudicatory proceeding conducted according to 130 CMR 610.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fair Hearing Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine the legal rights, duties, benefits, or privileges of applicants and members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028E3F1C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4F25C592" w14:textId="6DE00F42" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2617CFC5" w14:textId="3D958021" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Coverage Type</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n estimate of the value of a resource if sold at the prevailing price. For transferred resources, the fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>market value is based on the prevailing price at the time of transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8A6DB1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9F07D4" w14:textId="4F08914A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Family Group</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> family, couple, or individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFC127B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775DB094" w14:textId="122FFDA3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Federal Poverty Level (FPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncome standards issued annually in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="77194415" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        </w:rPr>
+        <w:t>Federal Register</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to account for the last calendar year's increase in prices as measured by the Consumer Price Index.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E32B4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C661A0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007E32B4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00C661A0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agency </w:t>
+      </w:r>
+      <w:r w:rsidR="007E32B4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>within its discretion updates the FPL standards accordingly each year in March.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604C0AEF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F55D5DD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604C65B0" w14:textId="23D53534" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Curing of a Transfer</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Fee-for-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Day</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> method of paying for medical services provided by any MassHealth participating provider with no limit on provider choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE5FC3B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0A67D5" w14:textId="1343B9C1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Deductible</w:t>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Global Developmental Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> child's average developmental skill level, taking into account the physical, psychological, motor, intellectual, emotional, communicative, and social aspects of the child's functional capabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493E2EB8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71932899" w14:textId="4C83C333" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Deductible Period</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Grantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n individual or spouse who creates a trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35897B08" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641A8B6" w14:textId="56A2A6AD" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Disability Determination Unit</w:t>
-[...17 lines deleted...]
-        <w:ind w:left="936"/>
+        <w:t>Gross Income</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he total money earned or unearned, such as wages, salaries, rents, pensions, or interest, received from any source without regard to deductions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF240E8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB0E89D" w14:textId="70F995F0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...104 lines deleted...]
-      <w:pPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n individual or entity appointed as guardian by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5ED0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">robate and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5ED0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5ED0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ourt under the provisions of M.G.L. c. 201.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4742354E" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="00C80160">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEADDB8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="5203DE48" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42991EF9" wp14:editId="074602F6">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="500FFA7D" wp14:editId="10096A2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Straight Arrow Connector 7"/>
+                <wp:docPr id="566954443" name="Straight Arrow Connector 566954443"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3AF0D8E3" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqPcki0QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wE/ZoRpxjSdZdu&#10;C5DuBzCSbAuTRYFS4uTfj1KTtNtuw3wQJFHvke+RXtwfBif2hqJF38jZZCqF8Qq19V0jfzw/friT&#10;IibwGhx608ijifJ++f7dYgy1mWOPThsSTOJjPYZG9imFuqqi6s0AcYLBeA62SAMkPlJXaYKR2QdX&#10;zafTm2pE0oFQmRj59uElKJeFv22NSt/bNpokXCO5tlRWKus2r9VyAXVHEHqrTmXAP1QxgPWc9EL1&#10;AAnEjuxfVINVhBHbNFE4VNi2VpmigdXMpn+o2fQQTNHC5sRwsSn+P1r1bb8mYXUjb6XwMHCLNonA&#10;dn0Sn4hwFCv0nm1EErfZrTHEmkErv6asVx38Jjyh+hmFx1UPvjOl6udjYKpZRlS/QfIhBs65Hb+i&#10;5jewS1isO7Q0ZEo2RRxKh46XDplDEoovb+ZXd1dTbqQ6xyqoz8BAMX0xOIi8aWQ86bgImJU0sH+K&#10;KZcF9RmQs3p8tM6VcXBejI38eD2/LoCIzuoczM8idduVI7GHPFDlKxo58vYZ4c7rQtYb0J9P+wTW&#10;vew5ufMna7IbL75uUR/XdLaMO16qPE1nHqm354J+/YeWvwAAAP//AwBQSwMEFAAGAAgAAAAhANKM&#10;OU/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1a6iXVNpwmJA0e2&#10;SVyzxmsLjVM16Vr29BhxgKP9f/r9Od9OrhUX7EPjScNirkAgld42VGk4Hl5mTyBCNGRN6wk1fGGA&#10;bXF7k5vM+pHe8LKPleASCpnRUMfYZVKGskZnwtx3SJydfe9M5LGvpO3NyOWulYlSK+lMQ3yhNh0+&#10;11h+7genAcOwXKjd2lXH1+v48J5cP8buoPX93bTbgIg4xT8YfvRZHQp2OvmBbBCthln6mDLKQbIE&#10;wcA6VSsQp9+FLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACo9ySLRAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANKMOU/dAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="37939410" id="Straight Arrow Connector 566954443" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C488727" w14:textId="3A7A1587" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="79734E0A" w14:textId="631F4267" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="60CF882C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701F43AA" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42163F2F" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A82D087" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="2DFA5F1E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3786BECF" w14:textId="77777777" w:rsidR="003624C0" w:rsidRPr="006B0A96" w:rsidRDefault="003624C0" w:rsidP="003624C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23EC5C4E" wp14:editId="3D9DD402">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="543AEEE1" wp14:editId="73EAFFDB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Straight Arrow Connector 8"/>
+                <wp:docPr id="875031376" name="Straight Arrow Connector 875031376"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="13D30A66" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzZfim0QEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbZEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIl6j3yP9PL+MDixNxQt+kbOJlMpjFeore8a+ePl8cNC&#10;ipjAa3DoTSOPJsr71ft3yzHUZo49Om1IMImP9Rga2acU6qqKqjcDxAkG4znYIg2Q+EhdpQlGZh9c&#10;NZ9O76oRSQdCZWLk24dTUK4Kf9salb63bTRJuEZybamsVNZtXqvVEuqOIPRWncuAf6hiAOs56ZXq&#10;ARKIHdm/qAarCCO2aaJwqLBtrTJFA6uZTf9Qs+khmKKFzYnhalP8f7Tq2/6ZhNWN5EZ5GLhFm0Rg&#10;uz6JT0Q4ijV6zzYiiUV2awyxZtDaP1PWqw5+E55Q/YzC47oH35lS9csxMNUsI6rfIPkQA+fcjl9R&#10;8xvYJSzWHVoaMiWbIg6lQ8drh8whCcWXd/Obxc2UG6kusQrqCzBQTF8MDiJvGhnPOq4CZiUN7J9i&#10;ymVBfQHkrB4frXNlHJwXYyM/3s5vCyCiszoH87NI3XbtSOwhD1T5ikaOvH1GuPO6kPUG9OfzPoF1&#10;pz0nd/5sTXbj5OsW9fGZLpZxx0uV5+nMI/X2XNCv/9DqFwAAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALNl+KbRAQAAiwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="0A144B7F" id="Straight Arrow Connector 875031376" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791FD66A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="55719C83" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="6CD88AD3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A52BEE8" w14:textId="60503FA0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Guardianship Fees and Related Expenses</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ees for guardianship services and incurred expenses that are essential to enable an incompetent applicant or member to gain access to or consent to medical treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6372A6AA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4070C689" w14:textId="78911D9B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Health Insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>overage of healthcare services by a health-insurance company, a hospital-service corporation, a medical-services corporation, a managed care organization, or Medicare. Coverage of healthcare services by MassHealth, Health Safety Net, or Children’s Medical Security Plan (CMSP) is not considered health insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D5C7F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9EE14F" w14:textId="3DBF86B8" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fair Hearing</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Health Safety Net (HSN)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> source of funding for certain healthcare under 101 CMR 613.00: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MassHealth: Fair Hearing Rules</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="028E3F1C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Health Safety Net Eligible Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84520" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">101 CMR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">614.00: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Health Safety Net Payments and Funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19367E53" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2617CFC5" w14:textId="1718761E" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A98FBE9" w14:textId="1ECAA3E1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Incarceration</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he confinement in a penal institution of an individual. An individual is not incarcerated if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>on parole, probation, or home release and do not return to the institution for overnight stays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A04F79B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9BC69A" w14:textId="0806D166" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fair-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t>Income Deductions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pecified deductions, as described in 130 CMR 520.011</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6699B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>through 520.014</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5AE5" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that may be made from the gross income of an applicant or member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521F0538" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B18182D" w14:textId="28849A0C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">market </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Incompetent Applicant or Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n applicant or member who has been adjudicated as incompetent and in need of a guardian by the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F79" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">robate and </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F79" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F79" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ourt under the provisions of M.G.L. c. 201.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3664403A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F00CEA8" w14:textId="32D7A7E1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Value</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Institution (Medical)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public or private facility providing acute, chronic, or long-term care, unless otherwise defined within 130 CMR 515.000 through 522.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Other Division Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. This includes acute inpatient hospitals, licensed nursing facilities, state schools, intermediate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>market value is based on the prevailing price at the time of transfer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A8A6DB1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>care facilities for the mentally retarded</w:t>
+      </w:r>
+      <w:r w:rsidR="00D574EC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICF-MRs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, public or private institutions for mental diseases, freestanding hospices, and chronic-disease and rehabilitation hospitals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D04D7DA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD99159" w14:textId="1E9B692B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Institutionalization</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lacement of an individual in one or more medical institutions, where placement lasts or is expected to last for a continuous period of at least 30 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA9E449" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A7C65F" w14:textId="65FEBC61" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2B9F07D4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interpreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person who translates for an applicant or member who has limited English proficiency or a hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D71FC1B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E19099" w14:textId="70D5692A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Irrevocable Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trust that cannot be in any way revoked by the grantor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2074E991" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40312B0E" w14:textId="14F48E40" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Family Group</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0EFC127B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Jointly Held Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>esources that are owned by an individual in common with another person or persons in a joint tenancy, tenancy</w:t>
+      </w:r>
+      <w:r w:rsidR="00552372" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00552372" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>common, or similar arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394D8796" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E57549D" w14:textId="0B6B9338" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="775DB094" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Lawfully Present Immigrants</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(A): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lawfully Present Immigrants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2756040C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E60153" w14:textId="19E76AF0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Federal Poverty Level (FPL)</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="604C0AEF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Life Estate</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6F2A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estate established when all of the remainder legal interest in a property is transferred to another, while the legal interest for life rights to use, occupy, or obtain income or profits from the property is retained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CD9322" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...308 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC73F9D" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583ACFFD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="59E04260" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ADB28FD" wp14:editId="74C07110">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F54C635" wp14:editId="0244D08D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Straight Arrow Connector 9"/>
+                <wp:docPr id="1908486850" name="Straight Arrow Connector 1908486850"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="00651E45" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC8chk0AEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEacYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIl6j3yP9OLxMDixNxQt+kbOJlMpjFeore8a+f31+cO9&#10;FDGB1+DQm0YeTZSPy/fvFmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lUjkg6EysTIt0+noFwW/rY1Kn1r22iScI3k2lJZqazbvFbLBdQdQeitOpcB/1DFANZz0ivV&#10;EyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jV1/2ahNWNfJDCw8At2iQC&#10;2/VJfCTCUazQe7YRSTxkt8YQawat/JqyXnXwm/CC6kcUHlc9+M6Uql+PgalmGVH9BsmHGDjndvyC&#10;mt/ALmGx7tDSkCnZFHEoHTpeO2QOSSi+vJvf3N9MuZHqEqugvgADxfTZ4CDyppHxrOMqYFbSwP4l&#10;plwW1BdAzurx2TpXxsF5MbIft/PbAojorM7B/CxSt105EnvIA1W+opEjb58R7rwuZL0B/em8T2Dd&#10;ac/JnT9bk904+bpFfVzTxTLueKnyPJ15pN6eC/rXP7T8CQAA//8DAFBLAwQUAAYACAAAACEA0ow5&#10;T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJ&#10;XLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBt&#10;cXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7X&#10;WH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTB&#10;wDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgvHIZNABAACLAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;"/>
+              <v:shape w14:anchorId="006DA080" id="Straight Arrow Connector 1908486850" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6349F88C" w14:textId="420B7DB2" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="0B5F3CA3" w14:textId="3C69F2E2" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="15ECF701" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51307BEF" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3F4AEB" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232A0532" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="5A20AA82" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E161154" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15BE5618" wp14:editId="41F9A41F">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="250156EA" wp14:editId="3F70107F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Straight Arrow Connector 10"/>
+                <wp:docPr id="1998293925" name="Straight Arrow Connector 1998293925"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2A4763D1" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu3PX70QEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpe9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tl+TsJpnx/J4GHhGm0Rg&#10;uz6JT0Q4ihV6zzoiCQ5hvcYQa05b+TVlxurgN+EZ1c8oPK568J0pfb8cA2PNckb1W0o2YuCq2/Er&#10;ao6BXcIi3qGlIUOyLOJQZnS8zsgcklD8eDe/ub+Zcq/q4qugviQGiumLwUHkSyPjmciVwayUgf1z&#10;TLktqC8JuarHJ+tcWQjnxdjIj7fz25IQ0VmdnTksUrddORJ7yCtVvsKRPW/DCHdeF7DegP58view&#10;7nTn4s6fpclqnHTdoj6u6SIZz7x0ed7PvFRv7ZL9+hctfwEAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC7c9fvRAQAAjQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="553EB752" id="Straight Arrow Connector 1998293925" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323A24B4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4FA385E7" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202D885B" w14:textId="799F38DB" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Health Safety Net (HSN)</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Limited English Proficiency</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ersons who are unable to communicate effectively in English because their primary language is not English and they have not developed fluency in English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD4DD8F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4469E7" w14:textId="17AEEC5B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Look-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">back </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period of consecutive months that the MassHealth agency may review for transfers of resources to determine if a period of ineligibility for payment of nursing-facility services should be imposed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F8A2C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C84B039" w14:textId="57EF0136" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lump-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Payment</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6F2A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6F2A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one-time</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6F2A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only payment that represents either a windfall payment or the accumulation of recurring countable income, such as retroactive unemployment compensation or federal veterans’ retirement benefits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29694676" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C0E8D8" w14:textId="4ECA234D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MassHealth Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he Executive Office of Health and Human Services in accordance with the provisions of M.G.L. c. 118E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B18759" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A25C37" w14:textId="459FE23F" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medical Benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ayment for medical services provided to a MassHealth member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B87F9F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6604E833" w14:textId="125B33DC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person determined by the MassHealth agency to be eligible for MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654CECE1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53285359" w14:textId="0E121C53" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Navigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n individual who is certified by the Health Connector to assist an applicant with electronic and paper applications to establish eligibility and enroll in coverage through the Health Connector. In addition, a navigator provides outreach and education about insurance options offered through the Health Connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D124E7B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525993A8" w14:textId="310C2CF5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nonqualified Individuals Lawfully Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(A)(3): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nonqualified Individuals Lawfully Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19367E53" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="51827F1A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1652F7F1" w14:textId="3C3DDF6F" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Nonqualified Person Residing under Color of Law (nonqualified PRUCOL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(C): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nonqualified Persons Residing under Color of Law (</w:t>
+      </w:r>
+      <w:r w:rsidR="00457605" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onqualified PRUCOLs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FE96D2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CECA797" w14:textId="78C43335" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2030"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Incarceration</w:t>
-[...17 lines deleted...]
-        <w:ind w:left="936"/>
+        <w:t>Nursing-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve">facility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Income Deductions</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n individual who is a resident of a nursing facility</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C6" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a resident in any institution, including an ICF/MR, for whom payment is based on a level of care equivalent to that received in a nursing facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6765" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in an acute hospital awaiting placement in a nursing facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6765" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or lives in the community and would be institutionalized without community-based services provided in accordance with 130 CMR 519.007(B): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Home- and Community</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4B89" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AE9" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ased Services Waiver</w:t>
+      </w:r>
+      <w:r w:rsidR="00485E56" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>—Frail Elder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE639A0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2030"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D04C24" w14:textId="6C5B9667" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2030"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Other Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00485E56" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(D): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Deductions</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Other Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7205C4A9" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62568173" w14:textId="44892D53" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Incompetent Applicant or Member</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="3F00CEA8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Patient-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he amount that a member in a long-term-care facility must contribute to the cost of care under the laws of the Commonwealth of Massachusetts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB114EF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437CEDD7" w14:textId="09A20B23" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Institution (Medical)</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="1D04D7DA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Period of Ineligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he period of time during which the MassHealth agency denies or withholds payment for nursing-facility services because the individual has transferred resources for less than fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>market value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABD22DB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...285 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2032B4F5" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF14F2B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="5454D36D" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211A0517" wp14:editId="7E42164C">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B27A77F" wp14:editId="7B51864E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Straight Arrow Connector 11"/>
+                <wp:docPr id="104885077" name="Straight Arrow Connector 104885077"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4EE1E318" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmvAqx0QEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo+t2G+aDIIl8j3yP8uLhMDixNxQt+kbOJlMpjFeore8a+ePl6cO9&#10;FDGB1+DQm0YeTZQPy/fvFmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lUjkg6EysTIt4+noFwW/rY1Kn1v22iScI3k3lJZqazbvFbLBdQdQeitOrcB/9DFANZz0SvV&#10;IyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/2ahNU8u5kUHgae0SYR&#10;2K5P4hMRjmKF3rOPSIJT2K8xxJphK7+mrFgd/CY8o/oZhcdVD74zpe+XY2CugqjeQPIhBq66Hb+i&#10;5hzYJSzmHVoaMiXbIg5lRsfrjMwhCcWXd/Ob+5spj1JdYhXUF2CgmL4YHETeNDKehVwVzEoZ2D/H&#10;xEIYeAHkqh6frHPlQTgvxkZ+vJ3fFkBEZ3UO5rRI3XblSOwhP6nyZVeY7E0a4c7rQtYb0J/P+wTW&#10;nfac7zzDLm6cfN2iPq4p0+V7nnkhPr/P/Kh+P5es179o+QsAAP//AwBQSwMEFAAGAAgAAAAhANKM&#10;OU/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1a6iXVNpwmJA0e2&#10;SVyzxmsLjVM16Vr29BhxgKP9f/r9Od9OrhUX7EPjScNirkAgld42VGk4Hl5mTyBCNGRN6wk1fGGA&#10;bXF7k5vM+pHe8LKPleASCpnRUMfYZVKGskZnwtx3SJydfe9M5LGvpO3NyOWulYlSK+lMQ3yhNh0+&#10;11h+7genAcOwXKjd2lXH1+v48J5cP8buoPX93bTbgIg4xT8YfvRZHQp2OvmBbBCthln6mDLKQbIE&#10;wcA6VSsQp9+FLHL5/4PiGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACa8CrHRAQAAjQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANKMOU/dAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="50F0F9E4" id="Straight Arrow Connector 104885077" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D772439" w14:textId="55F3394E" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="553FCDD2" w14:textId="2FFB216F" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="54CCCE49" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4986CC06" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A330964" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FBE478" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="418CC076" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7478B0B3" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="485E64BC" wp14:editId="684B5557">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="019A5002" wp14:editId="17FBFEF9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Straight Arrow Connector 12"/>
+                <wp:docPr id="1106316545" name="Straight Arrow Connector 1106316545"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="62370126" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HAtu0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpe9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tl+TsJpnN5fCw8Az2iQC&#10;2/VJfCLCUazQe9YRSXAI6zWGWHPayq8pM1YHvwnPqH5G4XHVg+9M6fvlGBhrljOq31KyEQNX3Y5f&#10;UXMM7BIW8Q4tDRmSZRGHMqPjdUbmkITix7v5zf3NlEepLr4K6ktioJi+GBxEvjQynolcGcxKGdg/&#10;x5TbgvqSkKt6fLLOlYVwXoyN/Hg7vy0JEZ3V2ZnDInXblSOxh7xS5Ssc2fM2jHDndQHrDejP53sC&#10;6053Lu78WZqsxknXLerjmi6S8cxLl+f9zEv11i7Zr3/R8hcAAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+HAtu0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="718822C3" id="Straight Arrow Connector 1106316545" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC05299" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="551FAC73" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EEE58E" w14:textId="01C1F7C5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Limited English Proficiency</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="3A4469E7" w14:textId="65F1CAD4" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Permanent and Total Disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16933" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disability as defined under Title XVI of the Social Security Act or under applicable state laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE942B1" w14:textId="094AF672" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>For Adults and 18-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>olds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB04C6D" w14:textId="0BDC9C02" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  The condition of an individual 18 years of age or older who is unable to engage in any substantial gainful activity by reason of any medically determinable physical or mental impairment that</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C70E06A" w14:textId="268CC6E2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00D97F4D" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  can be expected to result in death; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715E3525" w14:textId="3B3D14FE" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00D97F4D" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  has lasted or can be expected to last for a continuous period of not less than 12 months.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281EE4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4629C932" w14:textId="6C1DC5A7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b)  For purposes of 130 CMR 515.001: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Permanent and Total Disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, an individual 18 years of age or older is determined to be disabled only if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> physical or mental impairments are of such severity that the individual is not only unable to do </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previous work, but cannot, considering age, education, and work experience, engage in any other kind of substantial gainful work that exists in the national economy, regardless of whether such work exists in the immediate area in which the individual lives, whether a specific job vacancy exists, or whether the individual would be hired if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applied for work. "Work that exists in the national economy" means work that exists in significant numbers, either in the region where such an individual lives or in several regions of the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C186DA3" w14:textId="358A2933" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Children Younger </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 Years </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1403A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The condition of an individual younger than 18 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00724411" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who has any medically determinable physical or mental impairment, or combination of impairments, that causes marked and severe functional limitations, as defined in Title XVI of the Social Security Act, and can be expected to cause death or can be expected to last for a continuous period of not less than 12 months. Disability for children eligible for CommonHealth under 130 CMR 519.012(B): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Certain</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AE9" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disabled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institutionalized </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AE9" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Immigrant Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5EAB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Who Are Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5EAB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is determined in accordance with the definition for permanent and total disability for children younger than 18 years </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0493" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15960" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 130 CMR 501.001: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definition of Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E66B511" w14:textId="77777777" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="00EB777E" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DCD146" w14:textId="1C0B89D1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Look-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t>Personal Needs Allowance (PNA)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he designated portion of monthly income that a person in long-term care is allowed to retain for personal expenses. In some instances, the MassHealth agency pays all or a portion of the PNA to the member. The PNA must not be used for payment of any item included in the daily rate at the long-term-care facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095537E9" w14:textId="206C91B3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="0065223C" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254E9214" w14:textId="2075757D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">back </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Personal Needs Allowance (PNA) Account</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n account administered by a long-term-care facility on behalf of a member. Regulations regarding the administration of PNA accounts are contained in 130 CMR 456.601 through 456.615.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5246D817" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DCC77F" w14:textId="54A010DE" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Period</w:t>
-[...478 lines deleted...]
-    <w:p w14:paraId="60205E16" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Pooled Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trust that meets all the following criteria as determined by the MassHealth agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADDFE25" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  The trust was created by a nonprofit organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616BB552" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  A separate account is maintained for each beneficiary of the trust, but the assets of the trust are pooled for investment and management purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C180080" w14:textId="1BB3E533" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  The account in a pooled trust was created for the sole benefit of the individual by the individual, the individual's parents or grandparents, or a legal guardian or court acting on behalf of the individual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD8160D" w14:textId="1F8ED6A1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(4)  The trust provides that the Commonwealth of Massachusetts will receive amounts remaining in the account upon the death of the individual up to the amount paid by the MassHealth agency for services to the individual. The trust may retain reasonable and appropriate amounts as determined by the MassHealth agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD82B4B" w14:textId="5F6C931E" w:rsidR="00FF2690" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5)  The individual was disabled at the time </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> account in the pool was created.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E085EE" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C65B1E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="617EBDC5" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D15CAAA" wp14:editId="380CB05A">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="677055F1" wp14:editId="5B9DE547">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="36" name="Straight Arrow Connector 36"/>
+                <wp:docPr id="75369651" name="Straight Arrow Connector 75369651"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E7AACDB" id="Straight Arrow Connector 36" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7dKWD0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yNuiMOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZO/H6UmWbfdhvkgiCL5yPdIL++PgxMHQ9Gib+RsMpXCeIXa+q6R358f391J&#10;ERN4DQ69aeTJRHm/evtmOYbazLFHpw0JBvGxHkMj+5RCXVVR9WaAOMFgPDtbpAESm9RVmmBk9MFV&#10;8+l0UY1IOhAqEyO/Prw45argt61R6VvbRpOEayT3lspJ5dzls1otoe4IQm/VuQ34hy4GsJ6LXqEe&#10;IIHYk/0LarCKMGKbJgqHCtvWKlM4MJvZ9A822x6CKVxYnBiuMsX/B6u+HjYkrG7k+4UUHgae0TYR&#10;2K5P4iMRjmKN3rOOSIJDWK8xxJrT1n5DmbE6+m14QvUjCo/rHnxnSt/Pp8BYs5xR/ZaSjRi46m78&#10;gppjYJ+wiHdsaciQLIs4lhmdrjMyxyQUPy7mN3c3Ux6luvgqqC+JgWL6bHAQ+dLIeCZyZTArZeDw&#10;FFNuC+pLQq7q8dE6VxbCeTE28sPt/LYkRHRWZ2cOi9Tt1o7EAfJKla9wZM/rMMK91wWsN6A/ne8J&#10;rHu5c3Hnz9JkNV503aE+begiGc+8dHnez7xUr+2S/esvWv0EAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7dKWD0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="6F3D6048" id="Straight Arrow Connector 75369651" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A261AB" w14:textId="20F85E27" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="56432540" w14:textId="3E764B14" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="06AA0821" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637641D3" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33282E70" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278A43B3" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="46FF9F8E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E53E8AA" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D6494E" wp14:editId="0CC722A9">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5371AFC1" wp14:editId="4B706C95">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="35" name="Straight Arrow Connector 35"/>
+                <wp:docPr id="1640845129" name="Straight Arrow Connector 1640845129"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7E4C09A1" id="Straight Arrow Connector 35" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj1KRc0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypuiMOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZO/H6UmWbfdhvkgiCL5yPdIL++PgxMHQ9Gib+RsMpXCeIXa+q6R358f391J&#10;ERN4DQ69aeTJRHm/evtmOYbazLFHpw0JBvGxHkMj+5RCXVVR9WaAOMFgPDtbpAESm9RVmmBk9MFV&#10;8+n0thqRdCBUJkZ+fXhxylXBb1uj0re2jSYJ10juLZWTyrnLZ7VaQt0RhN6qcxvwD10MYD0XvUI9&#10;QAKxJ/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9stj0EU7iwODFcZYr/D1Z9PWxIWN3I9wspPAw8o20i&#10;sF2fxEciHMUavWcdkQSHsF5jiDWnrf2GMmN19NvwhOpHFB7XPfjOlL6fT4GxZjmj+i0lGzFw1d34&#10;BTXHwD5hEe/Y0pAhWRZxLDM6XWdkjkkofryd39zdTHmU6uKroL4kBorps8FB5Esj45nIlcGslIHD&#10;U0y5LagvCbmqx0frXFkI58XYyA+L+aIkRHRWZ2cOi9Tt1o7EAfJKla9wZM/rMMK91wWsN6A/ne8J&#10;rHu5c3Hnz9JkNV503aE+begiGc+8dHnez7xUr+2S/esvWv0EAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDj1KRc0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="6C6D6873" id="Straight Arrow Connector 1640845129" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5798ED31" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="48597CE0" w14:textId="77777777" w:rsidR="00C65D48" w:rsidRPr="006B0A96" w:rsidRDefault="00C65D48" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECB277B" w14:textId="4712B2E6" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other Noncitizens</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Premium Tax Credit</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ayment made pursuant to 26 U.S.C. § 36B on behalf of an eligible individual to reduce the costs of a health benefit plan premium to the individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B65CBF" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6910D4AA" w14:textId="6A812254" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1309"/>
+          <w:tab w:val="left" w:pos="1698"/>
+          <w:tab w:val="left" w:pos="2073"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Promissory Note</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written promise to pay another.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BB7053" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D0EF94" w14:textId="6AE2EA1B" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Protected Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(B): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protected Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7205C4A9" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="6483C8EB" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBFDC81" w14:textId="597990D4" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Patient-</w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Qualified Health Plan (QHP)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health plan licensed under M.G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B0A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Chapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 175, 176A, 176B, or 176G that has received the Commonwealth Health Insurance Connector’s Seal of Approval as meeting the criteria under 45 CFR §</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42FE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>155.1000 and is offered through the Health Connector in accordance with the provisions of 45 CFR §</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42FE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">155.1010. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B0161" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F0A8C7" w14:textId="53AF13D5" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">paid </w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Qualified Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(A)(1): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qualified Noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49879928" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720B7C94" w14:textId="6C7EB50B" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Amount</w:t>
-[...17 lines deleted...]
-        <w:ind w:left="936"/>
+        <w:t>Qualified Noncitizens Barred</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 518.003(A)(2): </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qualified Noncitizens Barred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB72CEE" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37438758" w14:textId="5E0BD09B" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Quality Control</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system of continuing review to measure the accuracy of eligibility decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE74921" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56ED3F25" w14:textId="519A7B7C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Period of Ineligibility</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Reapplication</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he MassHealth agency’s reopening of the application process when the application has been denied pursuant to 130 CMR 516.001(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D634CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Receipt of Corroborative Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669C4535" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1417E922" w14:textId="4E4A9060" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Permanent and Total Disability</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4BE942B1" w14:textId="42508861" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Redetermination</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review of a member’s circumstances to establish whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remain eligible for benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74577FE3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...3 lines deleted...]
-        <w:ind w:left="1310"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD20CB1" w14:textId="77BB2321" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ll income and assets owned by the individual or the</w:t>
+      </w:r>
+      <w:r w:rsidR="00236147" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse. For the purposes of determining eligibility, resources include income and assets to which the individual or spouse is</w:t>
+      </w:r>
+      <w:r w:rsidR="00236147" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or would be</w:t>
+      </w:r>
+      <w:r w:rsidR="00236147" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entitled whether or not they are actually received. This term has the same meaning as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>For Adults and 18-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t>assets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in 42 U.S.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3845" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1396p(e)(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243DCB6D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B1E85D" w14:textId="61B51545" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>year</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Reverse Mortgage</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loan on the equity value of a house paid in installments by a lender to the homeowner who is 60 years of age or older.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C3AD6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D9F1BF" w14:textId="7AC2F0E7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t>Revocable Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trust whose terms allow the grantor to take action to regain any of the property or funds in the trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1BE33C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E94D23" w14:textId="0D6FE2AC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>olds</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4EB04C6D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Senior Application or Application</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he request for health benefits for an individual who is 65 years of age and older, or not living in the community</w:t>
+      </w:r>
+      <w:r w:rsidR="00361291" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is received by the MassHealth agency and includes all required information and a signature by the applicant or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorized representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65411779" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
-          <w:tab w:val="left" w:pos="1980"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5C70E06A" w14:textId="268CC6E2" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="00D97F4D" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2E5C0B" w14:textId="0714FBE5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1980"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="715E3525" w14:textId="01B6972F" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="00D97F4D" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Senior Care Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n organization that participates in MassHealth under a contract with the MassHealth agency and Centers for Medicare &amp; Medicaid Services to provide a comprehensive network o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5C65" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical, healthcare, and social-service providers that integrates all components of care, either directly or through subcontracts. Senior care organizations are responsible for providing enrollees with the full continuum of Medicare- and MassHealth-covered services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DD8BA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1980"/>
-[...139 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3145C6EE" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BE676F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="5CED6496" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E896165" wp14:editId="076A3BC8">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12FE93AB" wp14:editId="4B73C3E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Straight Arrow Connector 13"/>
+                <wp:docPr id="4102167" name="Straight Arrow Connector 4102167"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5918941F" id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2fPQk0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsJpn914KDwPPaJMI&#10;bNcn8ZEIR7FC71lHJMEhrNcYYs1pK7+mzFgd/CY8o/oRhcdVD74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Qc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH+/mN/c3Ux6luvgqqC+JgWL6bHAQ+dLIeCZyZTArZWD/&#10;HFNuC+pLQq7q8ck6VxbCeTE28sPt/LYkRHRWZ2cOi9RtV47EHvJKla9wZM/rMMKd1wWsN6A/ne8J&#10;rDvdubjzZ2myGiddt6iPa7pIxjMvXZ73My/Va7tk//qLlj8BAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2fPQk0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="22B7DA65" id="Straight Arrow Connector 4102167" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7492D03B" w14:textId="17966E05" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...82 lines deleted...]
-    <w:p w14:paraId="4C017C4F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="1A38BD50" w14:textId="5999377A" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4420E60D" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E064A00" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7251A608" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="696ED597" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415B7E69" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11842434" wp14:editId="156D8961">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="332EC138" wp14:editId="23B74E72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Straight Arrow Connector 14"/>
+                <wp:docPr id="1180230882" name="Straight Arrow Connector 1180230882"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0FF08882" id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPWnkL0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYTXPbiGFh4FntEkE&#10;tuuT+ESEo1ij96wjkuAQ1msMsea0tX+mzFgd/CY8ofoZhcd1D74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Rc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH2/ni7vFlEepLr4K6ktioJi+GBxEvjQynolcGcxKGdg/&#10;xZTbgvqSkKt6fLTOlYVwXoyN/HgzvykJEZ3V2ZnDInXbtSOxh7xS5Ssc2fM2jHDndQHrDejP53sC&#10;6053Lu78WZqsxknXLerjM10k45mXLs/7mZfqrV2yX/+i1S8AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPWnkL0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="1965FCF7" id="Straight Arrow Connector 1180230882" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C04EBF4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="6E0D6592" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DB040E" w14:textId="315E4A91" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Personal Needs Allowance (PNA)</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Skilled-nursing Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he planning, provision, and evaluation of goal-oriented nursing care that requires specialized knowledge and skills acquired under the established curriculum of a school of nursing approved by a board of registration in nursing. Such services include only services that must be provided by a registered nurse, a licensed practical nurse, or a licensed vocational nurse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1EEC9E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196814A2" w14:textId="6E8BA7C4" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Personal Needs Allowance (PNA) Account</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Special-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0021164B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trust that meets all the following criteria as determined by the MassHealth agency.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7B0D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EC5D46" w14:textId="7EB009E1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92F98" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The trust was created for a disabled individual younger than 65 years </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0683" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w14:paraId="02DCC77F" w14:textId="3E6C91E3" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00F2024B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC318C7" w14:textId="0D669B60" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92F98" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The trust was created for the sole benefit of the individual by the</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E1A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parent, grandparent, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E1A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>legal guardian or a court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9A55AD" w14:textId="6143C53B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92F98" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The trust provides that the </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:r w:rsidRPr="006B0A96">
+            <w:rPr>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Commonwealth</w:t>
+          </w:r>
+        </w:smartTag>
+        <w:r w:rsidRPr="006B0A96">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+          <w:r w:rsidRPr="006B0A96">
+            <w:rPr>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Massachusetts</w:t>
+          </w:r>
+        </w:smartTag>
+      </w:smartTag>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will receive amounts remaining in the account upon the death of the individual up to the amount paid by the MassHealth agency for services to the individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694154EB" w14:textId="6E08BFAE" w:rsidR="00F2024B" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92F98" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When the member has lived in more than one state, the trust must provide that the funds remaining upon the death of the member are distributed to each state in which the member received Medicaid based on each state’s proportionate share of the total amount of Medicaid benefits paid by all states on the member’s behalf.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92F98" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4270AC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE94921" w14:textId="2C58AD7C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pooled Trust</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="6ADDFE25" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Spouse</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person married to the applicant or member according to the laws of the </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:r w:rsidRPr="006B0A96">
+            <w:rPr>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Commonwealth</w:t>
+          </w:r>
+        </w:smartTag>
+        <w:r w:rsidRPr="006B0A96">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+          <w:r w:rsidRPr="006B0A96">
+            <w:rPr>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Massachusetts</w:t>
+          </w:r>
+        </w:smartTag>
+      </w:smartTag>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA75E3E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="616BB552" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D72F89" w14:textId="7AB1535E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7C180080" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Stream of Income</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ncome received on a regular basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4832A686" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3FD8160D" w14:textId="1F8ED6A1" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197937A7" w14:textId="72173C37" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5BD82B4B" w14:textId="26838B97" w:rsidR="00FF2690" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="00FF2690">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Substantial Gainful Activity</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enerally, employment that provides a set amount of gross earnings as determined by the SSA under Title XVI of the Social Security Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A58BAFD" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="53CE9BAF" w14:textId="4EC575B5" w:rsidR="00FF2690" w:rsidRPr="00B37EFC" w:rsidRDefault="00FF2690" w:rsidP="00FF2690">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190A5407" w14:textId="24C7A7EF" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="084179EC" w14:textId="5FBF95BD" w:rsidR="00FF2690" w:rsidRPr="00B37EFC" w:rsidRDefault="00FF2690" w:rsidP="00C65D48">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Supplemental Security Income (SSI) Program</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program that provides financial assistance to needy persons who are 65 years of age or older, blind, or disabled. This program is established under Title XVI of the Social Security Act and is administered by the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Such persons automatically receive MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C465B66" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="783688FF" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722D1D23" w14:textId="143B8696" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5F329D90" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tax Dependent</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qualifying child or qualifying relative, other than the taxpayer or spouse, who entitles the taxpayer to claim a dependency exemption. An individual who files a return but is claimed as a dependent by someone else is still a tax dependent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C3B3B0" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="33D39220" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D13709" w14:textId="4F1D274C" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5699B648" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tax Filer</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ny individual, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse if married filing jointly, who intends to file a federal tax return for the year in which a member of the tax household is seeking or receives benefits and who claims an exemption for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B60DA" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>themselves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. An individual who files a return but is claimed as a dependent by someone else is still a tax dependent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3934C7" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="61F2CE22" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FAA8E55" w14:textId="481BFBC9" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3ADAD05C" w14:textId="77777777" w:rsidR="00071DAD" w:rsidRPr="00B37EFC" w:rsidRDefault="00071DAD" w:rsidP="00071DAD">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tax Household</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ll members who are claimed on the tax return, including the tax filer(s) and all dependents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119170C7" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028C6BA4" w14:textId="138FA095" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="34DFC5EB" w14:textId="7B87C83D" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Third Party</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ny individual, entity, or program that is or may be responsible </w:t>
+      </w:r>
+      <w:r w:rsidR="009B60DA" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r w:rsidR="009B60DA" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all or part of the expenditures for medical benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F049ABE" w14:textId="77777777" w:rsidR="00361DDD" w:rsidRPr="006B0A96" w:rsidRDefault="00361DDD" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...46 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FFEC47" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014412BC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="3518494B" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263C0157" wp14:editId="670C3BCC">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46C3C15D" wp14:editId="5EDDD4DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Straight Arrow Connector 15"/>
+                <wp:docPr id="550738375" name="Straight Arrow Connector 550738375"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="519E047E" id="Straight Arrow Connector 15" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOoZB0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wETdEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYTXPbiGFh4FntEkE&#10;tuuT+ESEo1ij96wjkuAQ1msMsea0tX+mzFgd/CY8ofoZhcd1D74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Rc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH2/nN3c3Ux6luvgqqC+JgWL6YnAQ+dLIeCZyZTArZWD/&#10;FFNuC+pLQq7q8dE6VxbCeTE28uNivigJEZ3V2ZnDInXbtSOxh7xS5Ssc2fM2jHDndQHrDejP53sC&#10;6053Lu78WZqsxknXLerjM10k45mXLs/7mZfqrV2yX/+i1S8AAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHOoZB0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="268B7C52" id="Straight Arrow Connector 550738375" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8F62CE" w14:textId="1750520A" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="7FC0927E" w14:textId="579DC276" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...109 lines deleted...]
-    <w:p w14:paraId="23AB5B02" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EEEEF0" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1680664C" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E11DD1" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="635ADD43" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1541BB36" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B5EEF1A" wp14:editId="6407AB29">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3C1872" wp14:editId="3F82B869">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Straight Arrow Connector 16"/>
+                <wp:docPr id="840543793" name="Straight Arrow Connector 840543793"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2A41788A" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfmoee0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdAZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTRTUi6UCoTIz8+nByylXBb1uj0ve2jSYJ10juLZWTyrnNZ7VaQt0RhN6qcxvwD10MYD0XvUI9&#10;QAKxI/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9sNj0EU7iwODFcZYr/D1Z92z+TsJpnt5DCw8Az2iQC&#10;2/VJfCLCUazRe9YRSXAI6zWGWHPa2j9TZqwOfhOeUP2MwuO6B9+Z0vfLMTDWLGdUv6VkIwauuh2/&#10;ouYY2CUs4h1aGjIkyyIOZUbH64zMIQnFj4v5zd3NlEepLr4K6ktioJi+GBxEvjQynolcGcxKGdg/&#10;xZTbgvqSkKt6fLTOlYVwXoyN/Hg7vy0JEZ3V2ZnDInXbtSOxh7xS5Ssc2fM2jHDndQHrDejP53sC&#10;6053Lu78WZqsxknXLerjM10k45mXLs/7mZfqrV2yX/+i1S8AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfmoee0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="0C5A245C" id="Straight Arrow Connector 840543793" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48597CE0" w14:textId="77777777" w:rsidR="00C65D48" w:rsidRDefault="00C65D48" w:rsidP="00F81828">
-      <w:pPr>
+    <w:p w14:paraId="15B7C9C1" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600A29F3" w14:textId="6F984DCC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...3 lines deleted...]
-        <w:ind w:left="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2ECB277B" w14:textId="3CE21557" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:t>Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal device satisfying the requirements of state law that places the legal control of property or funds with a trustee. It also includes, but is not limited to, any legal instrument, device, or arrangement that is similar to a trust, including transfers of property by a grantor to an individual or a legal entity with fiduciary obligations so that the property is held, managed, or administered for the benefit of the grantor or others. Such arrangements include, but are not limited to, escrow accounts, pension funds, and similar devices as managed by an individual or entity with fiduciary obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F8320A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA45D2F" w14:textId="705A5805" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Premium Tax Credit</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="42B65CBF" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:t>Trustee</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ny individual or legal entity that holds or manages a trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5897ACB7" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6910D4AA" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC9C936" w14:textId="4FE2E117" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1309"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Promissory Note</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="45BB7053" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:t>Uncompensated Value</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5A94" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he difference between the fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>market value of the resource or interest in the resource at the time of transfer less any outstanding debts and the actual amount the individual received for the resource. The MassHealth agency uses the uncompensated value in the calculation of the period of ineligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1430B733" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF0E9DC" w14:textId="7B381B21" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">515.002: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Introduction to MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54485797" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="42D0EF94" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76551E4F" w14:textId="4DE20B71" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(A)  The MassHealth agency is responsible for the administration and delivery of healthcare services to low- and moderate-income individuals and couples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A78B077" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CA9F44" w14:textId="73DDD0F4" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  130 CMR 515.000 through 522.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AE9" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AE9" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Other Division Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the MassHealth requirements for persons who are institutionalized, </w:t>
+      </w:r>
+      <w:r w:rsidR="002763BC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>65 years of age or older, or would be institutionalized without community-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>based services in accordance with all applicable laws, including Title XIX of the Social Security Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E222CB2" w14:textId="77777777" w:rsidR="00361DDD" w:rsidRPr="006B0A96" w:rsidRDefault="00361DDD" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4D2B40" w14:textId="5DAD0B75" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C)  130 CMR 501.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>General Policies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through 508.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Care Reform: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managed Care Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the MassHealth requirements for children, young adults, parents and caretaker relatives, adults, pregnant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45458" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, disabled persons, persons who are HIV positive, individuals with breast or cervical cancer, and certain other individuals or couples who are younger than 65 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9658E" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and not institutionalized. These requirements are prescribed in accordance with all applicable laws, including Title XIX and Title XXI of the Social Security Act and MassHealth’s 1115 Medicaid Research and Demonstration Waiver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44812106" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DCB6E0" w14:textId="529D7160" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(D)  The MassHealth agency will determine eligibility for low-income subsidies under Medicare Part D, as set forth in the Medicare Prescription Drug</w:t>
+      </w:r>
+      <w:r w:rsidR="009945BA" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="009945BA" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Modernization Act of 2003 and as described at 20 CFR Part 418.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172BECDA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2A192D" w14:textId="3275CA7C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00D21235">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Protected Noncitizens</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">515.003: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...29 lines deleted...]
-    <w:p w14:paraId="6483C8EB" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MassHealth Coverage Types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69148CBE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2EBFDC81" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5468341B" w14:textId="7D1362F6" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...601 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  The MassHealth agency provides access to healthcare by determining eligibility for the coverage type that provides the most comprehensive benefits for a person who may be eligible. Generally, members are provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00414875" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>services on a fee-for-service basis as defined at 130 CMR 515.001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F3456D" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CF88C2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="30BB2C5B" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="153E2142" wp14:editId="0B8EA0E5">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="240C693F" wp14:editId="0B2E4911">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="17" name="Straight Arrow Connector 17"/>
+                <wp:docPr id="1082329898" name="Straight Arrow Connector 1082329898"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="03C66CB4" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX+njU0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdcZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsJpn914KDwPPaJMI&#10;bNcn8ZEIR7FC71lHJMEhrNcYYs1pK7+mzFgd/CY8o/oRhcdVD74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Qc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH+/mN/c3Ux6luvgqqC+JgWL6bHAQ+dLIeCZyZTArZWD/&#10;HFNuC+pLQq7q8ck6VxbCeTE28sPt/LYkRHRWZ2cOi9RtV47EHvJKla9wZM/rMMKd1wWsN6A/ne8J&#10;rDvdubjzZ2myGiddt6iPa7pIxjMvXZ73My/Va7tk//qLlj8BAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX+njU0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="07A3C4A1" id="Straight Arrow Connector 1082329898" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBE50B8" w14:textId="528002B1" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="17A17D05" w14:textId="3E7817D8" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...109 lines deleted...]
-    <w:p w14:paraId="32BFB2B9" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED9C25" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C990771" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BF833F" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="5F5CF48F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1AD1D7" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79BF2257" wp14:editId="349569CE">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B5C6FA" wp14:editId="1D9F2855">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="1762950021" name="Straight Arrow Connector 1762950021"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CE81902" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCt1p3B0QEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpe9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tl+TsJpnx5PyMPCMNonA&#10;dn0Sn4hwFCv0nnVEEhzCeo0h1py28mvKjNXBb8Izqp9ReFz14DtT+n45Bsaa5Yzqt5RsxMBVt+NX&#10;1BwDu4RFvENLQ4ZkWcShzOh4nZE5JKH48W5+c38z5VGqi6+C+pIYKKYvBgeRL42MZyJXBrNSBvbP&#10;MeW2oL4k5Koen6xzZSGcF2MjP97Ob0tCRGd1duawSN125UjsIa9U+QpH9rwNI9x5XcB6A/rz+Z7A&#10;utOdizt/liarcdJ1i/q4potkPPPS5Xk/81K9tUv261+0/AUAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK3WncHRAQAAjQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="6479756F" id="Straight Arrow Connector 1762950021" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E90111" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
-      <w:pPr>
+    <w:p w14:paraId="72F109A8" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755E75BD" w14:textId="596E6FC7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  The MassHealth agency offers the following types of coverage: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Standard, Family Assistance, Limited, Senior Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, and Buy-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The type of coverage for which a person is eligible is based on the person's and the spouse's income and assets, as described in 130 CMR 519.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Coverage Types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0033" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">520.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Financial Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, and immigrat</w:t>
+      </w:r>
+      <w:r w:rsidR="00361DDD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ion status, as described in 130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">518.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Citizenship and Immigration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D7BC1C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4658601A" w14:textId="74477DDC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C)  The MassHealth agency may limit the number of people who can be enrolled in Family Assistance. When the MassHealth agency imposes such a limit, no new applicants 65 years of age or older who are subject to these limitations will be added to Family Assistance, and current Family Assistance members who have lost eligibility for more than 30 days for any reason will not be allowed to reenroll until the MassHealth agency reopen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21235" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enrollment for adults.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476BAECB" w14:textId="23F35AE4" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  Applicants who cannot be enrolled under Family Assistance pursuant to 130 CMR 515.003(C) will be placed on a waiting list when their eligibility has been determined. When the MassHealth agency is able to open enrollment for adult applicants, the applications will be processed in the order they were placed on the waiting list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091D8A6D" w14:textId="49F2A762" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2)  Medical coverage for Family Assistance for persons enrolled from a waiting list will begin on the date that the application or new determination is processed from the waiting list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D54218F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DB040E" w14:textId="5A2B304E" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+    <w:p w14:paraId="2F983A00" w14:textId="235649D6" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Skilled-nursing Services</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="196814A2" w14:textId="6C8976A6" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>515.004:</w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Administration of MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF5DDAD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C462138" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Special-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F4D" w:rsidRPr="00B37EFC">
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The MassHealth agency formulates requirements and determines eligibility for all MassHealth coverage types.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651744D3" w14:textId="661E0E62" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAE14D9" w14:textId="7D0C2A2C" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">needs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Other Agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4062BB06" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:firstLine="36"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Trust</w:t>
-[...33 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Department of Transitional Assistance (DTA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ADA821" w14:textId="11B17DE7" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00F81828" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="18"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7EAE" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administers the Transitional Aid to Families with Dependent Children (TAFDC) Program. Persons who meet the requirements of </w:t>
+      </w:r>
+      <w:r w:rsidR="00240478" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1931 of Title XIX (42 U.S.C. § 1396u-1) are automatically eligible for Standard coverage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F138956" w14:textId="3A9DDD58" w:rsidR="00B5641B" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:firstLine="18"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b)  DTA also administers the Emergency Aid to the Elderly, Disabled and Children (EAEDC) Program. MassHealth provides </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74527" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coverage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to those persons receiving EAEDC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cash assistance as follows:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E74" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="48EC5D46" w14:textId="19DEB7EB" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C1D3E7" w14:textId="56E3C0BB" w:rsidR="008E40F4" w:rsidRPr="006B0A96" w:rsidRDefault="00B5641B" w:rsidP="004C5403">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  MassHealth Standard:  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5C0A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hildren younger than 19 years old</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A33" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> young adults 19 and 20 years old who are citizens, qualified noncitizens, qualified noncitizens barred, </w:t>
+      </w:r>
+      <w:r w:rsidR="00741A33" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nonqualified individuals lawfully present</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A33" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parents and caretakers who are citizens or qualified noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="00741A33" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00342BEB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>65 years of age or older who are citizens or qualified noncitizens;</w:t>
+      </w:r>
+      <w:r w:rsidR="00686377" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2EC318C7" w14:textId="542FE84F" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="00C65D48">
+      <w:r w:rsidR="008E40F4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00686377" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adults 21 through 64 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00441B12" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidR="00686377" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>who are citizens or qualified noncitizens</w:t>
+      </w:r>
+      <w:r w:rsidR="008E40F4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC31619" w14:textId="06C7EC31" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="000A14DE" w:rsidP="004C5403">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="0D9A55AD" w14:textId="6143C53B" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  MassHealth </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CarePlus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: adults 21 through 64 years of age who are citizens or qualified noncitizens; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2697F036" w14:textId="5E19D740" w:rsidR="000A14DE" w:rsidRPr="006B0A96" w:rsidRDefault="000A14DE" w:rsidP="004C5403">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1260"/>
-[...453 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006676D3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth Family Assistance: children younger than 19 years old; young adults 19 and 20 years of age who are nonqualified persons living under color of law (PRUCOLs); parents and caretakers who are qualified noncitizens barred; nonqualified individual lawfully present; nonqualified PRUCOLs; adults 21 through 64 years of age; and elders 65 years of age or older who are qualified noncitizens barred, nonqualified individual lawfully present, or nonqualified PRUCOLs, including PRUCOLs receiving EAEDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40803C01" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00986F83">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E9C664" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="128AC503" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C80160">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6308C399" wp14:editId="6244B486">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0316F86D" wp14:editId="23452772">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="19" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="2002835535" name="Straight Arrow Connector 2002835535"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="417C2D8C" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCltmKL0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEacYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg8DE7sDUWLvpGzyVQK4xVq67tGfn99/nAv&#10;RUzgNTj0ppFHE+Xj8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59enklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;ggRiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsJpn9yCFh4FntEkE&#10;tuuT+EiEo1ih96wjkuAQ1msMsea0lV9TZqwOfhNeUP2IwuOqB9+Z0vfrMTDWLGdUv6VkIwauuh2/&#10;oOYY2CUs4h1aGjIkyyIOZUbH64zMIQnFj3fzm/ubKY9SXXwV1JfEQDF9NjiIfGlkPBO5MpiVMrB/&#10;iSm3BfUlIVf1+GydKwvhvBgb+XA7vy0JEZ3V2ZnDInXblSOxh7xS5Ssc2fM2jHDndQHrDehP53sC&#10;6053Lu78WZqsxknXLerjmi6S8cxLl+f9zEv11i7Zv/6i5U8AAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCltmKL0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="6D608998" id="Straight Arrow Connector 2002835535" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516C8DFE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="534642AF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="70B4C4FA" w14:textId="3C710BEF" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571CF1F5" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A9C53A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20000D9A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="66882F74" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D168405" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00CE60C2" wp14:editId="0862B16C">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F06FC96" wp14:editId="3A14CB80">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="20" name="Straight Arrow Connector 20"/>
+                <wp:docPr id="1059136927" name="Straight Arrow Connector 1059136927"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7C14638B" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYRUbo0QEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpe9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tl+TsLqRc5bHw8Az2iQC&#10;2/VJfCLCUazQe9YRSXAI6zWGWHPayq8pM1YHvwnPqH5G4XHVg+9M6fvlGBhrljOq31KyEQNX3Y5f&#10;UXMM7BIW8Q4tDRmSZRGHMqPjdUbmkITix7v5zf3NlHtVF18F9SUxUExfDA4iXxoZz0SuDGalDOyf&#10;Y8ptQX1JyFU9PlnnykI4L8ZGfryd35aEiM7q7MxhkbrtypHYQ16p8hWO7HkbRrjzuoD1BvTn8z2B&#10;dac7F3f+LE1W46TrFvVxTRfJeOaly/N+5qV6a5fs179o+QsAAP//AwBQSwMEFAAGAAgAAAAhAKfm&#10;R7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48F&#10;pF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8bRwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9&#10;bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5XrkNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5w&#10;X2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7TbgAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQF&#10;wYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhFRujRAQAAjQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;"/>
+              <v:shape w14:anchorId="153DA443" id="Straight Arrow Connector 1059136927" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4832A686" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
-      <w:pPr>
+    <w:p w14:paraId="23D37AB3" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7C37E3" w14:textId="1DDB2426" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="197937A7" w14:textId="0ED62413" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:t>Social Security Administration (SSA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7939" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administers the Supplemental Security Income (SSI) </w:t>
+      </w:r>
+      <w:r w:rsidR="00050550" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram and determines the eligibility of persons 65 years of age or older. Persons receiving SSI who </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3170B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F4D" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">years of age </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or older are automatically eligible for Standard coverage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A78E751" w14:textId="2C3A68DA" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Health Connector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. The Health Connector is Massachusetts’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD139A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health insurance marketplace where individuals, families, and small businesses can shop among qualified health insurance carriers and choose a health insurance plan. The Health Connector administers </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5071" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ualified </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5071" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5071" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lans (QHP</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5071" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), premium tax credits, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26B4C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram. The single, streamlined application is used to determine eligibility for both Health Connector and MassHealth programs as described in 130 CMR 516.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth:</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0F49" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Eligibility Process.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Health Connector and MassHealth also coordinate eligibility notices and eligibility appeals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4EDED3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC71AAC" w14:textId="03ABC4F1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Substantial Gainful Activity</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5A58BAFD" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:t>515.005:  Receiving Public Assistance from Another State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7057000A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="190A5407" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A96B61" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3C465B66" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Persons who are receiving public assistance from another state are not eligible for MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028949E0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="722D1D23" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E3BD7C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...397 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(130 CMR 515.006 Reserved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256FBDDB" w14:textId="77777777" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="00EB777E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3F0858" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="7C6D794E" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76302009" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="0ED3919C" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3D1F87" wp14:editId="3CEF523A">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D2D6A56" wp14:editId="125536FE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="21" name="Straight Arrow Connector 21"/>
+                <wp:docPr id="1563057484" name="Straight Arrow Connector 1563057484"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="16E4DC5B" id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQJbmi0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo+t2G+aDIIl8j3yP8uLhMDixNxQt+kbOJlMpjFeore8a+ePl6cO9&#10;FDGB1+DQm0YeTZQPy/fvFmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lUjkg6EysTIt4+noFwW/rY1Kn1v22iScI3k3lJZqazbvFbLBdQdQeitOrcB/9DFANZz0SvV&#10;IyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/2ahNWNnM+k8DDwjDaJ&#10;wHZ9Ep+IcBQr9J59RBKcwn6NIdYMW/k1ZcXq4DfhGdXPKDyuevCdKX2/HANzFUT1BpIPMXDV7fgV&#10;NefALmEx79DSkCnZFnEoMzpeZ2QOSSi+vJvf3N9MeZTqEqugvgADxfTF4CDyppHxLOSqYFbKwP45&#10;JhbCwAsgV/X4ZJ0rD8J5MTby4+38tgAiOqtzMKdF6rYrR2IP+UmVL7vCZG/SCHdeF7LegP583iew&#10;7rTnfOcZdnHj5OsW9XFNmS7f88wL8fl95kf1+7lkvf5Fy18AAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQJbmi0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="159F86AF" id="Straight Arrow Connector 1563057484" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F49F414" w14:textId="5F90C709" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="6585D347" w14:textId="6F335E0D" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="0E93D9A0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195546D2" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635C5B40" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69258269" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="6B28CC21" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F08E004" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44324480" wp14:editId="577ABCA3">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A2B6844" wp14:editId="1E4BE92C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="22" name="Straight Arrow Connector 22"/>
+                <wp:docPr id="536347258" name="Straight Arrow Connector 536347258"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0510E01F" id="Straight Arrow Connector 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIhbh90gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wYbdEZcYohXXfp&#10;tgDpfgAjy7YwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4jFbsNQWDrpHzWSmFdgpb4/pG/nh5+nAv&#10;RYjgWrDodCOPOsiH5ft3i8nXusIBbatJMIgL9eQbOcTo66IIatAjhBl67djZIY0Q2aS+aAkmRh9t&#10;UZXlXTEhtZ5Q6RD49fHklMuM33Vaxe9dF3QUtpHcW8wn5XObzmK5gLon8INR5zbgH7oYwTgueoV6&#10;hAhiR+YvqNEowoBdnCkcC+w6o3TmwGzm5R9sNgN4nbmwOMFfZQr/D1Z9269JmLaRVSWFg5FntIkE&#10;ph+i+ESEk1ihc6wjkuAQ1mvyoea0lVtTYqwObuOfUf0MwuFqANfr3PfL0TPWPGUUv6UkI3iuup2+&#10;YssxsIuYxTt0NCZIlkUc8oyO1xnpQxSKH++qm/ubkkepLr4C6kuipxC/aBxFujQynIlcGcxzGdg/&#10;h5jagvqSkKo6fDLW5oWwTkyN/Hhb3eaEgNa0yZnCAvXblSWxh7RS+csc2fM2jHDn2gw2aGg/n+8R&#10;jD3dubh1Z2mSGiddt9ge13SRjGeeuzzvZ1qqt3bOfv2Llr8AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIhbh90gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="7DA9253D" id="Straight Arrow Connector 536347258" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDEBBC4" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+    <w:p w14:paraId="7286EC8A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E36ADC1" w14:textId="0E943185" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
-          <w:tab w:val="left" w:pos="3600"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6D4D2B40" w14:textId="36608518" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">515.007: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rights of Applicants and Members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B4B73B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E61E7D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The policies of the MassHealth agency are administered in accordance with federal and state law. Applicants and members must be informed of their rights and responsibilities with respect to MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2C62E6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311B23A9" w14:textId="7C9842E0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Nondiscrimination and Equal Treatment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The MassHealth agency does not discriminate on the basis of race, color, sex, sexual orientation, religion, national origin, disability, or age in admission or access to, or treatment or employment in, its programs or activities. Grievance procedures for resolution of discrimination complaints are administered and applied by the MassHealth agency’s Affirmative Action Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7933D1F3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
-          <w:tab w:val="left" w:pos="3600"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540A4306" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The confidentiality of information obtained by the MassHealth agency during the MassHealth eligibility process is protected in accordance with federal and state regulations. The use and disclosure of information concerning applicants, members, and legally liable third parties is restricted to purposes directly connected to the administration of MassHealth as governed by state and federal law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BA1ED0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4545556E" w14:textId="62B433CA" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00677E76">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Timely Provision of Benefits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Eligible applicants and members have the right to the timely provision of benefits, as defined in 130 CMR 516.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="44812106" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The Eligibility Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB2BCA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
-          <w:tab w:val="left" w:pos="3600"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="28DCB6E0" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFB9B28" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1314"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="0B2A192D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Persons who inquire about MassHealth, either orally or through a written request, have the right to receive information about medical benefits, coverage type requirements, and their rights and responsibilities as applicants and members of MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7C1EE8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>515.003: MassHealth Coverage Types</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69148CBE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABA67CC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5468341B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(E)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Any person, individually or through an authorized representative, has the right, and must be afforded the opportunity without delay, to apply for MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2CDBD1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...194 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F983A00" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...15 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0FF9D18C" w14:textId="3633C252" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(F)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>515.004: Administration of MassHealth</w:t>
-[...39 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Right to Be Assisted by Others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE89BA2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  The applicant or member has the right to be accompanied by an appeal representative during the appeal process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA78365" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  An application for MassHealth may be filed by an authorized representative, including on behalf of a deceased person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3868A91C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  An appeal of a MassHealth decision, including one brought on behalf of a deceased person, may be filed by an appeal representative, as defined in 130 CMR 515.001. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222C74D6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(4)  The extent of the authorized representative’s and appeal representative’s authority to act on behalf of the applicant or member is determined by the applicant or member’s delegation of authority, applicable law, or underlying legal document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B364ACE" w14:textId="77777777" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="00EB777E" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60015C95" w14:textId="7AB299E1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(G)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MassHealth</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="1B82511A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Right to Inspect the MassHealth Case File</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The applicant or member has the right to inspect information in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth case file and contest the accuracy of the information. The case file may include electronic records used to determine eligibility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F49ADFA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A40E3D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(H)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Appeal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>. The applicant or member has the right to appeal and request a fair hearing as the result of any adverse action or inaction taken by the MassHealth agency. The request will not be granted if the sole issue is a federal or state law requiring an automatic change adversely affecting members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C2F967" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEF5B39" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716E034C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4C8B8B5F" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AA3A6C3" wp14:editId="13414FC0">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14966998" wp14:editId="695DB01A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="24" name="Straight Arrow Connector 24"/>
+                <wp:docPr id="250652924" name="Straight Arrow Connector 250652924"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="66D40ABB" id="Straight Arrow Connector 24" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5w8oY0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYXUj5wspPAw8o00i&#10;sF2fxCciHMUavWcdkQSHsF5jiDWnrf0zZcbq4DfhCdXPKDyue/CdKX2/HANjzXJG9VtKNmLgqtvx&#10;K2qOgV3CIt6hpSFDsiziUGZ0vM7IHJJQ/Hg7X9wtpjxKdfFVUF8SA8X0xeAg8qWR8UzkymBWysD+&#10;KabcFtSXhFzV46N1riyE82Js5Meb+U1JiOiszs4cFqnbrh2JPeSVKl/hyJ63YYQ7rwtYb0B/Pt8T&#10;WHe6c3Hnz9JkNU66blEfn+kiGc+8dHnez7xUb+2S/foXrX4BAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5w8oY0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="7D125F85" id="Straight Arrow Connector 250652924" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248164EF" w14:textId="5D022E8D" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="206EAA7C" w14:textId="3F92A0D0" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="000BA1FD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A41B5" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA1E7B5" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5042CF8A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="7AC7FBE4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E20B13C" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B9D221C" wp14:editId="66327033">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A39C503" wp14:editId="2547EFB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="23" name="Straight Arrow Connector 23"/>
+                <wp:docPr id="420925970" name="Straight Arrow Connector 420925970"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6EB4F1B3" id="Straight Arrow Connector 23" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA5Uc30gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR8/dSeBh4RptE&#10;YLs+iY9EOIoVes86IgkOYb3GEGtOW/k1Zcbq4DfhGdWPKDyuevCdKX2/HANjzXJG9VtKNmLgqtvx&#10;C2qOgV3CIt6hpSFDsiziUGZ0vM7IHJJQ/Hg3v7m/mfIo1cVXQX1JDBTTZ4ODyJdGxjORK4NZKQP7&#10;55hyW1BfEnJVj0/WubIQzouxkR9u57clIaKzOjtzWKRuu3Ik9pBXqnyFI3tehxHuvC5gvQH96XxP&#10;YN3pzsWdP0uT1TjpukV9XNNFMp556fK8n3mpXtsl+9dftPwJAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDA5Uc30gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="0DC33081" id="Straight Arrow Connector 420925970" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651744D3" w14:textId="661E0E62" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="5BAE14D9" w14:textId="77777777" w:rsidR="00F81828" w:rsidRPr="00B37EFC" w:rsidRDefault="00F81828" w:rsidP="00F81828">
+    <w:p w14:paraId="373C04F1" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE6A395" w14:textId="30C641A1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(I)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to Interpreter Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The MassHealth agency will inform applicants and members of the availability of interpreter services. Unless the applicant or member chooses to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own interpreter services, the MassHealth agency will provide either telephonic or other interpreter services whenever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1E69B0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  the applicant or member who is seeking assistance from the MassHealth agency has limited English proficiency or sensory impairment and requests interpreter services; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C9679E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  the MassHealth agency determines such services are necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1398FAB5" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED6B137" w14:textId="199B6D9C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(J)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Right to a Certificate of Creditable Coverage Upon Termination of MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The MassHealth agency provides a Certificate of Creditable Coverage to members whose coverage under Standard, CommonHealth, or Family Assistance has ended. The MassHealth agency issues a Certificate to members within one week of their MassHealth termination or within one week of the request for a Certificate, as long as the request is made within 24 months of the MassHealth termination. The Certificate may allow members to waive or reduce the length of preexisting-condition waiting periods when they enroll in a new health plan offered by other insurance. If a member’s MassHealth termination also terminates the coverage of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dependents, the dependents are included on the Certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D59856A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6005DB" w14:textId="3A7ACCFD" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>515.008:</w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsibilities of Applicants and Members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CD6DF0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FF5FB0" w14:textId="7AC8B5B0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="630"/>
+          <w:tab w:val="left" w:pos="8910"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responsibility to Cooperate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. The applicant or member must cooperate with the MassHealth agency in providing information necessary to establish and maintain eligibility and must comply with all the rules and regulations of MassHealth, including recovery and obtaining or maintaining other health insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B06B210" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE9E276" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(B)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37EFC">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other Agencies</w:t>
-[...31 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Responsibility to Report Changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. The applicant or member must report to the MassHealth agency, within ten days or as soon as possible, changes that may affect eligibility. Such changes include, but are not limited to, income, assets, inheritances, gifts, transfers of and proceeds from the sale of real or personal property, distributions from or transfers into trusts, address, availability of health insurance, immigration status, and third-party liability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A189C1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC72F8C" w14:textId="79AC0475" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Department of Transitional Assistance (DTA)</w:t>
-[...205 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Cooperation with Quality Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67A09" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>The MassHealth agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67A09" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periodically conduct an independent review of eligibility factors in a sampling of case files. When a case file is selected for review, the member must cooperate with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67A09" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>MassHealth agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>. Cooperation includes, but is not limited to, a personal interview and the furnishing of requested information. If the member does not cooperate, MassHealth benefits may be terminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D780BE3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="616CF162" w14:textId="27BE877A" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Social Security Administration (SSA)</w:t>
-[...41 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">515.009: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Health Connector</w:t>
-[...64 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>515.005:  Receiving Public Assistance from Another State</w:t>
-[...87 lines deleted...]
-    <w:p w14:paraId="4D4343B3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Referrals to Investigative Units</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B75285A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4899BFD0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intentional false </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>statements or fraudulent acts made in connection with obtaining medical benefits or payments under MassHealth are punishable under M.G.L. c. 118E, § 39 by fines, imprisonment, or both. In all cases of suspected fraud, MassHealth agency staff will make a referral to the Bureau of Special Investigations, or other appropriate agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D607477" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="29926E33" w14:textId="6A00BE9D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00CB020C" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(130 CMR 515.010 Reserved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127BD9E7" w14:textId="77777777" w:rsidR="00CB020C" w:rsidRPr="006B0A96" w:rsidRDefault="00CB020C" w:rsidP="002D7051"/>
+    <w:p w14:paraId="5E928F82" w14:textId="77777777" w:rsidR="00CB020C" w:rsidRPr="006B0A96" w:rsidRDefault="00CB020C">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C84CD40" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2888FC3A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="6DC306C9" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3807412D" wp14:editId="095C1D5D">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BF79500" wp14:editId="341BC557">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="25" name="Straight Arrow Connector 25"/>
+                <wp:docPr id="913499109" name="Straight Arrow Connector 913499109"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E77D492" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxozVSzwEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo1t3G+YDIYriI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8RxskQZI7FJXaYKR0QdX&#10;zafTu2pE0oFQmRj59vEUlMuC37ZGpe9tG00SrpHcWyqWit1mWy0XUHcEobfq3Ab8QxcDWM9Fr1CP&#10;kEDsyP4FNVhFGLFNE4VDhW1rlSkcmM1s+obNpodgChcWJ4arTPH/wapv+zUJqxs5v5XCw8Az2iQC&#10;2/VJfCLCUazQe9YRSfAT1msMsea0lV9TZqwOfhOeUf2MwuOqB9+Z0vfLMTDWLGdUf6RkJwauuh2/&#10;ouY3sEtYxDu0NGRIlkUcyoyO1xmZQxKKL+/mN/c3Ux6lusQqqC+JgWL6YnAQ+dDIeCZyZTArZWD/&#10;HFNuC+pLQq7q8ck6VxbCeTE28uMtE86RiM7qHCwOdduVI7GHvFLlKxzfPCPceV3AegP68/mcwLrT&#10;mYs7f5Ymq3HSdYv6uKaLZDzz0uV5P/NS/e6X7Ne/aPkLAAD//wMAUEsDBBQABgAIAAAAIQDSjDlP&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNHtklc&#10;s8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxhgG1x&#10;e5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYdPtdY&#10;fu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGyBMHA&#10;OlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxozVSzwEAAI0DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;"/>
+              <v:shape w14:anchorId="4B01E927" id="Straight Arrow Connector 913499109" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A40FA83" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="7371CA40" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="6DE8347E" w14:textId="54C925AB" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CCF1CE" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3601A3A8" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F02C8F" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="546D191E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA71F1" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DDF2D3D" wp14:editId="65D73654">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="286E781E" wp14:editId="3102E4C0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="26" name="Straight Arrow Connector 26"/>
+                <wp:docPr id="1862637741" name="Straight Arrow Connector 1862637741"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="71383153" id="Straight Arrow Connector 26" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpAzSN0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdAZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTRTUi6UCoTIz8+nByylXBb1uj0ve2jSYJ10juLZWTyrnNZ7VaQt0RhN6qcxvwD10MYD0XvUI9&#10;QAKxI/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9sNj0EU7iwODFcZYr/D1Z92z+TsLqR84UUHgae0SYR&#10;2K5P4hMRjmKN3rOOSIJDWK8xxJrT1v6ZMmN18JvwhOpnFB7XPfjOlL5fjoGxZjmj+i0lGzFw1e34&#10;FTXHwC5hEe/Q0pAhWRZxKDM6XmdkDkkoflzMb+5upjxKdfFVUF8SA8X0xeAg8qWR8UzkymBWysD+&#10;KabcFtSXhFzV46N1riyE82Js5Mfb+W1JiOiszs4cFqnbrh2JPeSVKl/hyJ63YYQ7rwtYb0B/Pt8T&#10;WHe6c3Hnz9JkNU66blEfn+kiGc+8dHnez7xUb+2S/foXrX4BAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpAzSN0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="171A5D83" id="Straight Arrow Connector 1862637741" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78696438" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E36ADC1" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="64221E77" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719A544B" w14:textId="399D8705" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>515.011:</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Estate Recovery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A0C32C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6C47A0" w14:textId="6B519990" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00677E76">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07049A66" w14:textId="0D2909D2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  The MassHealth agency will recover the amount of payment for medical benefits correctly paid from the estate of a deceased member. Recovery is limited to payment for all services provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A3E34A" w14:textId="7A6A79C1" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a)  while the member was 65 years of age or older, except on or after October 1, 1993, while the member was 55 years of age or older; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A826C7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DB320E" w14:textId="347D25D8" w:rsidR="005F201F" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-          <w:sz w:val="22"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on or after March 22, 1991, while the member, regardless of age, was institutionalized and the MassHealth agency determined that the member could not reasonably be expected to return home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0632EBC5" w14:textId="683286C6" w:rsidR="00934601" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635C28" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ffective for dates of death on or after December 31, 2016, MassHealth will offset the estate recovery claim by the total of any premiums paid to the MassHealth agency on behalf of the member when the member was 55 years of age or older.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251C25D8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  The estate includes all real and personal property and other assets in the member's probate estate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE2EF92" w14:textId="63049E31" w:rsidR="00EB136F" w:rsidRPr="006B0A96" w:rsidRDefault="00EB136F" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  Notwithstanding 130 CMR 515.011(A)(1) and in accordance with 42 U.S.C. 1396p(b)(B), the MassHealth agency will not recover Medicare cost-sharing benefits described at 42 U.S.C. 1396(a)(10)(E) with dates of payment on or after January 1, 2010, for persons who received such benefits under </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 505.002: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 505.007: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicare Savings Program (MSP, also called Buy-in)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 130 CMR 519.010:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Medicare Savings Program (MSP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1EDC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qualified Medicare Beneficiaries (QMB</w:t>
+      </w:r>
+      <w:r w:rsidR="001408E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00714D80" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 519.011: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicare Saving</w:t>
+      </w:r>
+      <w:r w:rsidR="004537BF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program (MSP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1EDC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specified Low</w:t>
+      </w:r>
+      <w:r w:rsidR="00255DEF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ncome Medicare Beneficiaries</w:t>
+      </w:r>
+      <w:r w:rsidR="004537BF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SLMBs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AC1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Qualifying Individuals</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2F99" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (QIs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0D8A95" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="006B0A96" w:rsidRDefault="00EB136F" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  The date of payment for Medicare cost-sharing deductibles, coinsurance, and copayments is the date the MassHealth agency received the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558A4819" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="006B0A96" w:rsidRDefault="00EB136F" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  The date of payment for premium payments is the date the MassHealth agency paid the premium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C462334" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="006B0A96" w:rsidRDefault="00EB136F"/>
+    <w:p w14:paraId="2C487832" w14:textId="7BA52DA0" w:rsidR="00934601" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Exception</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>515.007: Rights of Applicants and Members</w:t>
-[...7 lines deleted...]
-          <w:b w:val="0"/>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51789665" w14:textId="49213EB5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="4C2C62E6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Long-</w:t>
+      </w:r>
+      <w:r w:rsidR="00422A15" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>erm-</w:t>
+      </w:r>
+      <w:r w:rsidR="00422A15" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>are Insurance Exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>No recovery for nursing facility or other long-term-care services may be made from the estate of any person who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meets the following requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2E938F" w14:textId="37D86E7B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>was institutionalized;</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DF99E3" w14:textId="0BCA6F14" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notified the MassHealth agency that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="005F201F" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had no intent of returning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>home; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281F5123" w14:textId="7E707DC7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the date of admission to the long-term-care institution, </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">had long-term-care insurance that, when purchased </w:t>
+      </w:r>
+      <w:r w:rsidR="00A826C7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or at any time thereafter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met the requirements of 130 CMR 515.014 and the Division of Insurance regulations at 211 CMR 65.09(1)(e)2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30729C5B" w14:textId="3C963607" w:rsidR="00934601" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Right to Nondiscrimination and Equal Treatment</w:t>
-[...306 lines deleted...]
-    <w:p w14:paraId="7DE89BA2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Cost Effectiveness Exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Effective for dates of death on or after </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, 2021, in probate estates of members where the probate petition certifies under the penalties of perjury that the total assets in a member’s estate are valued at $25,000 or less, MassHealth has determined that it is not cost effective to pursue recovery. In such estates, MassHealth waives its right to recovery and will not file a claim or otherwise pursue recovery. MassHealth reserves the right to file a claim and recover in such estates if probate filings do not sufficiently identify the value of the estate or if later probate filings or proceedings or investigation identify or establish that the total assets in the estate exceed $25,000.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547883FB" w14:textId="7D75EF84" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="005F201F">
       <w:pPr>
         <w:ind w:left="1310"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...69 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43796837" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FFAEF8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="239FCD9D" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4C2510" wp14:editId="6036838B">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="673E3377" wp14:editId="5849565D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="27" name="Straight Arrow Connector 27"/>
+                <wp:docPr id="358092210" name="Straight Arrow Connector 358092210"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0B3501F5" id="Straight Arrow Connector 27" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChY8vH0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdcZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR8/dSeBh4RptE&#10;YLs+iY9EOIoVes86IgkOYb3GEGtOW/k1Zcbq4DfhGdWPKDyuevCdKX2/HANjzXJG9VtKNmLgqtvx&#10;C2qOgV3CIt6hpSFDsiziUGZ0vM7IHJJQ/Hg3v7m/mfIo1cVXQX1JDBTTZ4ODyJdGxjORK4NZKQP7&#10;55hyW1BfEnJVj0/WubIQzouxkR9u57clIaKzOjtzWKRuu3Ik9pBXqnyFI3tehxHuvC5gvQH96XxP&#10;YN3pzsWdP0uT1TjpukV9XNNFMp556fK8n3mpXtsl+9dftPwJAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChY8vH0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="59013DF7" id="Straight Arrow Connector 358092210" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E81D03" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...37 lines deleted...]
-    <w:p w14:paraId="4F14D2BB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="449FCC63" w14:textId="231C664F" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285441F9" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCE896F" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517B187A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="1E263975" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A66E026" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26615632" wp14:editId="7F3488D0">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10830A7A" wp14:editId="0E3591E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name="Straight Arrow Connector 28"/>
+                <wp:docPr id="346332425" name="Straight Arrow Connector 346332425"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3569CEA3" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbTy7S0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tG/nh5+nAv&#10;RUzgNTj0ppFHE+XD8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpe9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tl+TsLqRc56Uh4FntEkE&#10;tuuT+ESEo1ih96wjkuAQ1msMsea0lV9TZqwOfhOeUf2MwuOqB9+Z0vfLMTDWLGdUv6VkIwauuh2/&#10;ouYY2CUs4h1aGjIkyyIOZUbH64zMIQnFj3fzm/ubKY9SXXwV1JfEQDF9MTiIfGlkPBO5MpiVMrB/&#10;jim3BfUlIVf1+GSdKwvhvBgb+fF2flsSIjqrszOHReq2K0diD3mlylc4sudtGOHO6wLWG9Cfz/cE&#10;1p3uXNz5szRZjZOuW9THNV0k45mXLs/7mZfqrV2yX/+i5S8AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbTy7S0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="3CB1AEF6" id="Straight Arrow Connector 346332425" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7704D6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="60015C95" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="57B21E38" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023A8FAB" w14:textId="69A37266" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Right to Inspect the MassHealth Case File</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2F49ADFA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Deferral of Estate Recovery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Recovery will not be required until after the death of a surviving spouse, if any, or while there is a surviving child who is younger than 21 years old or a child of any age who is blind or permanently and totally disabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF36F39" w14:textId="77777777" w:rsidR="00361DDD" w:rsidRPr="006B0A96" w:rsidRDefault="00361DDD" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="38A40E3D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5203CEE1" w14:textId="255C4943" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Right to Appeal</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3AE6A395" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t xml:space="preserve">Waiver of Estate Recovery Due to </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hardship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20FBF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waive its estate recovery claim if the agency determines that satisfaction of the claim would cause an undue hardship. An undue hardship does not exist solely because recovery will prevent any heir from receiving an anticipated inheritance. The duly court-appointed personal representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00A826C7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or public administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the deceased member’s probate estate may apply for a waiver of estate recovery due to undue hardship. The application for a waiver and supporting documents must be received by the MassHealth agency within 60 days of the agency’s notice of claim. The types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aiver of </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecovery </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ue to </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndue </w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ardship are</w:t>
+      </w:r>
+      <w:r w:rsidR="00426095" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as follows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A548626" w14:textId="6073620F" w:rsidR="00934601" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00934601" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Right to Interpreter Services</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3D1E69B0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Waiver of Estate Recovery Due to Residence and Financial Hardship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA0282A" w14:textId="45AE176D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...17 lines deleted...]
-    <w:p w14:paraId="52C9679E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00361DDD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice of </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>claims presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on or after November 15, 2003, but before </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>recovery will be waived if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth determines all of the following conditions have been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1431C12E" w14:textId="0B8D4FD2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...18 lines deleted...]
-    <w:p w14:paraId="1398FAB5" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a sale of real property would be required to satisfy a claim against the member's probate estate; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CCC718" w14:textId="473BE249" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1320"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="3D59856A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  an individual who was using the property as a principal place of residence on the date of the member's death meets all of the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FEC533" w14:textId="7A8CB2A2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2E6005DB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the individual lived in the property on a continual basis for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8737B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>two years prior to the member’s admission to an institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F96" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8737B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or death</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F96" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and continues to live in the property at the time the MassHealth agency first presented its claim for recovery against the deceased member’s estate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E01B6E" w14:textId="6D47E6AC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="34CD6DF0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the individual has inherited or received an interest in the property from the deceased member's estate as defined in 130 CMR 501.013(A)(2) and </w:t>
+      </w:r>
+      <w:r w:rsidR="0090507A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>515.011(A)(2);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C61B4E" w14:textId="17789DF5" w:rsidR="00F81828" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="47FF5FB0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the individual is not being forced to sell the property by other devisees or heirs at law; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2512501C" w14:textId="616504B9" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...30 lines deleted...]
-    <w:p w14:paraId="2B06B210" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  at the time the MassHealth agency first presented its claim for recovery against the deceased member's estate, the gross annual income of the individual’s family group was less than or equal to 133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of the applicable federal-poverty-level income standard for the appropriate family size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9814AB" w14:textId="7CC07610" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00934601" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="936"/>
-[...54 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The waiver will be conditional for a period of two years from the date the MassHealth agency mails notice that the waiver requirements have been met, or from the date that a court of competent jurisdiction determines that the waiver requirements have been met. If</w:t>
+      </w:r>
+      <w:r w:rsidR="006149E7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the end of that period, all circumstances and conditions that must exist for the MassHealth agency to waive recovery still exist, including meeting the same income standards under 130 CMR 515.011(D)(1)(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2368" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and the real property has not been sold or transferred, the waiver will become permanent and binding. If</w:t>
+      </w:r>
+      <w:r w:rsidR="006149E7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at any time during the two-year period, the circumstances and conditions for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>waiver no longer exist, including meeting the same income standards under 130 CMR 515.011(D)(1)(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD743A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006149E7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the property is sold or transferred</w:t>
+      </w:r>
+      <w:r w:rsidR="006149E7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the individual does not use the property as </w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary residence, the MassHealth agency will be notified and its claim </w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>be payable in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A450F1" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA8D198" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="15C1F569" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D718CCD" wp14:editId="2833440E">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A708710" wp14:editId="29FA5AD6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="29" name="Straight Arrow Connector 29"/>
+                <wp:docPr id="231509864" name="Straight Arrow Connector 231509864"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="17E332D3" id="Straight Arrow Connector 29" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTL9GY0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEbdEacYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg8DE7sDUWLvpGzyVQK4xVq67tGfn99/nAv&#10;RUzgNTj0ppFHE+Xj8v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59enklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;ggRiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR8wcpPAw8o00i&#10;sF2fxEciHMUKvWcdkQSHsF5jiDWnrfyaMmN18JvwgupHFB5XPfjOlL5fj4GxZjmj+i0lGzFw1e34&#10;BTXHwC5hEe/Q0pAhWRZxKDM6XmdkDkkofryb39zfTHmU6uKroL4kBorps8FB5Esj45nIlcGslIH9&#10;S0y5LagvCbmqx2frXFkI58XYyIfb+W1JiOiszs4cFqnbrhyJPeSVKl/hyJ63YYQ7rwtYb0B/Ot8T&#10;WHe6c3Hnz9JkNU66blEf13SRjGdeujzvZ16qt3bJ/vUXLX8CAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTL9GY0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="47AB96AA" id="Straight Arrow Connector 231509864" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7D7ABA" w14:textId="253E17DD" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4CF0780A" w14:textId="1A6DAF8F" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="298471DD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12015E61" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089E4FE5" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6BAAC8" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="6E0E0F07" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0983830A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C68DAC" wp14:editId="4935EF5A">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="047B9E69" wp14:editId="1578CD62">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="30" name="Straight Arrow Connector 30"/>
+                <wp:docPr id="1888854662" name="Straight Arrow Connector 1888854662"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1AECD44B" id="Straight Arrow Connector 30" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKMtfm0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR71keDwPPaJMI&#10;bNcn8ZEIR7FC71lHJMEhrNcYYs1pK7+mzFgd/CY8o/oRhcdVD74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Qc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH+/mN/c3U+5VXXwV1JfEQDF9NjiIfGlkPBO5MpiVMrB/&#10;jim3BfUlIVf1+GSdKwvhvBgb+eF2flsSIjqrszOHReq2K0diD3mlylc4sud1GOHO6wLWG9CfzvcE&#10;1p3uXNz5szRZjZOuW9THNV0k45mXLs/7mZfqtV2yf/1Fy58AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKMtfm0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="28957A8A" id="Straight Arrow Connector 1888854662" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C636FDD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="7DC72F8C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+    <w:p w14:paraId="1546DBF2" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F22713" w14:textId="15D80D18" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="00AE5C51">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(b) For claims presented on or after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, and upon application of a waiver of estate recovery due to residence and undue hardship by the personal representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8737B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or public administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the estate, MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20FBF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waive recovery without a conditional two-year waiting period provided the personal representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8737B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or public administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">establishes to the satisfaction of the MassHealth agency that all the criteria for a residence and undue hardship waiver in </w:t>
+      </w:r>
+      <w:r w:rsidR="00635C28" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>130 CMR 515.011(D)(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a)1. and 2. are currently met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDB5AF7" w14:textId="0AF4C0F8" w:rsidR="00C8737B" w:rsidRPr="006B0A96" w:rsidRDefault="00C8737B" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Any waivers arising out of notice of claims presented before </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96C61" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>did not become permanent and binding pursuant to the two-year conditional requirements set forth in 130 CMR 515.011(D)(1)(a)3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85C7C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00966279" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">had not been satisfied and were still subject to the two-year conditional requirements of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1E62" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 515.011(D)(1)(a)3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20FBF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> become permanent and binding.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345D7FED" w14:textId="6A9B9613" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Cooperation with Quality Control</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="616CF162" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Waiver of Estate Recovery Based on Care Provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD58EF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For claims presented on or after </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, for an heir or devisee inheriting a legal interest in the deceased member’s home, the MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20FBF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waive estate recovery if </w:t>
+      </w:r>
+      <w:r w:rsidR="00966279" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the agency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determines to its satisfaction </w:t>
+      </w:r>
+      <w:r w:rsidR="00966279" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>all of the following conditions have been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02017673" w14:textId="6BD80B3F" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the heir or devisee resided in the member’s home on a continual basis for two years prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00966279" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>membe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86802" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r’s </w:t>
+      </w:r>
+      <w:r w:rsidR="000C29FB" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">death or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86802" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>admission to an institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D29DAF8" w14:textId="5A346FDD" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>during that time, the member needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00210805" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the heir or devisee provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00210805" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a level of care that avoided the member’s admission to a facility; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C210A0" w14:textId="28B4546B" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the heir or devisee continues to live in the property at the time the notice of claim is filed; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45047AE5" w14:textId="00BA8C5F" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the heir or devisee was left an interest in the home under the member’s will or inherited the property under the laws of intestacy;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EB774C" w14:textId="0FA7D595" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the heir is not being forced to sell the property by other devisees or heirs; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C1F8AB" w14:textId="34B96A08" w:rsidR="00EB777E" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>the property would have to be sold to satisfy the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F76B75" w14:textId="48257D06" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>515.009: Referrals to Investigative Units</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B75285A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Waiver of Estate Recovery Due to Financial Hardship Based on Income</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE22A43" w14:textId="613A35A4" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4899BFD0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>For claims presented on or after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2676" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>May 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, the personal representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86802" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or public administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a member’s estate may apply for a waiver of estate recovery due to financial hardship based on the income of an heir or heirs or devisee or devisees. If there are multiple heirs or devisees, the personal representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86802" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or public administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must apply for an </w:t>
+      </w:r>
+      <w:r w:rsidR="00885E3E" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncome-based waiver separately on behalf of each individual. To be considered a qualifying heir or devisee, the personal representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62E93" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or public administrator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of the estate must establish</w:t>
+      </w:r>
+      <w:r w:rsidR="004900A0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527C4679" w14:textId="1128D0AA" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="936" w:firstLine="374"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="719A544B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  the qualifying heir or devisee is inheriting an interest in the member’s estate under the member’s probate estate; and   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A86CA6" w14:textId="1DA8685B" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="48A0C32C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C97" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the family group of a qualifying heir or devisee has a </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3CB0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ross </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3CB0" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ncome below 400% of the federal poverty level for the two</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51592" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">year period prior to the date the notice of claim is filed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5CC3DE" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="00677E76">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5A6C47A0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>If MassHealth determines that both conditions have been met, the heir is considered a qualifying heir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD2F1E5" w14:textId="60B838C2" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1836" w:hanging="900"/>
-[...261 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20FBF" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waive recovery in an amount equal to the value of the qualifying heir’s or devisee’s interest in the estate up to a maximum of $50,000 per qualifying heir or devisee. If there is more than one qualifying heir or devisee in an estate, the total amount of the agency’s estate recovery claim waived for qualifying heirs or devisees shall be limited to a total of $100,000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A066DB" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCF6419" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="0596B0EF" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="352C30CE" wp14:editId="7B5911E5">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB76AA4" wp14:editId="6382F975">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="31" name="Straight Arrow Connector 31"/>
+                <wp:docPr id="1608034526" name="Straight Arrow Connector 1608034526"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57A3155C" id="Straight Arrow Connector 31" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCUiis0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqyu1qipivUZbks&#10;UKnLD5jaTmLheKyx27T/nrH7AQs3RA6W7Zn3Zt4bZ/FwGJzYG4oWfSNnk6kUxivU1neN/P7y9O5e&#10;ipjAa3DoTSOPJsqH5ds3izHUZo49Om1IMImP9Rga2acU6qqKqjcDxAkG4znYIg2Q+EhdpQlGZh9c&#10;NZ9O76oRSQdCZWLk28dTUC4Lf9salb61bTRJuEZyb6msVNZtXqvlAuqOIPRWnduAf+hiAOu56JXq&#10;ERKIHdm/qAarCCO2aaJwqLBtrTJFA6uZTf9Qs+khmKKFzYnhalP8f7Tq635NwupGvp9J4WHgGW0S&#10;ge36JD4S4ShW6D37iCQ4hf0aQ6wZtvJryorVwW/CM6ofUXhc9eA7U/p+OQbmKojqFSQfYuCq2/EL&#10;as6BXcJi3qGlIVOyLeJQZnS8zsgcklB8eTe/ub+Z8ijVJVZBfQEGiumzwUHkTSPjWchVwayUgf1z&#10;TCyEgRdArurxyTpXHoTzYmzkh9v5bQFEdFbnYE6L1G1XjsQe8pMqX3aFyV6lEe68LmS9Af3pvE9g&#10;3WnP+c4z7OLGydct6uOaMl2+55kX4vP7zI/q93PJ+vUXLX8CAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCUiis0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="6AF8A9E9" id="Straight Arrow Connector 1608034526" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3FE248" w14:textId="70FAB1E0" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="010E7E58" w14:textId="1E5D6B47" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="656789FE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB47BCA" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555923AE" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BAAFC6" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...65 lines deleted...]
-    <w:p w14:paraId="0818C50F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF6341E" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23106DD6" wp14:editId="48527718">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A8DC37" wp14:editId="1314F43D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="32" name="Straight Arrow Connector 32"/>
+                <wp:docPr id="1416399750" name="Straight Arrow Connector 1416399750"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E3E7094" id="Straight Arrow Connector 32" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa8ilz0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR7+dSeBh4RptE&#10;YLs+iY9EOIoVes86IgkOYb3GEGtOW/k1Zcbq4DfhGdWPKDyuevCdKX2/HANjzXJG9VtKNmLgqtvx&#10;C2qOgV3CIt6hpSFDsiziUGZ0vM7IHJJQ/Hg3v7m/mfIo1cVXQX1JDBTTZ4ODyJdGxjORK4NZKQP7&#10;55hyW1BfEnJVj0/WubIQzouxkR9u57clIaKzOjtzWKRuu3Ik9pBXqnyFI3tehxHuvC5gvQH96XxP&#10;YN3pzsWdP0uT1TjpukV9XNNFMp556fK8n3mpXtsl+9dftPwJAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCa8ilz0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="4999F1C5" id="Straight Arrow Connector 1416399750" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394C91A3" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...7 lines deleted...]
-    <w:p w14:paraId="2C487832" w14:textId="1E071467" w:rsidR="00934601" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00DA519A">
+    <w:p w14:paraId="133A400A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4096944A" w14:textId="6E6B712B" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="00AE5C51">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007077CC" w:rsidRPr="00B37EFC">
-[...5 lines deleted...]
-      <w:r w:rsidR="007077CC" w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>An estate with qualifying heirs or devisees, regardless of whether there are nonqualifying heirs, will be subject to estate recovery based on the lesser of</w:t>
+      </w:r>
+      <w:r w:rsidR="009F151E" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3BA44" w14:textId="69996A47" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00624CB4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the value of the estate remaining after deducting the amount waived from the total value of the estate for qualifying heirs and devisees; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5945B9" w14:textId="09E54682" w:rsidR="0058396F" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00624CB4" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the amount of the MassHealth claim remaining after deducting the amount waived from the total value of the MassHealth claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B46C14" w14:textId="24300ED6" w:rsidR="00B86802" w:rsidRPr="006B0A96" w:rsidRDefault="00B86802" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d) </w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Exception</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00934601" w:rsidRPr="00B37EFC">
+        <w:t>Example 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00562979" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The value of the estate is $400,000 and the MassHealth claim is $60,000. There are two heirs who qualify for the waiver, each with an interest in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00204E7B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estate of $50,000 or greater. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>There are also two heirs who do not qualify. In this example, the waived amount is $100,000 (50,000 + 50,000). After deducting the $100,000 waived amount from the estate</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86A88" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there is $300,000 left in the estate, but after deducting the $100,000 waived amount from the $60,000 MassHealth claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86A88" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there is nothing left in the MassHealth claim. The result is no estate recovery. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184C06FA" w14:textId="62B5DD77" w:rsidR="00B86802" w:rsidRPr="006B0A96" w:rsidRDefault="00B86802" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025433B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00635454" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The value of the estate is $350,000 and the MassHealth claim is $500,000. There are two qualifying heirs, each with an interest in the estate of $50,000 or greater. There are </w:t>
+      </w:r>
+      <w:r w:rsidR="00204E7B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also two nonqualifying heirs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this example, the waived amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00204E7B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is $100,000 (50,000 + 50,000). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>After deducting the $100,000 waived amount from the estate</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86A88" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there is $250,000 left in the estate, and after deducting the $100,000 waived amount from the $500,000 MassHealth claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86A88" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there is $400,000 rema</w:t>
+      </w:r>
+      <w:r w:rsidR="00204E7B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ining in the MassHealth claim. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>In this example, MassHealth would recover $250,000, since it is less than $400,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D8589E" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="006B0A96" w:rsidRDefault="00EB136F" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1266" w:hanging="330"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD4D2BA" w14:textId="0917A9DB" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(E)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Outstanding Claims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A5019C" w14:textId="6BDBEC5B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  For claims presented between April 1, 1995 and November 15, 2003, that are still outstanding, recovery will be waived if all requirements under the then-existing MassHealth regulations were met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723BA7EB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  For claims presented before April 1, 1995, a waiver for hardship did not exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A5D1F0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="7573CFDB" w14:textId="77FB6C01" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(F)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Value and Equity Value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>. If there will be insufficient proceeds from the sale or transfer of the property to satisfy the MassHealth agency’s claim in full</w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from a property on which MassHealth has recorded a lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>, the fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">market value and equity value of all real property that is part of the deceased member’s </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">probate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>estate must be verified prior to the sale or transfer of said property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FA0582" w14:textId="036B5D40" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  The </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>administrator of the probate estate must verify the fair</w:t>
+      </w:r>
+      <w:r w:rsidR="002478A3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>market value by sending to the MassHealth agency a copy of the most recent tax bill or the property tax assessment that was most recently issued by the taxing jurisdiction, provided that this assessment is not one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B23D4A" w14:textId="3B017AD7" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a)  a special-purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tax </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E643D6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>(b)  based on a fixed-rate-per-acre method; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC51746" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c)  based on an assessment ratio or providing only a range.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2A379F" w14:textId="1F5A22E3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  The </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrator of the probate estate must also provide a comparable market analysis or a written appraisal of the property value from a knowledgeable source. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE032B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>nowledgeable source</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE032B" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007077CC" w:rsidRPr="00B37EFC">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="51789665" w14:textId="49213EB5" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="00934601" w:rsidP="005F201F">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>a licensed real-estate agent or broker</w:t>
+      </w:r>
+      <w:r w:rsidR="00381200" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a real-estate appraiser</w:t>
+      </w:r>
+      <w:r w:rsidR="00381200" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or an official </w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>a bank, savings and loan association, or similar lending organization. The knowledgeable source must not have any real or apparent conflict-of-interest relationship with the estate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A482C2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1310"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="1A2E938F" w14:textId="37D86E7B" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="005F201F">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>(3) The MassHealth agency may also obtain an assessment from a knowledgeable source.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D394EEC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="3013" w:hanging="1314"/>
-[...528 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EEA572" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243D10F2" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4E4DC222" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6CDD6F" wp14:editId="3A77AE76">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796A16A6" wp14:editId="75F3CA93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="33" name="Straight Arrow Connector 33"/>
+                <wp:docPr id="398184228" name="Straight Arrow Connector 398184228"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67481CDD" id="Straight Arrow Connector 33" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSktY50wEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykH+iMOMWQrrt0&#10;W4B0P4CRZFuYLAqUEif/fpSapN12G+aDIIrkI98jvbg/DE7sDUWLvpGzyVQK4xVq67tG/nh+/HAn&#10;RUzgNTj0ppFHE+X98v27xRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHFKZcFv22NSt/bNpokXCO5t1ROKuc2n9VyAXVHEHqrTm3AP3QxgPVc9AL1&#10;AAnEjuxfUINVhBHbNFE4VNi2VpnCgdnMpn+w2fQQTOHC4sRwkSn+P1j1bb8mYXUjr66k8DDwjDaJ&#10;wHZ9Ep+IcBQr9J51RBIcwnqNIdactvJryozVwW/CE6qfUXhc9eA7U/p+PgbGmuWM6reUbMTAVbfj&#10;V9QcA7uERbxDS0OGZFnEoczoeJmROSSh+PF2fn13PeVRqrOvgvqcGCimLwYHkS+NjCciFwazUgb2&#10;TzHltqA+J+SqHh+tc2UhnBdjIz/ezG9KQkRndXbmsEjdduVI7CGvVPkKR/a8DSPceV3AegP68+me&#10;wLqXOxd3/iRNVuNF1y3q45rOkvHMS5en/cxL9dYu2a9/0fIXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkD&#10;R7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8&#10;YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2&#10;HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspB&#10;sgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkpLWOdMBAACN&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;"/>
+              <v:shape w14:anchorId="1DAE9A56" id="Straight Arrow Connector 398184228" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BFD52D" w14:textId="2437C2A1" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="181D6347" w14:textId="408F9608" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="39D50A46" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A272A2" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A2735B" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B30586E" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...65 lines deleted...]
-    <w:p w14:paraId="09CD135F" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BD3CCB" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C6CB51E" wp14:editId="116D07FC">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24AF5560" wp14:editId="756B13F8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="34" name="Straight Arrow Connector 34"/>
+                <wp:docPr id="1496528756" name="Straight Arrow Connector 1496528756"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2752D458" id="Straight Arrow Connector 34" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrtFsW0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ytOiMOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZO/H6UmWbfdhvkgiCL5yPdIL++PgxMHQ9Gib+RsMpXCeIXa+q6R358f391J&#10;ERN4DQ69aeTJRHm/evtmOYbazLFHpw0JBvGxHkMj+5RCXVVR9WaAOMFgPDtbpAESm9RVmmBk9MFV&#10;8+n0thqRdCBUJkZ+fXhxylXBb1uj0re2jSYJ10juLZWTyrnLZ7VaQt0RhN6qcxvwD10MYD0XvUI9&#10;QAKxJ/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9stj0EU7iwODFcZYr/D1Z9PWxIWN3I9wspPAw8o20i&#10;sF2fxEciHMUavWcdkQSHsF5jiDWnrf2GMmN19NvwhOpHFB7XPfjOlL6fT4GxZjmj+i0lGzFw1d34&#10;BTXHwD5hEe/Y0pAhWRZxLDM6XWdkjkkofrydL+4WUx6luvgqqC+JgWL6bHAQ+dLIeCZyZTArZeDw&#10;FFNuC+pLQq7q8dE6VxbCeTE28sPN/KYkRHRWZ2cOi9Tt1o7EAfJKla9wZM/rMMK91wWsN6A/ne8J&#10;rHu5c3Hnz9JkNV503aE+begiGc+8dHnez7xUr+2S/esvWv0EAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrtFsW0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="50AC5C89" id="Straight Arrow Connector 1496528756" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B46B9B" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00361DDD">
+    <w:p w14:paraId="1ED20081" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A95BD15" w14:textId="5FF92D83" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(G)  </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemption</w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certain Assets from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Estate Recovery for American Indians and Alaska Natives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D838027" w14:textId="38DC41EB" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  For </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">claims presented on or after July 1, 2009, </w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and upon application for exemption of certain assets from estate recovery by the personal representative or public administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="00600960" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the member’s estate</w:t>
+      </w:r>
+      <w:r w:rsidR="009124DD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>recovery from the following American Indian</w:t>
+      </w:r>
+      <w:r w:rsidR="00713417" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Alaska Natives</w:t>
+      </w:r>
+      <w:r w:rsidR="00713417" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> income, resources, and property will be waived:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D85AD8" w14:textId="2FA9C7DD" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  certain income and resources (such as interests in</w:t>
+      </w:r>
+      <w:r w:rsidR="00713417" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and income derived from</w:t>
+      </w:r>
+      <w:r w:rsidR="00713417" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tribal land and other resources currently held in trust status and judgment funds from the Indian Claims Commission and the US Claims Court) that are exempt from Medicaid estate recovery by other laws and regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F21E1EA" w14:textId="5BE2F6B0" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  ownership interest in trust and non</w:t>
+      </w:r>
+      <w:r w:rsidR="00600960" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trust property, including real property and improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E4B8DB" w14:textId="04332495" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="00EB136F" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  located on a reservation (any federally recognized Indian tribe’s reservation, pueblo, or colony, including former reservations in Oklahoma, Alaska Native regions established by the Alaska Native Claims Settlement Act</w:t>
+      </w:r>
+      <w:r w:rsidR="009F176F" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 43 U.S.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00403A65" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009F176F" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hapter 33</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, and Indian allotments) or near a reservation as designated and approved by the Bureau of Indian Affairs of the US Department of the Interior; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E948426" w14:textId="4C03D30E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="00EB136F" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  for any federally recognized tribe not described in 130 CMR 515.011(G)(1)(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, located within the most recent boundaries of a prior federal reservation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129E7070" w14:textId="056FD464" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="00677E76">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(c)  income left as a remainder in an estate derived from property protected in 130 CMR 515.011(G)(1)(b), that was either collected by an Indian or by a tribe or tribal organization and distributed to Indians, as long as the individual can clearly trace it as coming from protected property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634C28DD" w14:textId="551AE4FA" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(d)  ownership interests left as a remainder in an estate in rents, leases, royalties, or usage rights related to natural resources, including extraction of natural resources or harvesting of timber, other plants and plant products, animals, fish, or fish products, resulting from the exercise of federally protected rights and income either collected by an Indian or by a tribe or tribal organization and distributed to Indians derived from these sources as long as the individual can clearly trace it as coming from protected sources; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC89E9E" w14:textId="390F21D3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(e)  ownership interests in or usage rights to items not covered by 130 CMR 515.011(G)(1)(a) through (d) that have unique religious, spiritual, traditional, or cultural significance</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0509" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or rights that support subsistence or a traditional lifestyle according to applicable tribal law or custom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168F775B" w14:textId="5788DE75" w:rsidR="00A531E2" w:rsidRPr="006B0A96" w:rsidDel="00A531E2" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  Protection of non-trust property described in 130 CMR 515.011(G)(1) is limited to circumstances when it passes from an Indian, as defined in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF370E" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the Indian Health Care Improvement Act at 25 U.S.C. c. 18, § 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to one or more relatives (by blood, adoption, or marriage), including Indians not enrolled as members of a tribe and non-Indians, such as spouses or stepchildren, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0509" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>whom</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0509" w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96" w:rsidDel="00A531E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their culture would nevertheless protect as family members, to a tribe or tribal organization, or to one or more Indians.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029CEECF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2448"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2512501C" w14:textId="616504B9" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="00934601" w:rsidP="00361DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59823784" w14:textId="38CB08DE" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2448"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="4A9814AB" w14:textId="0892FAF0" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="00934601" w:rsidP="00204E7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">515.012: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Real Estate Liens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7398A542" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...128 lines deleted...]
-    <w:p w14:paraId="26F22713" w14:textId="15D80D18" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4208D1CF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="4CDB5AF7" w14:textId="57E8F3DD" w:rsidR="00C8737B" w:rsidRPr="00B37EFC" w:rsidRDefault="00C8737B" w:rsidP="00A531E2">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Liens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. A real estate lien enables the MassHealth agency to recover the cost of medical benefits paid or to be paid on behalf of a member. Before the death of a member, the MassHealth agency will place a lien against any property in which the member has a legal interest, subject to the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6765BD5A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...280 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  per court order or judgment; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D57F067" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CB16D5" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="11AE8996" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7690C64E" wp14:editId="2B148DD5">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="621BD8C0" wp14:editId="61572C31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="37" name="Straight Arrow Connector 37"/>
+                <wp:docPr id="714446647" name="Straight Arrow Connector 714446647"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="421EB61E" id="Straight Arrow Connector 37" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFFrJ0wEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X51kbdcZcYohXXfp&#10;1gDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jPb/fD07sDEWLvpHTq4kUxivU1neN/P7y+O5O&#10;ipjAa3DoTSMPJsr7xds38zHUZoY9Om1IMIiP9Rga2acU6qqKqjcDxCsMxrOzRRogsUldpQlGRh9c&#10;NZtMbqsRSQdCZWLk14ejUy4KftsalZ7bNpokXCO5t1ROKucmn9ViDnVHEHqrTm3AP3QxgPVc9AL1&#10;AAnEluxfUINVhBHbdKVwqLBtrTKFA7OZTv5gs+4hmMKFxYnhIlP8f7Dq225FwupGvv8ghYeBZ7RO&#10;BLbrk/hEhKNYovesI5LgENZrDLHmtKVfUWas9n4dnlD9iMLjsgffmdL3yyEw1jRnVL+lZCMGrroZ&#10;v6LmGNgmLOLtWxoyJMsi9mVGh8uMzD4JxY+3s+u76wmPUp19FdTnxEAxfTE4iHxpZDwRuTCYljKw&#10;e4optwX1OSFX9fhonSsL4bwYG/nxZnZTEiI6q7Mzh0XqNktHYgd5pcpXOLLndRjh1usC1hvQn0/3&#10;BNYd71zc+ZM0WY2jrhvUhxWdJeOZly5P+5mX6rVdsn/9RYufAAAA//8DAFBLAwQUAAYACAAAACEA&#10;0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkD&#10;R7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8&#10;YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2&#10;HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspB&#10;sgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8xRaydMBAACN&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;"/>
+              <v:shape w14:anchorId="4AF76C21" id="Straight Arrow Connector 714446647" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F37AACB" w14:textId="707DA533" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="6FE0F271" w14:textId="1BB75EE6" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="74DA537C" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E8077" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEF846E" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB868E6" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...65 lines deleted...]
-    <w:p w14:paraId="0D2F9C6D" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539CF979" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E91E2A5" wp14:editId="4DB0AB9B">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="684749F6" wp14:editId="11ED4D5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="38" name="Straight Arrow Connector 38"/>
+                <wp:docPr id="29469918" name="Straight Arrow Connector 29469918"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="49236212" id="Straight Arrow Connector 38" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJOL/c0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkbdEZcYohXXfp&#10;tgDpfgAjybYwWRQoJU7+/SjlY912G+aDIIrkI98jvXg4DE7sDUWLvpGzyVQK4xVq67tGfn95encv&#10;RUzgNTj0ppFHE+XD8u2bxRhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafTu2pE0oFQmRj59fHklMuC37ZGpW9tG00SrpHcWyonlXObz2q5gLojCL1V5zbgH7oYwHoueoV6&#10;hARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6ul+TsLqR73lSHgae0SYR&#10;2K5P4iMRjmKF3rOOSIJDWK8xxJrTVn5NmbE6+E14RvUjCo+rHnxnSt8vx8BYs5xR/ZaSjRi46nb8&#10;gppjYJewiHdoaciQLIs4lBkdrzMyhyQUP97Nb+5vpjxKdfFVUF8SA8X02eAg8qWR8UzkymBWysD+&#10;OabcFtSXhFzV45N1riyE82Js5Ifb+W1JiOiszs4cFqnbrhyJPeSVKl/hyJ7XYYQ7rwtYb0B/Ot8T&#10;WHe6c3Hnz9JkNU66blEf13SRjGdeujzvZ16q13bJ/vUXLX8CAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJOL/c0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="14DBBE49" id="Straight Arrow Connector 29469918" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C8781" w14:textId="00CA8D86" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00EB136F">
+    <w:p w14:paraId="481B8075" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451E06A7" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="35F76B75" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  without a court order or judgment, if all of the following requirements are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF21028" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1320"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a)  the member is an inpatient receiving long-term or chronic care in a nursing facility or other medical institution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0062A00F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(b)  none of the following relatives lives in the property:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A30489" w14:textId="593830CD" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a spouse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F1F89B" w14:textId="20515F3D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a child younger than 21 years old, or a blind or permanently and totally disabled child; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DB0556" w14:textId="4C9EEC48" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a sibling who has a legal interest in the property and has been living in the house for at least one year before the member's admission to the medical institution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68688277" w14:textId="28CD8430" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c)  the MassHealth agency determines that the member cannot reasonably be expected to be discharged from the medical institution and return home; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C62015A" w14:textId="1E54BF92" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d)  the member has received notice of the MassHealth determination that the above conditions have been met and that a lien will be placed. The notice includes the member's right to a fair hearing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DA7F50" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2752DA95" w14:textId="602008BC" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Waiver of Estate Recovery Due to Financial Hardship Based on Income</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Recovery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00280EBC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>If property against which the MassHealth agency has placed a lien under 130 CMR 515.012(A) is sold, the MassHealth agency may recover all payment for services provided on or after April 1, 1995. This provision does not limit the MassHealth agency’s ability to recover from the member's estate in accordance with 130 CMR 515.011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE22A43" w14:textId="194904BB" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+    <w:p w14:paraId="58DE377D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60038F93" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="527C4679" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. No recovery for nursing-facility or other long-term-care services may be made under 130 CMR 515.012(B) if the member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A7DA17" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2074"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="04A86CA6" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  was institutionalized;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5966561B" w14:textId="47FBF734" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2074"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C5CC3DE" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  notified the MassHealth agency that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had no intention of returning home; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46023B06" w14:textId="0A0F22D2" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2074"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1DD2F1E5" w14:textId="0C157542" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3)  on the date of admission to a long-term-care institution, had long-term-care insurance that, when purchased </w:t>
+      </w:r>
+      <w:r w:rsidR="00810FEC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or at any time thereafter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>met the requirements of 130 CMR 515.014 and the Division of Insurance regulations at 211 CMR 65.09(1)(e)2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9F40A0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4096944A" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7F2619" w14:textId="01B799ED" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6BC3BA44" w14:textId="77777777" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Repayment Deferred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE55D1C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="2074"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7B5945B9" w14:textId="4ECDA54F" w:rsidR="0058396F" w:rsidRPr="00B37EFC" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  In the case of a lien on a member's home, repayment under 130 CMR 515.012 is not required while any of the following relatives are still lawfully living in the property:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031AE5A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="37B46C14" w14:textId="3C993380" w:rsidR="00B86802" w:rsidRPr="00B37EFC" w:rsidRDefault="00B86802" w:rsidP="00B86802">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a)  a sibling who has been living in the property for at least one year before the member's admission to the nursing facility or other medical institution; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFA687E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="184C06FA" w14:textId="50500353" w:rsidR="00B86802" w:rsidRPr="00B37EFC" w:rsidRDefault="00B86802" w:rsidP="00B86802">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(b)  a son or daughter who</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8793A7" w14:textId="6BC66409" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="7FF99D26" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="002D7051">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  has been living in the property for at least two years immediately before the member was admitted to a nursing facility or other medical institution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25381409" w14:textId="7B98BF15" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...14 lines deleted...]
-    <w:p w14:paraId="308A3E31" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  establishes to the satisfaction of the MassHealth agency that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided care that permitted the parent to live at home during the two-year period before institutionalization; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736550BE" w14:textId="427A3442" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  has lived lawfully in the property on a continual basis while the parent has been in the institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D78110" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  Repayment from the estate of a member that would otherwise be recoverable under any regulation is still required even if the relatives described in 130 CMR 515.012(D) are still living in the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367EF5FD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="936"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAFC713" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(E)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dissolution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. The MassHealth agency will discharge a lien placed against property under 130 CMR 515.012(A) if the member is released from the medical institution and returns home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5574E769" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598F10F8" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4280B23F" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="608AE444" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00C23766" wp14:editId="35D4011F">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4693923F" wp14:editId="265E65A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="53" name="Straight Arrow Connector 53"/>
+                <wp:docPr id="708196248" name="Straight Arrow Connector 708196248"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3359F9B2" id="Straight Arrow Connector 53" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+obEe0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypuiMOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZO/H6UmWbfdhvkgiCL5yPdIL++PgxMHQ9Gib+RsMpXCeIXa+q6R358f391J&#10;ERN4DQ69aeTJRHm/evtmOYbazLFHpw0JBvGxHkMj+5RCXVVR9WaAOMFgPDtbpAESm9RVmmBk9MFV&#10;8+n0thqRdCBUJkZ+fXhxylXBb1uj0re2jSYJ10juLZWTyrnLZ7VaQt0RhN6qcxvwD10MYD0XvUI9&#10;QAKxJ/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9stj0EU7iwODFcZYr/D1Z9PWxIWN3IxXspPAw8o20i&#10;sF2fxEciHMUavWcdkQSHsF5jiDWnrf2GMmN19NvwhOpHFB7XPfjOlL6fT4GxZjmj+i0lGzFw1d34&#10;BTXHwD5hEe/Y0pAhWRZxLDM6XWdkjkkofryd39zdTHmU6uKroL4kBorps8FB5Esj45nIlcGslIHD&#10;U0y5LagvCbmqx0frXFkI58XYyA+L+aIkRHRWZ2cOi9Tt1o7EAfJKla9wZM/rMMK91wWsN6A/ne8J&#10;rHu5c3Hnz9JkNV503aE+begiGc+8dHnez7xUr+2S/esvWv0EAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+obEe0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="13E8967E" id="Straight Arrow Connector 708196248" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E42E98F" w14:textId="5D96103A" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4B63ED4D" w14:textId="7CF9483E" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="50DE6334" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF40A80" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6F6378" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F47E442" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="39F82C24" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140CA6E0" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="213BDD87" wp14:editId="10AE4C21">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E6ED805" wp14:editId="4D61E034">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="54" name="Straight Arrow Connector 54"/>
+                <wp:docPr id="699381109" name="Straight Arrow Connector 699381109"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1FDE7277" id="Straight Arrow Connector 54" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHhzwx0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wESdEZcYohXXfp&#10;tgDpfgAjy7YwWRQoJXb+/Sjlo912G+aDIIrkI98jvXoYeyuOmoJBV8nZZCqFdgpr49pK/nh5+nAv&#10;RYjgarDodCVPOsiH9ft3q8GXeo4d2lqTYBAXysFXsovRl0URVKd7CBP02rGzQeohskltURMMjN7b&#10;Yj6d3hUDUu0JlQ6BXx/PTrnO+E2jVfzeNEFHYSvJvcV8Uj736SzWKyhbAt8ZdWkD/qGLHozjojeo&#10;R4ggDmT+guqNIgzYxInCvsCmMUpnDsxmNv2Dza4DrzMXFif4m0zh/8Gqb8ctCVNXcrmQwkHPM9pF&#10;AtN2UXwiwkFs0DnWEUlwCOs1+FBy2sZtKTFWo9v5Z1Q/g3C46cC1Ovf9cvKMNUsZxW8pyQieq+6H&#10;r1hzDBwiZvHGhvoEybKIMc/odJuRHqNQ/Hg3X9wvpjxKdfUVUF4TPYX4RWMv0qWS4ULkxmCWy8Dx&#10;OcTUFpTXhFTV4ZOxNi+EdWKo5MflfJkTAlpTJ2cKC9TuN5bEEdJK5S9zZM/bMMKDqzNYp6H+fLlH&#10;MPZ85+LWXaRJapx13WN92tJVMp557vKyn2mp3to5+/UvWv8CAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHhzwx0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="51A11CE3" id="Straight Arrow Connector 699381109" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D8589E" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="002D7051">
+    <w:p w14:paraId="446A8C42" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DE9A3D" w14:textId="2DE78C5B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:p w14:paraId="2AD4D2BA" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(F)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Verification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. The applicant or member must cooperate in providing verification as to whether the conditions under 130 CMR 515.012(A) exist and in providing any information necessary for the MassHealth agency to place a lien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CFC9A2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7743E4" w14:textId="2700560D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(G)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Outstanding Claims</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="41A5019C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>Recording Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. The MassHealth agency is not required to pay a recording fee for filing a notice of lien or encumbrance or for a release or discharge of a lien or encumbrance under 130 CMR 515.012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F4A505" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386B5861" w14:textId="2163BA04" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...37 lines deleted...]
-        <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fair-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A531E2" w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve">515.013: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">market </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Value and Equity Value</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+        <w:t>Voter Registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092A577C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
-        <w:t>. If there will be insufficient proceeds from the sale or transfer of the property to satisfy the MassHealth agency’s claim in full</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009124DD" w:rsidRPr="00B37EFC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386AE625" w14:textId="52F20624" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from a property on which MassHealth has recorded a lien</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the fair-market value and equity value of all real property that is part of the deceased member’s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009124DD" w:rsidRPr="00B37EFC">
+        <w:t>(A)  Voter registration forms are available through the MassHealth agency to applicants and members who are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780BF8D2" w14:textId="6EE0C062" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">probate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
         </w:rPr>
-        <w:t>estate must be verified prior to the sale or transfer of said property.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76FA0582" w14:textId="78A9D8BE" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>(1)  US citizens; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E559941" w14:textId="7582F0B4" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  18 years of age or older or will be 18 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00846B49" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times Roman" w:hAnsi="Times Roman"/>
+        </w:rPr>
+        <w:t>on or before the date of the next election, in accordance with the National Voter Registration Act of 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E55451" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE06B16" w14:textId="3B593116" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(B)  Applicants and members are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287905A8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  informed of the availability of voter registration forms at application, at the time of an eligibility review, and when there is an address change;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DACFA1" w14:textId="77EC2A8D" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00916887">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1692"/>
-        </w:tabs>
-[...36 lines deleted...]
-    <w:p w14:paraId="70B23D4A" w14:textId="3B017AD7" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  offered assistance in completing the voter registration application form</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA22F3" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless such assistance is refused; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765C25E8" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00916887">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="00E643D6" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3)  able to submit voter registration forms to the MassHealth agency for transmittal to the proper election offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48272DFE" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1CC51746" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221C34BA" w14:textId="67BCF108" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:ind w:left="1699"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1D2A379F" w14:textId="6555EEB5" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  MassHealth agency staff </w:t>
+      </w:r>
+      <w:r w:rsidR="0009368A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>must not</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1F9A0A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...51 lines deleted...]
-    <w:p w14:paraId="77A482C2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  seek to influence an applicant's or member's political preference or party registration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A653CA2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...15 lines deleted...]
-    <w:p w14:paraId="7D394EEC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  display any political preference or party allegiance to the applicant or member;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D40C3C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
       <w:pPr>
         <w:pStyle w:val="ban"/>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="1A95BD15" w14:textId="1CF8CEAB" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3)  make any statement to an applicant or member or take any action intended to influence the applicant's or member's decision regarding voter registration; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E63D88" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4)  make any statement to an applicant or member or take any action intended to lead the applicant or member to believe that the decision to register or not has any bearing on the availability of services or benefits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D334D0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="936" w:hanging="936"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219E086D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00E0702C">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D)  Completed voter registration application forms that are submitted to the MassHealth agency are transmitted to the proper local election office for processing within five days of receipt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B5F08C" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="4CDA187B" w14:textId="5677AA27" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
-          <w:tab w:val="left" w:pos="1440"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="009124DD" w:rsidRPr="00B37EFC">
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Exemption</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009124DD" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2">
+        <w:t>515.014:</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC" w:rsidDel="00A531E2">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009124DD" w:rsidRPr="00B37EFC">
+        <w:t>Long-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certain Assets from </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC" w:rsidDel="00A531E2">
+        <w:t>term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Estate Recovery for American Indians and Alaska Natives</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7D838027" w14:textId="36BBC0DF" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A531E2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Insurance Minimum Coverage Requirements for MassHealth Exemptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E9F68E" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
-          <w:tab w:val="left" w:pos="1620"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="38D85AD8" w14:textId="0042C57C" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA4978D" w14:textId="4CFBDCE5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00677E76">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1692"/>
-[...151 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For purposes of the financial eligibility exemption under 130 CMR 520.007(G)(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C193F" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)(d), concerning treatment of the former home as an asset, and the exemption under 130 CMR 515.011(B) and 515.012(C), concerning repayment of assistance provided for nursing facility and other long-term-care services (hereafter collectively referred to as “MassHealth exemptions”), a long-term-care insurance policy must provide certain minimum coverage requirements as determined by the Division of Insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4F0D6B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC94008" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004E5E6C" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4CAA3478" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263DEA89" wp14:editId="305B5466">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28408F11" wp14:editId="4FBD39EB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="39" name="Straight Arrow Connector 39"/>
+                <wp:docPr id="1181736084" name="Straight Arrow Connector 1181736084"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0A4CD5D3" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABWECW0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ytmiNOMWQrrt0&#10;W4B0H8BIsi1MFgVKiZO/H6UmabfdhvkgiCL5yPdIL+4PgxN7Q9Gib+RsMpXCeIXa+q6RP54fP9xK&#10;ERN4DQ69aeTRRHm/fP9uMYbazLFHpw0JBvGxHkMj+5RCXVVR9WaAOMFgPDtbpAESm9RVmmBk9MFV&#10;8+n0phqRdCBUJkZ+fXhxymXBb1uj0ve2jSYJ10juLZWTyrnNZ7VcQN0RhN6qUxvwD10MYD0XvUA9&#10;QAKxI/sX1GAVYcQ2TRQOFbatVaZwYDaz6R9sNj0EU7iwODFcZIr/D1Z9269JWN3Ij3dSeBh4RptE&#10;YLs+iU9EOIoVes86IgkOYb3GEGtOW/k1Zcbq4DfhCdXPKDyuevCdKX0/HwNjzXJG9VtKNmLgqtvx&#10;K2qOgV3CIt6hpSFDsiziUGZ0vMzIHJJQ/Hgzv7q9mvIo1dlXQX1ODBTTF4ODyJdGxhORC4NZKQP7&#10;p5hyW1CfE3JVj4/WubIQzouxkXfX8+uSENFZnZ05LFK3XTkSe8grVb7CkT1vwwh3Xhew3oD+fLon&#10;sO7lzsWdP0mT1XjRdYv6uKazZDzz0uVpP/NSvbVL9utftPwFAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABWECW0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="25E426FA" id="Straight Arrow Connector 1181736084" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59890B42" w14:textId="281F2E98" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="38ABB6F6" w14:textId="35E48CD0" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="00FEE072" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541EED0E" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4D71A2" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380D3C14" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="0A6A2C9B" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="00EB136F">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC69824" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251749376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AC1A399" wp14:editId="31ADF68E">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2963D5CC" wp14:editId="760DBC63">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="40" name="Straight Arrow Connector 40"/>
+                <wp:docPr id="2127402562" name="Straight Arrow Connector 2127402562"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6BB3DB3A" id="Straight Arrow Connector 40" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0diHP0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYXUjFyyPh4FntEkE&#10;tuuT+ESEo1ij96wjkuAQ1msMsea0tX+mzFgd/CY8ofoZhcd1D74zpe+XY2CsWc6ofkvJRgxcdTt+&#10;Rc0xsEtYxDu0NGRIlkUcyoyO1xmZQxKKH2/ni7vFlHtVF18F9SUxUExfDA4iXxoZz0SuDGalDOyf&#10;YsptQX1JyFU9PlrnykI4L8ZGfryZ35SEiM7q7Mxhkbrt2pHYQ16p8hWO7HkbRrjzuoD1BvTn8z2B&#10;dac7F3f+LE1W46TrFvXxmS6S8cxLl+f9zEv11i7Zr3/R6hcAAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0diHP0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="07492FD2" id="Straight Arrow Connector 2127402562" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBA0F5A" w14:textId="77777777" w:rsidR="00EB136F" w:rsidRPr="00B37EFC" w:rsidRDefault="00EB136F" w:rsidP="002D7051">
-      <w:pPr>
+    <w:p w14:paraId="53C784DA" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC2AA52" w14:textId="01CCEA72" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="00AE5C51">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A)  Under Division of Insurance regulations at 211 CMR 65.09(1)(e)2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0702C" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to qualify for the MassHealth exemptions, an individual must be a covered person under an individual, group, or employment-based group policy issued on or after March 15, 1999, that meets the individual policy minimum standards of 211 CMR 65.05: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minimum Standards for Individual Policies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and all of the following requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330CEDB9" w14:textId="2D4ACB7E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Scope of Benefits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The policy must cover nursing and custodial care in a nursing facility licensed by the Department of Public Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12089532" w14:textId="296D5D78" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Daily Dollar Benefits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The policy must have available benefits of at least $125 per coverage day in a nursing facility, except where the actual expense incurred is less, regardless of whether accrued benefits are measured in terms of days or dollar amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E506179" w14:textId="63A79404" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nursing Facility Coverage Days: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lifetime Benefit Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The policy must have benefits available sufficient to cover at least 730 days in a nursing facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB855A5" w14:textId="2EE64BF9" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C81" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elimination Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. No policy may have an elimination period (days on which services are provided to an insured before the policy begins to pay benefits) longer than 365 days in a nursing facility. The application of more than one elimination period is not allowed</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1093" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless the insured has received no benefits for a period of at least 180 consecutive days. In lieu of an elimination period, the policy may have a deductible of no more than $54,750.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BA69FD" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="280E55A7" w14:textId="40F66007" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00F97237" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1620"/>
-          <w:tab w:val="left" w:pos="2070"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="129E7070" w14:textId="7E7BC178" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B) </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All policies issued prior to March 15, 1999, need only comply with the minimum standards of 211 CMR 65.05: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minimum Standards for Individual Policies</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the limitations and exclusion provision of 211 CMR 65.06: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mandatory Benefit Offers for Individual Policies</w:t>
+      </w:r>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>, which were effective from April 1, 1989, through September 2, 1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209816C2" w14:textId="77777777" w:rsidR="00E228D5" w:rsidRPr="006B0A96" w:rsidRDefault="00E228D5" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76125B82" w14:textId="46CED1C5" w:rsidR="00E228D5" w:rsidRPr="006B0A96" w:rsidRDefault="00E228D5" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. No recovery for nursing facility or other long-term-care services may be made under 130 CMR 515.012(B) if the member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394D8350" w14:textId="77777777" w:rsidR="00E228D5" w:rsidRPr="006B0A96" w:rsidRDefault="00E228D5" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="2754" w:hanging="1314"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1)  was institutionalized;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB35BEB" w14:textId="07525B9F" w:rsidR="00E228D5" w:rsidRPr="006B0A96" w:rsidRDefault="00E228D5" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="2754" w:hanging="1314"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  notified the MassHealth agency that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C69" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had no intention of returning home; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ADC2AF" w14:textId="3DB592CB" w:rsidR="00E228D5" w:rsidRPr="006B0A96" w:rsidRDefault="00E228D5" w:rsidP="0025433B">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>(3)  on the date of admission to a long-term-care institution, had long-term-care insurance that, when purchased or at any time thereafter, met the requirements of 130 CMR 515.014 and the Division of Insurance regulations at 211 CMR 65.09(1)(e)2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F8A64F" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="0610F8D9" w14:textId="79CD4F82" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1620"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="634C28DD" w14:textId="551AE4FA" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">515.015: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reimbursement of Certain Out-of-</w:t>
+      </w:r>
+      <w:r w:rsidR="00675050" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ocket Medical Expenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54274FA2" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1620"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BC89E9E" w14:textId="7E77DEAF" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0326D98A" w14:textId="6C6D5DD4" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1620"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="168F775B" w14:textId="318C18A3" w:rsidR="00A531E2" w:rsidRPr="00B37EFC" w:rsidDel="00A531E2" w:rsidRDefault="00A531E2" w:rsidP="00A531E2">
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eligibility Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The following Standard coverage members are entitled to reimbursement for certain medical expenses for which they paid, subject to the provisions of 130</w:t>
+      </w:r>
+      <w:r w:rsidR="000104F7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CMR 515.015:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047434E4" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
-        </w:tabs>
-[...289 lines deleted...]
-    <w:p w14:paraId="58D2A05B" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  an individual who</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791DB351" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  applied for Supplemental Security Income (SSI);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03752CDF" w14:textId="54A49F16" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  was denied SSI benefits by the Social Security Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41471458" w14:textId="4FBAD82B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c)  had </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initial </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">denial overturned through a reconsideration process, administrative hearing, appeals counsel review, federal court review, or reopening under the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rules on administrative finality; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE449AF" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2)  an individual who</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EBB6FB" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  applied for MassHealth;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD7B76A" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  was denied MassHealth; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA43DA4" w14:textId="4E03C51C" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c)  had </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13BE2" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initial denial overturned by a subsequent decision, MassHealth, the fair hearing process, or the judicial review process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F728CF0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC5FB29" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235E9D0D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="4F411E26" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D66A113" wp14:editId="253E2DF2">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A971D2" wp14:editId="238071B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="41" name="Straight Arrow Connector 41"/>
+                <wp:docPr id="740348381" name="Straight Arrow Connector 740348381"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7929C204" id="Straight Arrow Connector 41" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Ft6F0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo+t2G+aDIIl8j3yP8vL+MDixNxQt+kbOJlMpjFeore8a+ePl8cOd&#10;FDGB1+DQm0YeTZT3q/fvlmOozRx7dNqQYBIf6zE0sk8p1FUVVW8GiBMMxnOwRRog8ZG6ShOMzD64&#10;aj6d3lYjkg6EysTItw+noFwV/rY1Kn1v22iScI3k3lJZqazbvFarJdQdQeitOrcB/9DFANZz0SvV&#10;AyQQO7J/UQ1WEUZs00ThUGHbWmWKBlYzm/6hZtNDMEULmxPD1ab4/2jVt/0zCasbuZhJ4WHgGW0S&#10;ge36JD4R4SjW6D37iCQ4hf0aQ6wZtvbPlBWrg9+EJ1Q/o/C47sF3pvT9cgzMVRDVG0g+xMBVt+NX&#10;1JwDu4TFvENLQ6ZkW8ShzOh4nZE5JKH48na+uFtMeZTqEqugvgADxfTF4CDyppHxLOSqYFbKwP4p&#10;JhbCwAsgV/X4aJ0rD8J5MTby4838pgAiOqtzMKdF6rZrR2IP+UmVL7vCZG/SCHdeF7LegP583iew&#10;7rTnfOcZdnHj5OsW9fGZMl2+55kX4vP7zI/q93PJev2LVr8AAAD//wMAUEsDBBQABgAIAAAAIQDS&#10;jDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNH&#10;tklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxh&#10;gG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lcd0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYd&#10;PtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d2024CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGy&#10;BMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8Ft6F0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="094DE5D9" id="Straight Arrow Connector 740348381" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBBB4F7" w14:textId="507508E7" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B37EFC">
+    <w:p w14:paraId="102E71DF" w14:textId="31981286" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trans. by E.L. </w:t>
       </w:r>
-      <w:r w:rsidR="009600B2" w:rsidRPr="00B37EFC">
-[...73 lines deleted...]
-    <w:p w14:paraId="11C49C93" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidR="00B679E1" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777713EF" w14:textId="77777777" w:rsidR="00B278F5" w:rsidRPr="006B0A96" w:rsidRDefault="00B278F5" w:rsidP="00B278F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2220D619" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C24C6E" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
-[...47 lines deleted...]
-    <w:p w14:paraId="447F0B38" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 515.000: MASSHEALTH:  GENERAL POLICIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FAFF84" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37EFC">
+      <w:r w:rsidRPr="006B0A96">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7560CC" wp14:editId="7B0F61AD">
+              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="119726AA" wp14:editId="6EB30F89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="42" name="Straight Arrow Connector 42"/>
+                <wp:docPr id="602764283" name="Straight Arrow Connector 602764283"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7B4B5401" id="Straight Arrow Connector 42" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAktt9a0gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEadEZcYohXXfp&#10;tgLpfgAjybYwWRQoJU7+/Sjlo912G+aDIIrkI98jvbw/DE7sDUWLvpGzyVQK4xVq67tG/nh5/HAn&#10;RUzgNTj0ppFHE+X96v275RhqM8cenTYkGMTHegyN7FMKdVVF1ZsB4gSD8exskQZIbFJXaYKR0QdX&#10;zafT22pE0oFQmRj59eHklKuC37ZGpe9tG00SrpHcWyonlXObz2q1hLojCL1V5zbgH7oYwHoueoV6&#10;gARiR/YvqMEqwohtmigcKmxbq0zhwGxm0z/YbHoIpnBhcWK4yhT/H6z6tn8mYXUjF3MpPAw8o00i&#10;sF2fxCciHMUavWcdkQSHsF5jiDWnrf0zZcbq4DfhCdXPKDyue/CdKX2/HANjzXJG9VtKNmLgqtvx&#10;K2qOgV3CIt6hpSFDsiziUGZ0vM7IHJJQ/Hg7X9wtpjxKdfFVUF8SA8X0xeAg8qWR8UzkymBWysD+&#10;KabcFtSXhFzV46N1riyE82Js5Meb+U1JiOiszs4cFqnbrh2JPeSVKl/hyJ63YYQ7rwtYb0B/Pt8T&#10;WHe6c3Hnz9JkNU66blEfn+kiGc+8dHnez7xUb+2S/foXrX4BAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOP&#10;BaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLvG0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAb&#10;PWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7Xu&#10;cF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O024AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00&#10;BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAktt9a0gEAAI0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn5key3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
+              <v:shape w14:anchorId="1ED16897" id="Straight Arrow Connector 602764283" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DE377D" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="00B37EFC" w:rsidRDefault="007077CC" w:rsidP="002D7051">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="70291F7A" w14:textId="77777777" w:rsidR="00C86C88" w:rsidRPr="006B0A96" w:rsidRDefault="00C86C88" w:rsidP="00C86C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1895BFFC" w14:textId="01AD94B3" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Exception</w:t>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Limitations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F2F67F" w14:textId="37C5215E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1314"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  Reimbursement is limited to bills incurred on or after the coverage start date for the applicable coverage type as described in 130 CMR 519.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="00167029" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Coverage Types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and paid between the date of the erroneous eligibility decision and the date on which the member is notified of MassHealth eligibility. The bill must have been paid by the member, the member's spouse, the parent of a member, or a legal guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE738B5" w14:textId="209DF53B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1314"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  Reimbursement is also limited to amounts actually paid for care or services that would have been covered under MassHealth had eligibility been determined correctly, even if these amounts exceed the MassHealth rate. Before reimbursing a member for care or services that would have required prior authorization, MassHealth may require submission of medical evidence for consideration under the prior-authorization standards. Reimbursement is available even </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4C8A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the medical care or services were furnished by a provider who does not participate in MassHealth. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73775809" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44793AC5" w14:textId="66D5A95B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C)</w:t>
+      </w:r>
+      <w:r w:rsidR="001410CD" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Repayment Deferred</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Verification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D067D0" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  Applicants or members seeking reimbursement must provide MassHealth with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B8502" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a)  a bill for medical services that includes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9A6DAC" w14:textId="7E7427AF" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA486A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the provider's name;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426E586B" w14:textId="6ED5C0B5" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="007077CC" w:rsidRPr="00B37EFC">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a description of the services provided; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E42E128" w14:textId="194EC91B" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="00A531E2" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="007077CC" w:rsidRPr="00B37EFC">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="007077CC" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  the date the service was provided; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C47EAC" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  proof of payment of the bill presented, such as a canceled check or receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3C365F" w14:textId="2DCEE87E" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="0025433B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  Recipients of SSI must also provide documents from the </w:t>
+      </w:r>
+      <w:r w:rsidR="005B73D7" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>establishing the date of application and the date of application denial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFEA299" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC" w:rsidP="002D7051"/>
+    <w:p w14:paraId="20E91536" w14:textId="1F1AA297" w:rsidR="00AC5A4A" w:rsidRPr="006B0A96" w:rsidRDefault="00AC5A4A" w:rsidP="00080797">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dissolution</w:t>
-[...2094 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>515.016:  Severability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DF814D" w14:textId="3547D48D" w:rsidR="00AC5A4A" w:rsidRPr="006B0A96" w:rsidRDefault="00AC5A4A" w:rsidP="00080797">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217021CB" w14:textId="77777777" w:rsidR="00AC5A4A" w:rsidRPr="006B0A96" w:rsidRDefault="00AC5A4A" w:rsidP="00AC5A4A">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The provisions of 130 CMR 515.000 are severable. If any provision of 130 CMR 515.000 or application of any provision to an applicable individual, entity, or circumstance is held invalid or unconstitutional, that holding will not be construed to affect the validity or constitutionality of any remaining provisions of 130 CMR 515.000 or application of those provisions to applicable individuals, entities, or circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C37223" w14:textId="77777777" w:rsidR="00AC5A4A" w:rsidRPr="006B0A96" w:rsidRDefault="00AC5A4A" w:rsidP="002D7051"/>
+    <w:p w14:paraId="36B07105" w14:textId="77777777" w:rsidR="007077CC" w:rsidRPr="006B0A96" w:rsidRDefault="007077CC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3397EC29" w14:textId="77777777" w:rsidR="00EE4739" w:rsidRPr="006B0A96" w:rsidRDefault="00EE4739" w:rsidP="00EE4739">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REGULATORY AUTHORITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664BBDCE" w14:textId="77777777" w:rsidR="00EE4739" w:rsidRPr="006B0A96" w:rsidRDefault="00EE4739" w:rsidP="00EE4739">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EC9174" w14:textId="60F94EC2" w:rsidR="00676F25" w:rsidRPr="00361DDD" w:rsidRDefault="00EE4739" w:rsidP="00677E76">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A6A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>515</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...304 lines deleted...]
-        <w:t>130 CMR 515.000:  M.G.L. c. 118E, §§ 7 and 12</w:t>
+      <w:r w:rsidR="001A5A6A" w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A96">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  M.G.L. c. 118E.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00676F25" w:rsidRPr="00361DDD" w:rsidSect="002D7051">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="965" w:bottom="432" w:left="1685" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6421F278" w14:textId="77777777" w:rsidR="00593354" w:rsidRDefault="00593354" w:rsidP="00361DDD">
+    <w:p w14:paraId="720FF891" w14:textId="77777777" w:rsidR="00333DD1" w:rsidRDefault="00333DD1" w:rsidP="00361DDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45CCB0A9" w14:textId="77777777" w:rsidR="00593354" w:rsidRDefault="00593354" w:rsidP="00361DDD">
+    <w:p w14:paraId="7A9A667E" w14:textId="77777777" w:rsidR="00333DD1" w:rsidRDefault="00333DD1" w:rsidP="00361DDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BBE8AF5" w14:textId="77777777" w:rsidR="003624C0" w:rsidRDefault="003624C0" w:rsidP="003624C0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4B7DE9AA" w14:textId="5963FBC5" w:rsidR="003624C0" w:rsidRDefault="003624C0" w:rsidP="00AE5C51">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68F331D0" w14:textId="77777777" w:rsidR="00593354" w:rsidRDefault="00593354" w:rsidP="00361DDD">
+    <w:p w14:paraId="4A8C0809" w14:textId="77777777" w:rsidR="00333DD1" w:rsidRDefault="00333DD1" w:rsidP="00361DDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0501DF11" w14:textId="77777777" w:rsidR="00593354" w:rsidRDefault="00593354" w:rsidP="00361DDD">
+    <w:p w14:paraId="6CF36F59" w14:textId="77777777" w:rsidR="00333DD1" w:rsidRDefault="00333DD1" w:rsidP="00361DDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="539872AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64711F72"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2C9CCA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1766918828">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1532575059">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC59BC"/>
+    <w:rsid w:val="00005316"/>
+    <w:rsid w:val="00007F10"/>
+    <w:rsid w:val="000104F7"/>
+    <w:rsid w:val="00016E83"/>
+    <w:rsid w:val="00024AA9"/>
+    <w:rsid w:val="000251FD"/>
+    <w:rsid w:val="000272AF"/>
+    <w:rsid w:val="000336FB"/>
+    <w:rsid w:val="00050550"/>
+    <w:rsid w:val="00055053"/>
     <w:rsid w:val="00062ABC"/>
+    <w:rsid w:val="00070AC2"/>
     <w:rsid w:val="00071DAD"/>
     <w:rsid w:val="000746AB"/>
+    <w:rsid w:val="00080797"/>
+    <w:rsid w:val="00082BCE"/>
+    <w:rsid w:val="00084145"/>
+    <w:rsid w:val="0009353E"/>
+    <w:rsid w:val="0009368A"/>
+    <w:rsid w:val="00094D79"/>
+    <w:rsid w:val="000973E3"/>
     <w:rsid w:val="000974E8"/>
+    <w:rsid w:val="000A14DE"/>
+    <w:rsid w:val="000A3A09"/>
+    <w:rsid w:val="000A7125"/>
+    <w:rsid w:val="000B6C57"/>
+    <w:rsid w:val="000B6F2A"/>
+    <w:rsid w:val="000C29FB"/>
+    <w:rsid w:val="000C3717"/>
+    <w:rsid w:val="000C4F0A"/>
+    <w:rsid w:val="000D3917"/>
+    <w:rsid w:val="000D7FE7"/>
+    <w:rsid w:val="000E1456"/>
+    <w:rsid w:val="000E3D14"/>
+    <w:rsid w:val="000F3E86"/>
+    <w:rsid w:val="00114E4C"/>
+    <w:rsid w:val="0011642E"/>
+    <w:rsid w:val="0013485B"/>
+    <w:rsid w:val="00137158"/>
+    <w:rsid w:val="00137579"/>
+    <w:rsid w:val="00137B36"/>
+    <w:rsid w:val="00137ECB"/>
+    <w:rsid w:val="001408E2"/>
+    <w:rsid w:val="00140E65"/>
+    <w:rsid w:val="001410CD"/>
+    <w:rsid w:val="001418C1"/>
+    <w:rsid w:val="00143452"/>
+    <w:rsid w:val="0015493B"/>
+    <w:rsid w:val="0016218C"/>
+    <w:rsid w:val="00163D38"/>
     <w:rsid w:val="0016522C"/>
+    <w:rsid w:val="0016688D"/>
+    <w:rsid w:val="00167029"/>
+    <w:rsid w:val="00171C5D"/>
+    <w:rsid w:val="001736E2"/>
     <w:rsid w:val="00176764"/>
+    <w:rsid w:val="00181302"/>
+    <w:rsid w:val="001941C1"/>
     <w:rsid w:val="001A4F67"/>
+    <w:rsid w:val="001A5A6A"/>
+    <w:rsid w:val="001A5AE5"/>
+    <w:rsid w:val="001A71F5"/>
+    <w:rsid w:val="001B0509"/>
+    <w:rsid w:val="001B5071"/>
+    <w:rsid w:val="001B573B"/>
+    <w:rsid w:val="001C193F"/>
+    <w:rsid w:val="001C34AD"/>
+    <w:rsid w:val="001D385C"/>
+    <w:rsid w:val="001D3AB6"/>
+    <w:rsid w:val="001D667C"/>
     <w:rsid w:val="001E3EF6"/>
+    <w:rsid w:val="001E456B"/>
+    <w:rsid w:val="001F5C0A"/>
+    <w:rsid w:val="001F6F79"/>
     <w:rsid w:val="00204E7B"/>
     <w:rsid w:val="0021033B"/>
+    <w:rsid w:val="00210805"/>
+    <w:rsid w:val="0021164B"/>
+    <w:rsid w:val="00214718"/>
+    <w:rsid w:val="002257B9"/>
+    <w:rsid w:val="00225EA6"/>
+    <w:rsid w:val="0023105F"/>
+    <w:rsid w:val="00235B0A"/>
+    <w:rsid w:val="00236147"/>
+    <w:rsid w:val="00240478"/>
+    <w:rsid w:val="002414B5"/>
+    <w:rsid w:val="00243E52"/>
+    <w:rsid w:val="00243F96"/>
+    <w:rsid w:val="002478A3"/>
+    <w:rsid w:val="0025433B"/>
+    <w:rsid w:val="00255DEF"/>
     <w:rsid w:val="00256EC1"/>
     <w:rsid w:val="0026517E"/>
+    <w:rsid w:val="00272C97"/>
     <w:rsid w:val="00272F32"/>
+    <w:rsid w:val="0027456B"/>
+    <w:rsid w:val="002763BC"/>
+    <w:rsid w:val="00277DFF"/>
+    <w:rsid w:val="00280EBC"/>
+    <w:rsid w:val="00281EE4"/>
+    <w:rsid w:val="002969F6"/>
+    <w:rsid w:val="002B3178"/>
     <w:rsid w:val="002C2676"/>
+    <w:rsid w:val="002C6A75"/>
     <w:rsid w:val="002D7051"/>
+    <w:rsid w:val="002E0683"/>
+    <w:rsid w:val="002E43D5"/>
+    <w:rsid w:val="002F09B2"/>
+    <w:rsid w:val="002F1F4D"/>
+    <w:rsid w:val="002F6238"/>
     <w:rsid w:val="003001F5"/>
+    <w:rsid w:val="00303061"/>
+    <w:rsid w:val="003046E7"/>
+    <w:rsid w:val="0031347A"/>
+    <w:rsid w:val="00314702"/>
+    <w:rsid w:val="003207DA"/>
     <w:rsid w:val="0033348B"/>
+    <w:rsid w:val="00333DD1"/>
+    <w:rsid w:val="00342BEB"/>
+    <w:rsid w:val="0034568F"/>
+    <w:rsid w:val="00346D4B"/>
+    <w:rsid w:val="00346D91"/>
+    <w:rsid w:val="00355D3B"/>
+    <w:rsid w:val="003567E8"/>
+    <w:rsid w:val="00361291"/>
     <w:rsid w:val="00361DDD"/>
+    <w:rsid w:val="003624C0"/>
+    <w:rsid w:val="00373F95"/>
+    <w:rsid w:val="00374F22"/>
+    <w:rsid w:val="00381200"/>
+    <w:rsid w:val="00386645"/>
+    <w:rsid w:val="003866AF"/>
+    <w:rsid w:val="003A57B2"/>
+    <w:rsid w:val="003A7BC1"/>
+    <w:rsid w:val="003A7CBF"/>
     <w:rsid w:val="003C2E02"/>
+    <w:rsid w:val="003C3CB0"/>
+    <w:rsid w:val="003D2218"/>
     <w:rsid w:val="003D3736"/>
     <w:rsid w:val="003D3BC7"/>
+    <w:rsid w:val="003D68E7"/>
+    <w:rsid w:val="003D7347"/>
     <w:rsid w:val="003D7AEF"/>
+    <w:rsid w:val="003E2B46"/>
+    <w:rsid w:val="003F6B30"/>
+    <w:rsid w:val="004013C3"/>
+    <w:rsid w:val="00401C05"/>
+    <w:rsid w:val="00403A65"/>
+    <w:rsid w:val="00405A55"/>
+    <w:rsid w:val="00411DA0"/>
+    <w:rsid w:val="00414875"/>
     <w:rsid w:val="00420BA7"/>
     <w:rsid w:val="00422A15"/>
+    <w:rsid w:val="00423918"/>
+    <w:rsid w:val="00424D86"/>
+    <w:rsid w:val="00426095"/>
+    <w:rsid w:val="004348AE"/>
     <w:rsid w:val="004378B5"/>
+    <w:rsid w:val="00437C72"/>
+    <w:rsid w:val="00441B12"/>
+    <w:rsid w:val="004453AC"/>
+    <w:rsid w:val="004537BF"/>
+    <w:rsid w:val="00457605"/>
+    <w:rsid w:val="004627F5"/>
+    <w:rsid w:val="00464FD4"/>
+    <w:rsid w:val="00472A6D"/>
     <w:rsid w:val="00481958"/>
+    <w:rsid w:val="004853CB"/>
+    <w:rsid w:val="00485E56"/>
+    <w:rsid w:val="004900A0"/>
+    <w:rsid w:val="00493A6E"/>
+    <w:rsid w:val="00495F72"/>
+    <w:rsid w:val="00497F75"/>
+    <w:rsid w:val="004B26E0"/>
+    <w:rsid w:val="004B4A6E"/>
     <w:rsid w:val="004B5595"/>
+    <w:rsid w:val="004C5403"/>
+    <w:rsid w:val="004C5DAF"/>
+    <w:rsid w:val="004C5EAB"/>
+    <w:rsid w:val="004D2243"/>
+    <w:rsid w:val="004E700B"/>
+    <w:rsid w:val="004F1080"/>
+    <w:rsid w:val="004F19E1"/>
+    <w:rsid w:val="004F253E"/>
+    <w:rsid w:val="004F2FDF"/>
     <w:rsid w:val="00511B99"/>
+    <w:rsid w:val="0051799C"/>
+    <w:rsid w:val="00523502"/>
+    <w:rsid w:val="00530FAE"/>
     <w:rsid w:val="00535964"/>
+    <w:rsid w:val="00537700"/>
     <w:rsid w:val="0054411E"/>
+    <w:rsid w:val="005465F2"/>
     <w:rsid w:val="00546B47"/>
     <w:rsid w:val="00550921"/>
+    <w:rsid w:val="00552372"/>
+    <w:rsid w:val="00552F04"/>
+    <w:rsid w:val="00554184"/>
+    <w:rsid w:val="00557566"/>
+    <w:rsid w:val="00562979"/>
+    <w:rsid w:val="00562BF7"/>
+    <w:rsid w:val="00565EF8"/>
+    <w:rsid w:val="00575BA7"/>
     <w:rsid w:val="00577235"/>
     <w:rsid w:val="0058396F"/>
+    <w:rsid w:val="005843FD"/>
+    <w:rsid w:val="00590AEE"/>
     <w:rsid w:val="00593354"/>
+    <w:rsid w:val="005977F0"/>
     <w:rsid w:val="005A06B4"/>
     <w:rsid w:val="005A06DC"/>
+    <w:rsid w:val="005A5844"/>
+    <w:rsid w:val="005A6983"/>
+    <w:rsid w:val="005A75B5"/>
+    <w:rsid w:val="005B1E62"/>
+    <w:rsid w:val="005B2403"/>
+    <w:rsid w:val="005B292C"/>
+    <w:rsid w:val="005B4647"/>
+    <w:rsid w:val="005B73D7"/>
+    <w:rsid w:val="005C37CA"/>
+    <w:rsid w:val="005C7939"/>
+    <w:rsid w:val="005D4657"/>
+    <w:rsid w:val="005D478B"/>
+    <w:rsid w:val="005D6732"/>
     <w:rsid w:val="005E1028"/>
+    <w:rsid w:val="005E2DAF"/>
+    <w:rsid w:val="005F07A8"/>
     <w:rsid w:val="005F201F"/>
     <w:rsid w:val="005F404D"/>
+    <w:rsid w:val="005F539C"/>
     <w:rsid w:val="00600960"/>
+    <w:rsid w:val="00600ECF"/>
+    <w:rsid w:val="00604B3F"/>
+    <w:rsid w:val="006149E7"/>
+    <w:rsid w:val="00624CB4"/>
+    <w:rsid w:val="00632765"/>
+    <w:rsid w:val="006331E8"/>
+    <w:rsid w:val="00634FF9"/>
+    <w:rsid w:val="00635454"/>
     <w:rsid w:val="00635C28"/>
+    <w:rsid w:val="006375FA"/>
+    <w:rsid w:val="00637D46"/>
+    <w:rsid w:val="00644139"/>
+    <w:rsid w:val="0065223C"/>
+    <w:rsid w:val="006529F3"/>
+    <w:rsid w:val="006676D3"/>
+    <w:rsid w:val="00670C3F"/>
+    <w:rsid w:val="00675050"/>
     <w:rsid w:val="00675058"/>
     <w:rsid w:val="00676F25"/>
+    <w:rsid w:val="00677E76"/>
+    <w:rsid w:val="00686377"/>
+    <w:rsid w:val="0068637E"/>
+    <w:rsid w:val="00692FD4"/>
+    <w:rsid w:val="00693A8E"/>
+    <w:rsid w:val="006A3AE9"/>
+    <w:rsid w:val="006A4ED8"/>
+    <w:rsid w:val="006A7AE4"/>
+    <w:rsid w:val="006B0A96"/>
+    <w:rsid w:val="006B1135"/>
+    <w:rsid w:val="006B21BA"/>
+    <w:rsid w:val="006C0493"/>
+    <w:rsid w:val="006C3E1A"/>
+    <w:rsid w:val="006D0508"/>
+    <w:rsid w:val="006E0F49"/>
     <w:rsid w:val="006F467E"/>
+    <w:rsid w:val="006F6F65"/>
+    <w:rsid w:val="006F7A49"/>
     <w:rsid w:val="007077CC"/>
+    <w:rsid w:val="00713417"/>
     <w:rsid w:val="0071361F"/>
+    <w:rsid w:val="00714D80"/>
+    <w:rsid w:val="00717D01"/>
+    <w:rsid w:val="00724411"/>
+    <w:rsid w:val="00727C8C"/>
     <w:rsid w:val="00731DD6"/>
+    <w:rsid w:val="007342AA"/>
+    <w:rsid w:val="007403D0"/>
+    <w:rsid w:val="00741A33"/>
+    <w:rsid w:val="00746A7E"/>
+    <w:rsid w:val="00746E4E"/>
+    <w:rsid w:val="0075259C"/>
+    <w:rsid w:val="007560B2"/>
+    <w:rsid w:val="007601FA"/>
+    <w:rsid w:val="00763557"/>
+    <w:rsid w:val="007740CB"/>
+    <w:rsid w:val="00777ECB"/>
+    <w:rsid w:val="00786053"/>
     <w:rsid w:val="00786EAA"/>
+    <w:rsid w:val="00792455"/>
+    <w:rsid w:val="00793A2A"/>
+    <w:rsid w:val="00794EEC"/>
+    <w:rsid w:val="007A5A94"/>
+    <w:rsid w:val="007A5D04"/>
     <w:rsid w:val="007B08B5"/>
     <w:rsid w:val="007C4984"/>
+    <w:rsid w:val="007D1067"/>
+    <w:rsid w:val="007D1514"/>
     <w:rsid w:val="007D4B32"/>
+    <w:rsid w:val="007E32B4"/>
     <w:rsid w:val="007F1829"/>
+    <w:rsid w:val="007F26C6"/>
+    <w:rsid w:val="00804FEE"/>
+    <w:rsid w:val="008050E2"/>
     <w:rsid w:val="00810FEC"/>
+    <w:rsid w:val="00811AAB"/>
     <w:rsid w:val="00824F21"/>
     <w:rsid w:val="008318AE"/>
+    <w:rsid w:val="00843720"/>
+    <w:rsid w:val="00846B49"/>
+    <w:rsid w:val="00847C73"/>
     <w:rsid w:val="00853503"/>
+    <w:rsid w:val="00856C9E"/>
+    <w:rsid w:val="008577C7"/>
+    <w:rsid w:val="00867268"/>
+    <w:rsid w:val="00867FBD"/>
     <w:rsid w:val="00870529"/>
+    <w:rsid w:val="00875C81"/>
+    <w:rsid w:val="008812E3"/>
+    <w:rsid w:val="00885E3E"/>
+    <w:rsid w:val="00885FC7"/>
+    <w:rsid w:val="00893F77"/>
+    <w:rsid w:val="008A7200"/>
+    <w:rsid w:val="008B340C"/>
+    <w:rsid w:val="008C04A4"/>
+    <w:rsid w:val="008C2423"/>
+    <w:rsid w:val="008C414D"/>
+    <w:rsid w:val="008C6C7F"/>
+    <w:rsid w:val="008D0033"/>
+    <w:rsid w:val="008D27EE"/>
+    <w:rsid w:val="008D7C94"/>
+    <w:rsid w:val="008E1057"/>
+    <w:rsid w:val="008E21E4"/>
+    <w:rsid w:val="008E3206"/>
+    <w:rsid w:val="008E40F4"/>
+    <w:rsid w:val="008E6093"/>
     <w:rsid w:val="008E610F"/>
+    <w:rsid w:val="008F2D41"/>
+    <w:rsid w:val="0090029C"/>
     <w:rsid w:val="00900420"/>
+    <w:rsid w:val="0090507A"/>
     <w:rsid w:val="009124DD"/>
+    <w:rsid w:val="009154A6"/>
+    <w:rsid w:val="00916887"/>
+    <w:rsid w:val="009301DE"/>
+    <w:rsid w:val="009319D0"/>
     <w:rsid w:val="00934601"/>
+    <w:rsid w:val="00956445"/>
     <w:rsid w:val="009600B2"/>
+    <w:rsid w:val="00962210"/>
+    <w:rsid w:val="00966279"/>
     <w:rsid w:val="009777A5"/>
+    <w:rsid w:val="009826CE"/>
+    <w:rsid w:val="009841D2"/>
+    <w:rsid w:val="00985186"/>
     <w:rsid w:val="009863F9"/>
+    <w:rsid w:val="00986F83"/>
+    <w:rsid w:val="00991099"/>
+    <w:rsid w:val="009945BA"/>
+    <w:rsid w:val="009956E8"/>
+    <w:rsid w:val="009A1093"/>
+    <w:rsid w:val="009A3AC3"/>
+    <w:rsid w:val="009B0526"/>
+    <w:rsid w:val="009B60DA"/>
+    <w:rsid w:val="009B6C91"/>
     <w:rsid w:val="009C438E"/>
+    <w:rsid w:val="009D3F78"/>
+    <w:rsid w:val="009E07B4"/>
+    <w:rsid w:val="009F151E"/>
     <w:rsid w:val="009F176F"/>
+    <w:rsid w:val="00A03CD0"/>
+    <w:rsid w:val="00A118B5"/>
+    <w:rsid w:val="00A11C69"/>
+    <w:rsid w:val="00A125A6"/>
+    <w:rsid w:val="00A13BE2"/>
+    <w:rsid w:val="00A1403A"/>
     <w:rsid w:val="00A226A0"/>
+    <w:rsid w:val="00A332E9"/>
     <w:rsid w:val="00A346BD"/>
+    <w:rsid w:val="00A365A1"/>
+    <w:rsid w:val="00A449AB"/>
     <w:rsid w:val="00A46932"/>
+    <w:rsid w:val="00A524D9"/>
     <w:rsid w:val="00A531E2"/>
+    <w:rsid w:val="00A56877"/>
+    <w:rsid w:val="00A624B6"/>
     <w:rsid w:val="00A62E93"/>
     <w:rsid w:val="00A656BF"/>
+    <w:rsid w:val="00A73B06"/>
+    <w:rsid w:val="00A7608E"/>
     <w:rsid w:val="00A826C7"/>
+    <w:rsid w:val="00A86A88"/>
+    <w:rsid w:val="00AA5C65"/>
+    <w:rsid w:val="00AB16C5"/>
+    <w:rsid w:val="00AB3D9B"/>
+    <w:rsid w:val="00AC5A4A"/>
+    <w:rsid w:val="00AC7A8C"/>
+    <w:rsid w:val="00AD139A"/>
     <w:rsid w:val="00AD1C6B"/>
     <w:rsid w:val="00AD232A"/>
+    <w:rsid w:val="00AD339C"/>
+    <w:rsid w:val="00AE366D"/>
+    <w:rsid w:val="00AE4ED5"/>
+    <w:rsid w:val="00AE5C51"/>
+    <w:rsid w:val="00B00EED"/>
+    <w:rsid w:val="00B032F7"/>
+    <w:rsid w:val="00B072ED"/>
+    <w:rsid w:val="00B106EC"/>
+    <w:rsid w:val="00B15960"/>
+    <w:rsid w:val="00B165F5"/>
+    <w:rsid w:val="00B169F0"/>
+    <w:rsid w:val="00B17D1B"/>
+    <w:rsid w:val="00B208E7"/>
+    <w:rsid w:val="00B22B8D"/>
+    <w:rsid w:val="00B278F5"/>
     <w:rsid w:val="00B37EFC"/>
+    <w:rsid w:val="00B4715D"/>
+    <w:rsid w:val="00B51592"/>
+    <w:rsid w:val="00B539F3"/>
     <w:rsid w:val="00B54815"/>
+    <w:rsid w:val="00B5641B"/>
+    <w:rsid w:val="00B61796"/>
     <w:rsid w:val="00B6586B"/>
+    <w:rsid w:val="00B6699B"/>
+    <w:rsid w:val="00B679E1"/>
+    <w:rsid w:val="00B73CFF"/>
+    <w:rsid w:val="00B74AAD"/>
     <w:rsid w:val="00B7770C"/>
     <w:rsid w:val="00B86802"/>
+    <w:rsid w:val="00B86DFA"/>
     <w:rsid w:val="00B91535"/>
+    <w:rsid w:val="00B927F2"/>
+    <w:rsid w:val="00B92A7E"/>
+    <w:rsid w:val="00B94A81"/>
+    <w:rsid w:val="00B95153"/>
+    <w:rsid w:val="00BA25E5"/>
+    <w:rsid w:val="00BA5210"/>
+    <w:rsid w:val="00BA6794"/>
+    <w:rsid w:val="00BA6DE3"/>
+    <w:rsid w:val="00BB1EDC"/>
+    <w:rsid w:val="00BB23BF"/>
     <w:rsid w:val="00BB58F6"/>
+    <w:rsid w:val="00BB5E52"/>
+    <w:rsid w:val="00BC7352"/>
+    <w:rsid w:val="00BD501C"/>
+    <w:rsid w:val="00BD5047"/>
+    <w:rsid w:val="00BD7EAE"/>
+    <w:rsid w:val="00BE032B"/>
+    <w:rsid w:val="00BE1A73"/>
+    <w:rsid w:val="00BE2F99"/>
+    <w:rsid w:val="00BE4AC1"/>
+    <w:rsid w:val="00BE75CA"/>
+    <w:rsid w:val="00C04AB8"/>
+    <w:rsid w:val="00C06747"/>
     <w:rsid w:val="00C06EE7"/>
+    <w:rsid w:val="00C17E72"/>
+    <w:rsid w:val="00C24E53"/>
+    <w:rsid w:val="00C424D7"/>
     <w:rsid w:val="00C427AC"/>
     <w:rsid w:val="00C45E0B"/>
+    <w:rsid w:val="00C4623E"/>
+    <w:rsid w:val="00C46447"/>
+    <w:rsid w:val="00C51ECB"/>
+    <w:rsid w:val="00C54851"/>
+    <w:rsid w:val="00C61081"/>
+    <w:rsid w:val="00C6146C"/>
+    <w:rsid w:val="00C6499A"/>
+    <w:rsid w:val="00C65D12"/>
     <w:rsid w:val="00C65D48"/>
+    <w:rsid w:val="00C661A0"/>
+    <w:rsid w:val="00C7082D"/>
+    <w:rsid w:val="00C71F6F"/>
+    <w:rsid w:val="00C74527"/>
+    <w:rsid w:val="00C759EB"/>
+    <w:rsid w:val="00C75D50"/>
+    <w:rsid w:val="00C80160"/>
+    <w:rsid w:val="00C86A46"/>
+    <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C8737B"/>
+    <w:rsid w:val="00C9089A"/>
+    <w:rsid w:val="00C95366"/>
+    <w:rsid w:val="00CA1FA3"/>
+    <w:rsid w:val="00CB020C"/>
+    <w:rsid w:val="00CB44E0"/>
+    <w:rsid w:val="00CB4B89"/>
+    <w:rsid w:val="00CB57F3"/>
+    <w:rsid w:val="00CB7B63"/>
     <w:rsid w:val="00CC59BC"/>
     <w:rsid w:val="00CC5A16"/>
+    <w:rsid w:val="00CC6765"/>
+    <w:rsid w:val="00CD2B49"/>
+    <w:rsid w:val="00CD379D"/>
     <w:rsid w:val="00CE24A3"/>
+    <w:rsid w:val="00CF58C6"/>
+    <w:rsid w:val="00CF742F"/>
+    <w:rsid w:val="00D03C08"/>
     <w:rsid w:val="00D0736D"/>
+    <w:rsid w:val="00D134AE"/>
+    <w:rsid w:val="00D15890"/>
+    <w:rsid w:val="00D15AD9"/>
     <w:rsid w:val="00D20FBF"/>
+    <w:rsid w:val="00D21235"/>
+    <w:rsid w:val="00D22178"/>
+    <w:rsid w:val="00D326C7"/>
+    <w:rsid w:val="00D574EC"/>
     <w:rsid w:val="00D614DE"/>
+    <w:rsid w:val="00D63437"/>
+    <w:rsid w:val="00D634CC"/>
+    <w:rsid w:val="00D662A4"/>
+    <w:rsid w:val="00D66491"/>
+    <w:rsid w:val="00D76D7E"/>
+    <w:rsid w:val="00D90A1D"/>
     <w:rsid w:val="00D92F98"/>
+    <w:rsid w:val="00D935F1"/>
+    <w:rsid w:val="00D939CF"/>
+    <w:rsid w:val="00D9453C"/>
+    <w:rsid w:val="00D95744"/>
+    <w:rsid w:val="00D96C61"/>
     <w:rsid w:val="00D97F4D"/>
     <w:rsid w:val="00DA1395"/>
+    <w:rsid w:val="00DA282F"/>
+    <w:rsid w:val="00DA3845"/>
     <w:rsid w:val="00DA519A"/>
     <w:rsid w:val="00DB1E68"/>
+    <w:rsid w:val="00DB5D0B"/>
+    <w:rsid w:val="00DB7BA0"/>
     <w:rsid w:val="00DC7B0D"/>
+    <w:rsid w:val="00DE5ED0"/>
+    <w:rsid w:val="00E0702C"/>
+    <w:rsid w:val="00E072B0"/>
+    <w:rsid w:val="00E11AF4"/>
+    <w:rsid w:val="00E13AA8"/>
+    <w:rsid w:val="00E13E2B"/>
+    <w:rsid w:val="00E16933"/>
+    <w:rsid w:val="00E17871"/>
+    <w:rsid w:val="00E20250"/>
+    <w:rsid w:val="00E2107E"/>
+    <w:rsid w:val="00E224A1"/>
     <w:rsid w:val="00E228D5"/>
+    <w:rsid w:val="00E361C1"/>
+    <w:rsid w:val="00E371E3"/>
+    <w:rsid w:val="00E42467"/>
+    <w:rsid w:val="00E4459E"/>
+    <w:rsid w:val="00E54C8D"/>
+    <w:rsid w:val="00E57E91"/>
+    <w:rsid w:val="00E65583"/>
+    <w:rsid w:val="00E6777D"/>
+    <w:rsid w:val="00E67A09"/>
+    <w:rsid w:val="00E72F38"/>
+    <w:rsid w:val="00E763A8"/>
+    <w:rsid w:val="00E765B4"/>
+    <w:rsid w:val="00E77E35"/>
+    <w:rsid w:val="00E8245D"/>
+    <w:rsid w:val="00E85C7C"/>
+    <w:rsid w:val="00E93E74"/>
     <w:rsid w:val="00EA091B"/>
+    <w:rsid w:val="00EA22F3"/>
+    <w:rsid w:val="00EA6812"/>
     <w:rsid w:val="00EB136F"/>
+    <w:rsid w:val="00EB46F9"/>
+    <w:rsid w:val="00EB479A"/>
+    <w:rsid w:val="00EB777E"/>
+    <w:rsid w:val="00EC7D85"/>
+    <w:rsid w:val="00ED40EC"/>
+    <w:rsid w:val="00ED4DB9"/>
+    <w:rsid w:val="00EE00DB"/>
+    <w:rsid w:val="00EE4739"/>
     <w:rsid w:val="00EE4806"/>
+    <w:rsid w:val="00EF0324"/>
+    <w:rsid w:val="00EF370E"/>
+    <w:rsid w:val="00F043EC"/>
+    <w:rsid w:val="00F10926"/>
+    <w:rsid w:val="00F12272"/>
+    <w:rsid w:val="00F151AA"/>
     <w:rsid w:val="00F2024B"/>
     <w:rsid w:val="00F220E9"/>
+    <w:rsid w:val="00F246CD"/>
+    <w:rsid w:val="00F26B4C"/>
+    <w:rsid w:val="00F27E0A"/>
+    <w:rsid w:val="00F3170B"/>
+    <w:rsid w:val="00F35B53"/>
+    <w:rsid w:val="00F42FE2"/>
+    <w:rsid w:val="00F440F9"/>
+    <w:rsid w:val="00F45458"/>
+    <w:rsid w:val="00F47D71"/>
+    <w:rsid w:val="00F52DEE"/>
     <w:rsid w:val="00F52F48"/>
     <w:rsid w:val="00F5333E"/>
+    <w:rsid w:val="00F55E64"/>
+    <w:rsid w:val="00F64399"/>
+    <w:rsid w:val="00F74914"/>
     <w:rsid w:val="00F7630D"/>
+    <w:rsid w:val="00F80C8A"/>
     <w:rsid w:val="00F81828"/>
+    <w:rsid w:val="00F84239"/>
+    <w:rsid w:val="00F84520"/>
+    <w:rsid w:val="00F9549D"/>
+    <w:rsid w:val="00F9658E"/>
+    <w:rsid w:val="00F97237"/>
+    <w:rsid w:val="00F97505"/>
+    <w:rsid w:val="00FA13AD"/>
+    <w:rsid w:val="00FA2836"/>
+    <w:rsid w:val="00FA486A"/>
+    <w:rsid w:val="00FA7383"/>
+    <w:rsid w:val="00FB0DE1"/>
+    <w:rsid w:val="00FB4724"/>
+    <w:rsid w:val="00FC4405"/>
+    <w:rsid w:val="00FC4C8A"/>
     <w:rsid w:val="00FD58EF"/>
+    <w:rsid w:val="00FD743A"/>
     <w:rsid w:val="00FD7652"/>
+    <w:rsid w:val="00FE2368"/>
+    <w:rsid w:val="00FE5965"/>
     <w:rsid w:val="00FF0E14"/>
+    <w:rsid w:val="00FF1580"/>
+    <w:rsid w:val="00FF1FAE"/>
     <w:rsid w:val="00FF2690"/>
+    <w:rsid w:val="00FF7089"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72BAF1C8"/>
   <w15:docId w15:val="{63BEB442-8E73-4E13-8952-A881E672BAEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23728,72 +25627,68 @@
         <w:tab w:val="left" w:pos="1692"/>
         <w:tab w:val="left" w:pos="2070"/>
       </w:tabs>
       <w:ind w:left="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="007077CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033348B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033348B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="0033348B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033348B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
@@ -23886,62 +25781,97 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00361DDD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF2690"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AC5A4A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AC5A4A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E361C1"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E361C1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24201,70 +26131,77 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B8D4446-85B4-4E52-A5B8-E28CC8EB840C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>62369</Characters>
+  <Pages>3</Pages>
+  <Words>10331</Words>
+  <Characters>58890</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>146</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>490</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73164</CharactersWithSpaces>
+  <CharactersWithSpaces>69083</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Takesian, Jean (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>