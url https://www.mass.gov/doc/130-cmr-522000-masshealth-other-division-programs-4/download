--- v0 (2025-12-05)
+++ v1 (2026-06-24)
@@ -1,6545 +1,8244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D1D" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D1E" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="006555AD" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F934DDE" wp14:editId="3394F8EB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Straight Arrow Connector 4"/>
+                <wp:docPr id="12" name="Straight Arrow Connector 4" descr="P2#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="3F3CCF64" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy9MkdJAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5QxIaKESE1SqBXrYt&#10;EtsPMLZDrCYeyzYEVPXfOzYQse2lqpqDM8543ryZec7y6dy15CSMlaCKKB0nERGKAZfqUETfXjej&#10;eUSso4rTFpQooouw0dPq/btlr3MxgQZaLgxBEGXzXhdR45zO49iyRnTUjkELhc4aTEcdbs0h5ob2&#10;iN618SRJZnEPhmsDTFiLX6urM1oF/LoWzH2tayscaYsIubmwmrDu/RqvljQ/GKobyW406D+w6KhU&#10;mHSAqqij5GjkH1CdZAYs1G7MoIuhriUToQasJk1+q2bXUC1CLdgcq4c22f8Hy76ctoZIjrObRETR&#10;Dme0c4bKQ+PIszHQkxKUwj6CIZlvV69tjlGl2hpfMDurnX4B9t0SBWVD1UEE2q8XjVCpj4jfhPiN&#10;1Zh0338Gjmfo0UHo3bk2nYfErpBzGNFlGJE4O8Lw42ySzbMEJ8nuvpjm90BtrPskoCPeKCJ7q2Mo&#10;IA1p6OnFOk+L5vcAn1XBRrZt0EOrSF9Ei+lkGgIstJJ7pz9mzWFftoacqFdUeEKN6Hk8ZuCoeABr&#10;BOXrm+2obK82Jm+Vx8PCkM7NukrmxyJZrOfreTbKJrP1KEuqavS8KbPRbJN+nFYfqrKs0p+eWprl&#10;jeRcKM/uLt80+zt53C7SVXiDgIc2xG/RQ7+Q7P0dSIfJ+mFeZbEHftma+8RRseHw7Xb5K/G4R/vx&#10;H7D6BQAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJ&#10;w2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdI&#10;nJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuA&#10;iDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8vTJHSQCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P2#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D1F" w14:textId="13D6195F" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 235</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDF499" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rev. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00612033">
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>01/01/20</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1BA6E7" w14:textId="77777777" w:rsidR="00080A33" w:rsidRPr="00536295" w:rsidRDefault="00080A33" w:rsidP="004C52EC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D22" w14:textId="7D37C581" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="00B20D55" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 522.000:  </w:t>
+      </w:r>
+      <w:r w:rsidR="004C52EC" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidR="00947D26" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>OTHER DIVISION PROGRAMS</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C52EC" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="006555AD" w:rsidP="004C52EC">
+        </w:rPr>
+        <w:t>OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D25" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="006555AD" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F934DE0" wp14:editId="1F7C212C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Straight Arrow Connector 3"/>
+                <wp:docPr id="11" name="Straight Arrow Connector 3" descr="P7#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1jmhJJQIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5s0nYQCEirFYJ9LLt&#10;IrH9AGM7xGrisWxDQFX/vWMDEdteqqo5OOOM582bmecsnk5dS47CWAmqiNKHJCJCMeBS7Yvo29t6&#10;NIuIdVRx2oISRXQWNnpafvyw6HUuxtBAy4UhCKJs3usiapzTeRxb1oiO2gfQQqGzBtNRh1uzj7mh&#10;PaJ3bTxOkmncg+HaABPW4tfq4oyWAb+uBXOvdW2FI20RITcXVhPWnV/j5YLme0N1I9mVBv0HFh2V&#10;CpMOUBV1lByM/AOqk8yAhdo9MOhiqGvJRKgBq0mT36rZNlSLUAs2x+qhTfb/wbKvx40hkuPs0ogo&#10;2uGMts5QuW8ceTYGelKCUthHMOTRt6vXNseoUm2ML5id1Fa/APtuiYKyoWovAu23s0ao1EfE70L8&#10;xmpMuuu/AMcz9OAg9O5Um85DYlfIKYzoPIxInBxh+HE6zmZZgpNkN19M81ugNtZ9FtARbxSRvdYx&#10;FJCGNPT4Yp2nRfNbgM+qYC3bNuihVaQvovlkPAkBFlrJvdMfs2a/K1tDjtQrKjyhRvTcHzNwUDyA&#10;NYLy1dV2VLYXG5O3yuNhYUjnal0k82OezFez1SwbZePpapQlVTV6XpfZaLpOP02qx6osq/Snp5Zm&#10;eSM5F8qzu8k3zf5OHteLdBHeIOChDfF79NAvJHt7B9Jhsn6YF1nsgJ835jZxVGw4fL1d/krc79G+&#10;/wcsfwEAAP//AwBQSwMEFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48FpF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8b&#10;RwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5Xr&#10;kNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5wX2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7Tb&#10;gAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQFwYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhALWOaEklAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
+              <v:shape w14:anchorId="7188F6DD" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P7#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
-[...7 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D26" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D27" w14:textId="77846B71" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00EA4B16">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4798"/>
         </w:tabs>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004C52EC">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D28" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D29" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D2A" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D2B" w14:textId="1646A2D0" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
-[...13 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>522.001</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E74E5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance Connection for Individuals with AIDS or HIV (Closed to New Applicants)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D2C" w14:textId="2EE0B332" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>522.002:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C52EC">
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="008E74E5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Refugee Resettlement Program </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D2D" w14:textId="7D475063" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
-[...13 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>522.003</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E74E5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Adoption</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistance and Foster Care Maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D2E" w14:textId="33E3F441" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
-[...13 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>522.004</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E74E5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Security Plan (CMSP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D2F" w14:textId="7934A273" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C52EC">
-[...6 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>522.005</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D5150D" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6203" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5150D" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Severability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D30" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC"/>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="003B32CA" w:rsidRDefault="00114417" w:rsidP="004C52EC">
+    <w:p w14:paraId="6F934D31" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC"/>
+    <w:p w14:paraId="6F934D3B" w14:textId="6CE4DE06" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00312AF8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F49B1D6" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="004C52EC" w:rsidRPr="003B32CA">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793863F6" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F86AA65" wp14:editId="4DF27C0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Straight Arrow Connector 2"/>
+                <wp:docPr id="660320902" name="Straight Arrow Connector 4" descr="P22#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQVC5GJAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5QxIaKESE1SqBXrYt&#10;EtsPMLZDrCYeyzYEVPXfOzYQse2lqpqDM8543ryZec7y6dy15CSMlaCKKB0nERGKAZfqUETfXjej&#10;eUSso4rTFpQooouw0dPq/btlr3MxgQZaLgxBEGXzXhdR45zO49iyRnTUjkELhc4aTEcdbs0h5ob2&#10;iN618SRJZnEPhmsDTFiLX6urM1oF/LoWzH2tayscaYsIubmwmrDu/RqvljQ/GKobyW406D+w6KhU&#10;mHSAqqij5GjkH1CdZAYs1G7MoIuhriUToQasJk1+q2bXUC1CLdgcq4c22f8Hy76ctoZIjrPD9ija&#10;4Yx2zlB5aBx5NgZ6UoJS2EcwZOLb1WubY1SptsYXzM5qp1+AfbdEQdlQdRCB9utFI1TqI+I3IX5j&#10;NSbd95+B4xl6dBB6d65N5yGxK+QcRnQZRiTOjjD8OJtk8yxBquzui2l+D9TGuk8COuKNIrK3OoYC&#10;0pCGnl6s87Rofg/wWRVsZNsGPbSK9EW0mE6mIcBCK7l3+mPWHPZla8iJekWFJ9SInsdjBo6KB7BG&#10;UL6+2Y7K9mpj8lZ5PCwM6dysq2R+LJLFer6eZ6NsMluPsqSqRs+bMhvNNunHafWhKssq/emppVne&#10;SM6F8uzu8k2zv5PH7SJdhTcIeGhD/BY99AvJ3t+BdJisH+ZVFnvgl625TxwVGw7fbpe/Eo97tB//&#10;AatfAAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJ&#10;w2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdI&#10;nJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuA&#10;iDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA0FQuRiQCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="04F7BCC3" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P22#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251660289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="003B32CA" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="035FD313" w14:textId="6501AF41" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 235</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668C6577" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rev. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00612033">
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>01/01/20</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1172D791" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC49849" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004460A0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="004C52EC">
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1314B6" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F80C71A" wp14:editId="5EF35B65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Straight Arrow Connector 1"/>
+                <wp:docPr id="634291532" name="Straight Arrow Connector 3" descr="P27#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf7Ju2JAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGu2jAQvFfqP1i5QxIaKESEp6cEenlt&#10;kXj9AGM7xGritWxDQFX/vWsDaWkvVdUcHDveHe/MjrN8OnctOQljJagiSsdJRIRiwKU6FNGX181o&#10;HhHrqOK0BSWK6CJs9LR6+2bZ61xMoIGWC0MQRNm810XUOKfzOLasER21Y9BC4WYNpqMOl+YQc0N7&#10;RO/aeJIks7gHw7UBJqzFr9V1M1oF/LoWzH2uayscaYsIa3NhNGHc+zFeLWl+MFQ3kt3KoP9QRUel&#10;wkMHqIo6So5G/gHVSWbAQu3GDLoY6loyETggmzT5jc2uoVoELiiO1YNM9v/Bsk+nrSGSF9EiIop2&#10;2KKdM1QeGkeejYGelKAUygiGpF6tXtsck0q1NZ4vO6udfgH21RIFZUPVQYSqXy8aoUJG/JDiF1bj&#10;mfv+I3CMoUcHQbpzbToPiaKQc+jQZeiQODvC8ONsks2zBBvJ7nsxze+J2lj3QUBH/KSI7I3HQCAN&#10;x9DTi3VIBBPvCf5UBRvZtsEOrSI96jGdTEOChVZyv+nDrDnsy9aQE/WGCo9XBcEewgwcFQ9gjaB8&#10;fZs7KtvrHONb5fGQGJZzm10d822RLNbz9TwbZZPZepQlVTV63pTZaLZJ30+rd1VZVul3X1qa5Y3k&#10;XChf3d29afZ37rjdo6vvBv8OMsSP6IEiFnt/h6JDZ30zr7bYA79sjVfDNxkNG4Jvl8vfiF/XIern&#10;L2D1AwAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xayrbhi7xtH&#10;CuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRljVb7leuQ&#10;2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o1OPDtNuA&#10;CDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAn+ybtiQCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="13285594" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P27#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251661313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="00FA73F8" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
-[...7 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="490E9569" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D3C" w14:textId="7348FE60" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>522.001:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>522.001</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC60F5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance Connection for Individuals with AIDS or HIV (Closed to New Applicants)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D3D" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D3E" w14:textId="2FDE6F42" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64CF5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Insurance Connection for Individuals with AIDS or HIV Program </w:t>
+      </w:r>
+      <w:r w:rsidR="005C06F5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MIC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a health insurance buy-in program administered by the MassHealth agency for individuals with </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51C00" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cquired </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51C00" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mmun</w:t>
+      </w:r>
+      <w:r w:rsidR="002632C9" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51C00" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eficiency </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51C00" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yndrome (AIDS) or human immunodeficiency virus (HIV). MIC is closed to new applicants effective January 1, 2020. Program participants may continue to receive benefits through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MIC for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as long as they meet the requirements of 130 CMR 522.001(B). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D3F" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D40" w14:textId="6F49084A" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Eligibility Requirements</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MassHealth agency may pay the monthly private and group health insurance premiums </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a program participant and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse and dependent children, provided that the program participant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D41" w14:textId="16D16529" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...61 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enrolled in the MIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008858A2" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram as of December 31, 2019, and remains continuously enrolled in the MIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008858A2" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(continuous enrollment ends when a program participant has not been enrolled in the MIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008858A2" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rogram for six months</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D42" w14:textId="7A229B5A" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">had a health insurance policy (group or private) before becoming eligible for MIC (individuals who elect to continue employer-based group health insurance are subject to the provisions of the Omnibus Budget Reconciliation Act of 1990 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59F4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OBRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59F4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Consolidated Omnibus Budget Reconciliation Act of 1985 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59F4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COBRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59F4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, P.L. 99-272) that</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59F4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B70" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has comprehensive coverage, as determined by the MassHealth agency on an individual basis; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D45" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a diagnosis of AIDS or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>HIV;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D46" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  applies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for and meets the Social Security Administration's definition of disability for AIDS or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>HIV;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D47" w14:textId="4FFC82DA" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a resident of Massachusetts;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5D25" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D4A" w14:textId="1736D26D" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conjunction with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spouse and dependent children, has a gross annual income that does not exceed 300</w:t>
+      </w:r>
+      <w:r w:rsidR="001B46B0" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the annualized federal poverty level income standard for a household of that size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D4B" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26834501" w14:textId="06AA1557" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MIC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members Eligible for a MassHealth Coverage Type That Provides or Pays for Comprehensive Coverage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FAEEAA" w14:textId="700CEF18" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...20 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C66B1F">
-[...24 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Members</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be simultaneously enrolled in MIC and a MassHealth coverage type that provides or pays for comprehensive coverage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A2A52E" w14:textId="31CA2836" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a MIC member is found eligible for a MassHealth coverage type that provides or pays for comprehensive coverage, the MIC member shall have 30 days to </w:t>
+      </w:r>
+      <w:r w:rsidR="00440144" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">choose </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>either continuing their enrollment in MIC or enroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00440144" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the comprehensive MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00440144" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overage. When a member is eligible for both MIC and comprehensive MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00947D26" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00440144" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">choose </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between the two, the member shall by default </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FC4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their current coverage type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA7C31B" w14:textId="4848B702" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MIC member shall be disenrolled </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MIC when they choose to enroll in a comprehensive MassHealth coverage type</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FC4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F4C425" w14:textId="650DD8B1" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...132 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="003B32CA" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> former MIC member will lose </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continuous enrollment status described in </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FC4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(B)(1) if they are enrolled in comprehensive MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3513F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FC4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>six</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months or more</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0FC4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516AF14F" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+        <w:lastRenderedPageBreak/>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB8391F" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251663361" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C6DF569" wp14:editId="3CC93A78">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Straight Arrow Connector 5"/>
+                <wp:docPr id="1962996959" name="Straight Arrow Connector 4" descr="P47#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAop+3tJAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5QxIaKESE1SqBXrYt&#10;EtsPMLZDrCYeyzYEVPXfOzYQse2lqpqDM8543ryZec7y6dy15CSMlaCKKB0nERGKAZfqUETfXjej&#10;eUSso4rTFpQooouw0dPq/btlr3MxgQZaLgxBEGXzXhdR45zO49iyRnTUjkELhc4aTEcdbs0h5ob2&#10;iN618SRJZnEPhmsDTFiLX6urM1oF/LoWzH2tayscaYsIubmwmrDu/RqvljQ/GKobyW406D+w6KhU&#10;mHSAqqij5GjkH1CdZAYs1G7MoIuhriUToQasJk1+q2bXUC1CLdgcq4c22f8Hy76ctoZIXkQ4KEU7&#10;HNHOGSoPjSPPxkBPSlAK2wiGTH23em1zDCrV1vh62Vnt9Auw75YoKBuqDiKwfr1ohEp9RPwmxG+s&#10;xpz7/jNwPEOPDkLrzrXpPCQ2hZzDhC7DhMTZEYYfZ5NsniU4SHb3xTS/B2pj3ScBHfFGEdlbHUMB&#10;aUhDTy/WeVo0vwf4rAo2sm2DHFpF+iJaTCfTEGChldw7/TFrDvuyNeREvaDCE2pEz+MxA0fFA1gj&#10;KF/fbEdle7Uxeas8HhaGdG7WVTE/FsliPV/Ps1E2ma1HWVJVo+dNmY1mm/TjtPpQlWWV/vTU0ixv&#10;JOdCeXZ39abZ36njdo+uuhv0O7Qhfose+oVk7+9AOkzWD/Mqiz3wy9bcJ46CDYdvl8vfiMc92o+/&#10;gNUvAAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306uFRfsQ+NJ&#10;w2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoayRmfC3HdI&#10;nJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g9f3dtNuA&#10;iDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAKKft7SQCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="07CD7428" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P47#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251663361;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="003B32CA" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="4C74106F" w14:textId="7182CD83" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 235</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325513B5" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rev. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00612033">
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>01/01/20</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E01C354" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AF6F98" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004460A0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="004C52EC">
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7958DA47" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251664385" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61F104F0" wp14:editId="17946C73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Straight Arrow Connector 6"/>
+                <wp:docPr id="1173886645" name="Straight Arrow Connector 3" descr="P52#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADTrV0JQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6p7YzN02MOkVhJ7t0&#10;a4B0H6BIcizMFgVJjRMM+/dRSmK022UY5oNMmeLjI/nk+4dj35GDtE6BLml2k1IiNQeh9L6k317W&#10;kzklzjMtWAdalvQkHX1YfvxwP5hCTqGFTkhLEES7YjAlbb03RZI43sqeuRswUqOzAdszj1u7T4Rl&#10;A6L3XTJN01kygBXGApfO4df67KTLiN80kvvnpnHSk66kyM3H1cZ1F9Zkec+KvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcOgTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfKvh40lSpT0jhLN&#10;ehzR1lum9q0nj9bCQCrQGtsIlsxCtwbjCgyq9MaGevlRb80T8O+OaKhapvcysn45GYTKQkTyLiRs&#10;nMGcu+ELCDzDXj3E1h0b2wdIbAo5xgmdxgnJoyccP86m+TxPcZD86ktYcQ001vnPEnoSjJK6Sx1j&#10;AVlMww5PzgdarLgGhKwa1qrrohw6TYaSLm6ntzHAQadEcIZjzu53VWfJgQVBxSfWiJ63xyy8ahHB&#10;WsnE6mJ7prqzjck7HfCwMKRzsc6K+bFIF6v5ap5P8ulsNcnTup48rqt8Mltnd7f1p7qq6uxnoJbl&#10;RauEkDqwu6o3y/9OHZd7dNbdqN+xDcl79NgvJHt9R9JxsmGYZ1nsQJw29jpxFGw8fLlc4Ua83aP9&#10;9hew/AUAAP//AwBQSwMEFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48FpF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8b&#10;RwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5Xr&#10;kNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5wX2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7Tb&#10;gAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQFwYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAANOtXQlAgAASgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
+              <v:shape w14:anchorId="08F1CC54" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P52#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251664385;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C52EC" w:rsidRPr="00FA73F8" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
-[...7 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+    <w:p w14:paraId="60BAE19C" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7615711E" w14:textId="7233085F" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>During</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the first six months after disenrolling from MIC and enrolling in comprehensive MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3513F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the member may request to go back to the MIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008858A2" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be disenrolled from their comprehensive MassHealth coverage type</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and be considered continuously enrolled in MIC under </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)(1). Such disenrollment from comprehensive MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3513F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coverage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall be treated as a voluntary withdrawal from their MassHealth coverage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA17626" w14:textId="56EB9989" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="001B1528">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00363622" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MIC member who disenrolls from MIC to enroll in comprehensive MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3513F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be given written notice of their rights </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00091940" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including how MassHealth enrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>affects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their future eligibility for MIC as described in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4F64" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.01</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D09" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206EA347" w14:textId="77777777" w:rsidR="00837714" w:rsidRPr="00536295" w:rsidRDefault="00837714" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D4C" w14:textId="26EF7B97" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00837714" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Verifications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants must have submitted the following verifications to the MIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008858A2" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram coordinator within 45 days of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the receipt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the application by the MassHealth agency:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D4D" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> written statement of a diagnosis of AIDS or HIV by the examining licensed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>physician;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D4E" w14:textId="4856CAF0" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  documentation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of receipt of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF60A6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF60A6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecurity disability benefits or </w:t>
+      </w:r>
+      <w:r w:rsidR="008775FA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Supplemental Security Income</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D4F" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  documentation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of gross annual income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D5A" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D5B" w14:textId="44B43FB0" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00312AF8" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:t>Redetermination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The MassHealth agency completes a redetermination of eligibility for each program participant on an annual basis or as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D5C" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D5D" w14:textId="51FC2F5C" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00312AF8" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Regulatory Authority</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D5E" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  When</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a program participant no longer meets one or more of the conditions in 130 CMR 522.001(B), the MassHealth agency terminates premium payments for that program participant effective on the next premium payment due date. However, the following exceptions apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D5F" w14:textId="52B1AFE4" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="004C52EC" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a)  in the event of the death of a qualified individual who has coverage under a family plan, payment for the continuation of the existing plan will not exceed a period of three months following </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> death; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D60" w14:textId="05B5A502" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a qualified individual relocates to another state, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be afforded one additional premium payment after relocation to cover the transition period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D61" w14:textId="5E97D4A9" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency sends written notice to program participants of the termination of premium payments, the reason for the termination, and the individual's right to appeal such termination in accordance with the provisions of 130 CMR 610.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fair</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hearing Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D62" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D63" w14:textId="2487F5C6" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>522.002:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC60F5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Refugee Resettlement Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D64" w14:textId="77777777" w:rsidR="004C52EC" w:rsidRPr="00536295" w:rsidRDefault="004C52EC" w:rsidP="004C52EC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C20AE75" w14:textId="0EEC81AD" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk187422496"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C179F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Refugee Resettlement Program (RRP) is regulated pursuant to Chapter 2 of Title IV of the Immigration and Nationality Act (INA), 8 U.S.C. 1521 and Refugee Medical Assistance (RMA) is provided in accordance with 45 CFR 400 Subpart G.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD1B689" w14:textId="77777777" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226F6FEF" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2825FB7E" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E2195AC" wp14:editId="12A0E3AF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Straight Arrow Connector 13"/>
+                <wp:docPr id="1561550258" name="Straight Arrow Connector 4" descr="P75#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjL17PJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6p7ZTN0uMOkVhJ7t0&#10;a4B0H6BIcizMFgVJjRMM+/dRSmK022UY5oNMmeLjI/nk+4dj35GDtE6BLml2k1IiNQeh9L6k317W&#10;kzklzjMtWAdalvQkHX1YfvxwP5hCTqGFTkhLEES7YjAlbb03RZI43sqeuRswUqOzAdszj1u7T4Rl&#10;A6L3XTJN01kygBXGApfO4df67KTLiN80kvvnpnHSk66kyM3H1cZ1F9Zkec+KvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcOgTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfKvh40lSpR0Rolm&#10;PY5o6y1T+9aTR2thIBVojW0ES7Lb0K7BuAKjKr2xoWB+1FvzBPy7Ixqqlum9jLRfTgaxshCRvAsJ&#10;G2cw6W74AgLPsFcPsXfHxvYBErtCjnFEp3FE8ugJx4+zaT7PU5wkv/oSVlwDjXX+s4SeBKOk7lLI&#10;WEEW07DDk/OBFiuuASGrhrXquqiHTpOhpIu76V0McNApEZzhmLP7XdVZcmBBUfGJNaLn7TELr1pE&#10;sFYysbrYnqnubGPyTgc8LAzpXKyzZH4s0sVqvprnk3w6W03ytK4nj+sqn8zW2ae7+rauqjr7Gahl&#10;edEqIaQO7K7yzfK/k8flIp2FNwp4bEPyHj32C8le35F0nGwY5lkWOxCnjb1OHBUbD19uV7gSb/do&#10;v/0HLH8BAAD//wMAUEsDBBQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNHtklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD&#10;40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxhgG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lc&#10;d0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYdPtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d20&#10;24CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGyBMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCjL17PJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="67170C0B" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P75#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251666433;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="003B32CA" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
+    <w:p w14:paraId="542DD82E" w14:textId="457EF1B6" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 213</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8E9671" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rev. 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7890EA09" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/01/</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6F66DC" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="00EF257E">
+        </w:rPr>
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC9EF0C" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251667457" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1637112D" wp14:editId="05528C80">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Straight Arrow Connector 14"/>
+                <wp:docPr id="360785513" name="Straight Arrow Connector 3" descr="P80#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKQvRuJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+s0looGy0YbVKoJdt&#10;i8T2A4ztEKuJx7K9BFT13zs2ELHtpaqagzPOeN68mXnOw+Ox78hBWqdAlzS7SymRmoNQel/Sby/r&#10;yYIS55kWrAMtS3qSjj4u3797GEwhp9BCJ6QlCKJdMZiStt6bIkkcb2XP3B0YqdHZgO2Zx63dJ8Ky&#10;AdH7Lpmm6TwZwApjgUvn8Gt9dtJlxG8ayf3XpnHSk66kyM3H1cZ1F9Zk+cCKvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcegTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfIvh40lSpR0Rolm&#10;PY5o6y1T+9aTJ2thIBVojW0ES7I8tGswrsCoSm9sKJgf9dY8A//uiIaqZXovI+2Xk0GsLEQkb0LC&#10;xhlMuhs+g8Az7NVD7N2xsX2AxK6QYxzRaRyRPHrC8eN8mi/yFCfJr76EFddAY53/JKEnwSipuxQy&#10;VpDFNOzw7HygxYprQMiqYa26Luqh02Qo6f1sOosBDjolgjMcc3a/qzpLDiwoKj6xRvTcHrPwqkUE&#10;ayUTq4vtmerONibvdMDDwpDOxTpL5sd9er9arBb5JJ/OV5M8revJ07rKJ/N19nFWf6irqs5+BmpZ&#10;XrRKCKkDu6t8s/zv5HG5SGfhjQIe25C8RY/9QrLXdyQdJxuGeZbFDsRpY68TR8XGw5fbFa7E7R7t&#10;23/A8hcAAAD//wMAUEsDBBQABgAIAAAAIQCn5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOPBaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLv&#10;G0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAbPWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV&#10;65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7XucF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O0&#10;24AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAKQvRuJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCn5key3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="3657A686" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P80#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251667457;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00FA73F8" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00EF257E">
+    <w:p w14:paraId="33E47321" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4454A586" w14:textId="22378E09" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E5ED3FA" w14:textId="6A0E6370" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RRP was established by the Refugee Act of 1980. The </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6690" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authorizes funds for the administration and implementation of social and educational services and employment training and placement, as well as cash assistance and medical assistance to refugees without regard to race, religion, nationality, sex, or political opinion. It is the intent of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6690" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to promote the resettlement and economic self-sufficiency of refugees within the shortest timeframe possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20368A24" w14:textId="77777777" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  The Massachusetts Office for Refugees and Immigrants (ORI) is the state agency responsible for the delivery of services to refugees under the RRP. ORI has entered into an agreement with the MassHealth agency to provide RMA to eligible individuals. Refugee resettlement agencies under contract with ORI make the RRP eligibility determination and assist refugees to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675E41F8" w14:textId="77777777" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2615BE75" w14:textId="77777777" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...115 lines deleted...]
-    <w:p w:rsidR="00BB6CFD" w:rsidRDefault="00BB6CFD">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Individuals must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for MassHealth and meet the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B384F8B" w14:textId="6DE7EC38" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  hav</w:t>
+      </w:r>
+      <w:r w:rsidR="004C179F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valid documentation of refugee, asylee, Cuban and Haitian entrant, Iraqi and Afghan Special Immigrant Visa (SIV) holder, or Amerasian status from US Citizenship and Immigration Services (USCIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00322B5B" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or of victim of human trafficking status from the federal Administration for Children and Families or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>USCIS;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A505473" w14:textId="696ACADF" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00A663B0">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  be</w:t>
+      </w:r>
+      <w:r w:rsidR="0029276F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a resident of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="66C48828" w14:textId="1762AD9C" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00A663B0">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  hav</w:t>
+      </w:r>
+      <w:r w:rsidR="0029276F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modified adjusted gross income </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6506" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MAGI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of the MassHealth MAGI household that is less than 200% of the federal poverty level standards or meet a deductible in accordance with 130 CMR 520.028 through 520.035; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA85235" w14:textId="4333B94D" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...41 lines deleted...]
-      <w:r w:rsidR="005F6D6C">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  be</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6CDF" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ineligible for MassHealth Standard, CommonHealth, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CarePlus</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00A663B0">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, and Family Assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00666F69" w14:textId="77777777" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00047BEC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CCAC70" w14:textId="3FAB0666" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Extended MassHealth Eligibility</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00925613" w:rsidP="00A663B0">
+        <w:t>Period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Eligibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0045B7" w14:textId="79337CA7" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="000120C5">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A refugee who meets the eligibility requirements of RMA is eligible to receive MassHealth Standard or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CarePlus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00143F56" w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000120C5" w:rsidRPr="000120C5">
-[...42 lines deleted...]
-      <w:r w:rsidR="001C24E5">
+      <w:r w:rsidR="00CA4C2B" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-month period</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34403" w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005E651F">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B34403" w:rsidRPr="00536295">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+      <w:r w:rsidR="00B34403" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B34403" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B34403" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as established pursuant to 45 CFR 400.211, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>beginning with the date of entry into the United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F5D78" w14:textId="4F283AEF" w:rsidR="000A0F03" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00587386">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>522.003:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00587386">
+        <w:t>End</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+        <w:t xml:space="preserve"> of Eligibility Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A refugee who has been in the country for </w:t>
+      </w:r>
+      <w:r w:rsidR="00020B15" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">months from </w:t>
+      </w:r>
+      <w:r w:rsidR="00020B15" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>date of entry</w:t>
+      </w:r>
+      <w:r w:rsidR="00A903A5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A903A5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A903A5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as stated in 130 CMR 522.002(D)(1),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is no longer eligible for MassHealth under the refugee resettlement program. Such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>refugee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be notified in advance of termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D75" w14:textId="5569B039" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="000A0F03" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="936"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+          <w:tab w:val="center" w:pos="4798"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Extended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A refugee who becomes ineligible for MassHealth solely by reason of increased earnings from employment or increased hours of employment will have coverage for the balance of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76621" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295" w:rsidDel="00245858">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6F934D83" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="000A0F03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="936"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="center" w:pos="4798"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A439465" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="005242D1">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA0DF19" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="005242D1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251669505" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31520F01" wp14:editId="44F42A82">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Straight Arrow Connector 13"/>
+                <wp:docPr id="1040315091" name="Straight Arrow Connector 4" descr="P98#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWibvjJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6p7ZTN0uMOkVhJ7t0&#10;a4B0H6BIcizMFgVJjRMM+/dRSmK022UY5oNMmeLjI/nk+4dj35GDtE6BLml2k1IiNQeh9L6k317W&#10;kzklzjMtWAdalvQkHX1YfvxwP5hCTqGFTkhLEES7YjAlbb03RZI43sqeuRswUqOzAdszj1u7T4Rl&#10;A6L3XTJN01kygBXGApfO4df67KTLiN80kvvnpnHSk66kyM3H1cZ1F9Zkec+KvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcOgTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfKvh40lSpQ0p0Sz&#10;Hke09ZapfevJo7UwkAq0xjaCJdltaNdgXIFRld7YUDA/6q15Av7dEQ1Vy/ReRtovJ4NYWYhI3oWE&#10;jTOYdDd8AYFn2KuH2LtjY/sAiV0hxzii0zgiefSE48fZNJ/nKU6SX30JK66Bxjr/WUJPglFSdylk&#10;rCCLadjhyflAixXXgJBVw1p1XdRDp8lQ0sXd9C4GOOiUCM5wzNn9ruosObCgqPjEGtHz9piFVy0i&#10;WCuZWF1sz1R3tjF5pwMeFoZ0LtZZMj8W6WI1X83zST6drSZ5WteTx3WVT2br7NNdfVtXVZ39DNSy&#10;vGiVEFIHdlf5ZvnfyeNykc7CGwU8tiF5jx77hWSv70g6TjYM8yyLHYjTxl4njoqNhy+3K1yJt3u0&#10;3/4Dlr8AAAD//wMAUEsDBBQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNHtklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD&#10;40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxhgG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lc&#10;d0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYdPtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d20&#10;24CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGyBMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCWibvjJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="4DABD08F" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P98#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251669505;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="003B32CA" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-      <w:pPr>
+    <w:p w14:paraId="4F9BBE50" w14:textId="5EDC253D" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="005242D1">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 213</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA201DC" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rev. 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6278D0BA" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/01/</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEC480F" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="00EF257E">
+        </w:rPr>
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36955525" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="583252E5" wp14:editId="00372C70">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Straight Arrow Connector 14"/>
+                <wp:docPr id="983984577" name="Straight Arrow Connector 3" descr="P103#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVqNobJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6p7ZTN0uMOkVhJ7t0&#10;a4B0H6BIcizMFgVJjRMM+/dRSmK022UY5oNMmeLjI/nk+4dj35GDtE6BLml2k1IiNQeh9L6k317W&#10;kzklzjMtWAdalvQkHX1YfvxwP5hCTqGFTkhLEES7YjAlbb03RZI43sqeuRswUqOzAdszj1u7T4Rl&#10;A6L3XTJN01kygBXGApfO4df67KTLiN80kvvnpnHSk66kyM3H1cZ1F9Zkec+KvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcOgTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfKvh40lSpT0lhLN&#10;ehzR1lum9q0nj9bCQCrQGtsIlmR5aNdgXIFRld7YUDA/6q15Av7dEQ1Vy/ReRtovJ4NYWYhI3oWE&#10;jTOYdDd8AYFn2KuH2LtjY/sAiV0hxzii0zgiefSE48fZNJ/nKU6SX30JK66Bxjr/WUJPglFSdylk&#10;rCCLadjhyflAixXXgJBVw1p1XdRDp8lQ0sXd9C4GOOiUCM5wzNn9ruosObCgqPjEGtHz9piFVy0i&#10;WCuZWF1sz1R3tjF5pwMeFoZ0LtZZMj8W6WI1X83zST6drSZ5WteTx3WVT2br7NNdfVtXVZ39DNSy&#10;vGiVEFIHdlf5ZvnfyeNykc7CGwU8tiF5jx77hWSv70g6TjYM8yyLHYjTxl4njoqNhy+3K1yJt3u0&#10;3/4Dlr8AAAD//wMAUEsDBBQABgAIAAAAIQCn5key3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BbsIwEETvSPyDtZV6QeAkolUT4iCE1EOPBaReTbxNQuN1FDsk5eu7VQ/lODujmbf5drKtuGLv&#10;G0cK4lUEAql0pqFKwen4unwB4YMmo1tHqOAbPWyL+SzXmXEjveP1ECrBJeQzraAOocuk9GWNVvuV&#10;65DY+3S91YFlX0nT65HLbSuTKHqWVjfEC7XucF9j+XUYrAL0w1Mc7VJbnd5u4+IjuV3G7qjU48O0&#10;24AIOIX/MPziMzoUzHR2AxkvWgXLdcLogY00BcGBdB0nIM5/B1nk8v6D4gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBVqNobJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCn5key3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="55DF2AE2" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P103#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00FA73F8" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00EF257E">
+    <w:p w14:paraId="19F04349" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D84" w14:textId="4DF445E0" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>522.003</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC60F5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Adoption</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assistance and Foster Care Maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D85" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A663B0" w:rsidRPr="00587386" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+    <w:p w14:paraId="6F934D86" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Any child placed in subsidized adoption or foster care under Title IV-E of the Social Security Act is automatically eligible for medical assistance provided by the state where the child resides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D91" w14:textId="77777777" w:rsidR="00EF257E" w:rsidRPr="00536295" w:rsidRDefault="00EF257E" w:rsidP="00D04133">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D92" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:rPr>
-[...29 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  Children</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receiving state-subsidized adoption payments from a state that is a member of the Interstate Compact on Adoption and Medical Assistance (ICAMA) will be eligible for medical assistance provided by the state where the child resides if that state is a member of ICAMA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D93" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D94" w14:textId="2F2992FE" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  Children</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receiving state-subsidized adoption payments from a state that is not a member of ICAMA, or any child receiving state-subsidized foster-care payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5E31" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will only be eligible for medical assistance provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state of origin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D95" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00425D77">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4798"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D96" w14:textId="68F8F456" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00425D77">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00587386">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Overview</w:t>
-[...120 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>522.004</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC60F5" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Security Plan (CMSP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D97" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D98" w14:textId="0AFBDE52" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRPr="00587386" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CMSP is administered pursuant to M.G.L. c. 118E, §</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9097D" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>10F.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D99" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...141 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D9A" w14:textId="5BCDCB7B" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="005528EA">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMSP provides coverage to uninsured children </w:t>
+      </w:r>
+      <w:r w:rsidR="0047187A" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19 </w:t>
+      </w:r>
+      <w:r w:rsidR="0047187A" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">years </w:t>
+      </w:r>
+      <w:r w:rsidR="00564F77" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of age </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who do not qualify for any other MassHealth coverage type, other than MassHealth Limited, and who do not have physician and hospital healthcare coverage</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005F6D6C">
-[...24 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00425D77">
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To apply for these benefits, an applicant must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>submit a</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D6C" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as described in 130 CMR 502.001</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Benefits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 502.002</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Reactivating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000848EC" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D9B" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="0063367F">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934D9C" w14:textId="0363B959" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1699"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="0063367F">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Children are eligible for CMSP if they are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D9D" w14:textId="10F5651D" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="0063367F" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resident of Massachusetts, as defined in 130 CMR 503.002</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00131D56" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131D56" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Residence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00131D56" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00131D56" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934D9E" w14:textId="010408BA" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="0063367F" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="0047187A" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>younger</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0047187A" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> than </w:t>
+      </w:r>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="0047187A" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years </w:t>
+      </w:r>
+      <w:r w:rsidR="00564F77" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00564F77" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00114417" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934D9F" w14:textId="1B3626EB" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1699"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="0063367F">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise eligible for any other MassHealth coverage type, other than MassHealth Limited</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D6C" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hildren who are otherwise eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00767554" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and who are not receiving MassHealth coverage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not complying with administrative requirements of MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00767554" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not eligible for CMSP</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children who lose eligibility for MassHealth Family Assistance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nonpayment of premiums</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB289F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not enrolling in employer-sponsored health insurance through Premium Assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB289F" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not eligible for CMSP; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DA0" w14:textId="12CF6F49" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1699"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00425D77">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  uninsured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An applicant or member is uninsured if </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA41E3" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DA1" w14:textId="31591FF7" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="0063367F">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not have insurance that provides physician and hospital healthcare </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>coverage;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DA2" w14:textId="432C0F1D" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insurance that is in an exclusion period; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DA3" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  had</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insurance that has expired or has been terminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DA4" w14:textId="77777777" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1314"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934DA5" w14:textId="34BA6382" w:rsidR="00A663B0" w:rsidRPr="00536295" w:rsidRDefault="00A663B0" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Premiums</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The premium schedule and payment policies for CMSP are described in 130 CMR 506.011</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>MassHealth and the Children’s Medical Security Plan (CMSP) Premiums</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Children’s Medical Security Plan (CMSP) Premiums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6F934DB0" w14:textId="77777777" w:rsidR="00EF257E" w:rsidRPr="00536295" w:rsidRDefault="00EF257E" w:rsidP="00D04133">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADD7989" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00FB2A79">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8C53C4" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00FB2A79">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59230AE3" wp14:editId="0E218A67">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Straight Arrow Connector 13"/>
+                <wp:docPr id="1529281064" name="Straight Arrow Connector 4" descr="P131#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJY5WWJgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6p7ZTN0uMOkVhJ7t0&#10;a4B0H6BIcizMFgVJjRMM+/dRSmK022UY5oNMmeLjI/nk+4dj35GDtE6BLml2k1IiNQeh9L6k317W&#10;kzklzjMtWAdalvQkHX1YfvxwP5hCTqGFTkhLEES7YjAlbb03RZI43sqeuRswUqOzAdszj1u7T4Rl&#10;A6L3XTJN01kygBXGApfO4df67KTLiN80kvvnpnHSk66kyM3H1cZ1F9Zkec+KvWWmVfxCg/0Di54p&#10;jUlHqJp5Rl6t+gOqV9yCg8bfcOgTaBrFZawBq8nS36rZtszIWAs2x5mxTe7/wfKvh40lSpR0Solm&#10;PY5o6y1T+9aTR2thIBVojW0ES7Lb0K7BuAKjKr2xoWB+1FvzBPy7Ixqqlum9jLRfTgaxshCRvAsJ&#10;G2cw6W74AgLPsFcPsXfHxvYBErtCjnFEp3FE8ugJx4+zaT7PU5wkv/oSVlwDjXX+s4SeBKOk7lLI&#10;WEEW07DDk/OBFiuuASGrhrXquqiHTpOhpIu76V0McNApEZzhmLP7XdVZcmBBUfGJNaLn7TELr1pE&#10;sFYysbrYnqnubGPyTgc8LAzpXKyzZH4s0sVqvprnk3w6W03ytK4nj+sqn8zW2ae7+rauqjr7Gahl&#10;edEqIaQO7K7yzfK/k8flIp2FNwp4bEPyHj32C8le35F0nGwY5lkWOxCnjb1OHBUbD19uV7gSb/do&#10;v/0HLH8BAAD//wMAUEsDBBQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNHtklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD&#10;40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxhgG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lc&#10;d0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYdPtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d20&#10;24CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGyBMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDJY5WWJgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="01084422" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P131#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="003B32CA" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-      <w:pPr>
+    <w:p w14:paraId="5B763542" w14:textId="58C20564" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00FB2A79">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 213</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407625F2" w14:textId="77777777" w:rsidR="005242D1" w:rsidRPr="00536295" w:rsidRDefault="005242D1" w:rsidP="005242D1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rev. 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D4E4F0" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/01/</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5FD008" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="00EF257E">
+        </w:rPr>
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BCC50F" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251673601" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40120C5B" wp14:editId="73CA49EE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Arrow Connector 14"/>
+                <wp:docPr id="169611536" name="Straight Arrow Connector 3" descr="P136#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgDj83JAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5QxIaKESE1SqBXrYt&#10;EtsPMLZDrCYeyzYEVPXfOzYQse2lqpqDM8543ryZec7y6dy15CSMlaCKKB0nERGKAZfqUETfXjej&#10;eUSso4rTFpQooouw0dPq/btlr3MxgQZaLgxBEGXzXhdR45zO49iyRnTUjkELhc4aTEcdbs0h5ob2&#10;iN618SRJZnEPhmsDTFiLX6urM1oF/LoWzH2tayscaYsIubmwmrDu/RqvljQ/GKobyW406D+w6KhU&#10;mHSAqqij5GjkH1CdZAYs1G7MoIuhriUToQasJk1+q2bXUC1CLdgcq4c22f8Hy76ctoZIjrOLiKId&#10;jmjnDJWHxpFnY6AnJSiFbQRD0sy3q9c2x6hSbY0vmJ3VTr8A+26JgrKh6iAC7deLRqzUR8RvQvzG&#10;aky67z8DxzP06CD07lybzkNiV8g5jOgyjEicHWH4cTbJ5lmCk2R3X0zze6A21n0S0BFvFJG9FTJU&#10;kIY09PRinadF83uAz6pgI9s26KFVpC+ixXQyDQEWWsm90x+z5rAvW0NO1CsqPKFG9DweM3BUPIA1&#10;gvL1zXZUtlcbk7fK42FhSOdmXSXzY5Es1vP1PBtlk9l6lCVVNXrelNlotkk/TqsPVVlW6U9PLc3y&#10;RnIulGd3l2+a/Z08bhfpKrxBwEMb4rfooV9I9v4OpMNk/TCvstgDv2zNfeKo2HD4drv8lXjco/34&#10;D1j9AgAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xayrbhi7xtH&#10;CuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRljVb7leuQ&#10;2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o1OPDtNuA&#10;CDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAYA4/NyQCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="1ABE0E88" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P136#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251673601;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00FA73F8" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="0063367F">
+    <w:p w14:paraId="0EE0978F" w14:textId="77777777" w:rsidR="00D13655" w:rsidRPr="00536295" w:rsidRDefault="00D13655" w:rsidP="00D13655">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5E3A43" w14:textId="7BE966D6" w:rsidR="00FB2A79" w:rsidRPr="00536295" w:rsidRDefault="00FB2A79" w:rsidP="00FB2A79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Copayments</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="0063367F">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Members are not required to pay copayments for any covered services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DAE843" w14:textId="77777777" w:rsidR="00FB2A79" w:rsidRPr="00536295" w:rsidRDefault="00FB2A79" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934DBE" w14:textId="441B1694" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coverage Date</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Except as provided at 130 CMR 522.004(H), coverage begins on the date of the final eligibility determination. The time standards for determining and redetermining eligibility are described at 130 CMR 502.005</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standards for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>an Eligibility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Determination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 502.007</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C60F6" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B196B" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Continuing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B196B" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025AB4" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DBF" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934DC0" w14:textId="2CCD4457" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="0063367F">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(G</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Benefits</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86E6E" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Benefits provided are described at M.G.L. c. 118E, §</w:t>
+      </w:r>
+      <w:r w:rsidR="0080035B" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>10F. Included benefits are</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DC1" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  preventive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pediatric </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>care;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC2" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  sick</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>visits;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC3" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visits, first-aid treatment, and follow-up </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>care;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC4" w14:textId="5E3E08E6" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  provision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of smoking prevention educational information and materials to the parent, guardian, or person with whom the enrollee resides, as distributed by the Department of Public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Health;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC5" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="007C39FD" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5)  </w:t>
+      </w:r>
+      <w:r w:rsidR="003962FA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prescription drugs up to $200 per state fiscal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003962FA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>year;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC6" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  urgent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care visits, not including emergency care in a hospital outpatient or emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>department;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC7" w14:textId="0CE8574B" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  outpatient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surgery and anesthesia that </w:t>
+      </w:r>
+      <w:r w:rsidR="007959AE" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medically necessary for the treatment of inguinal hernia and ear </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tubes;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DC8" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="num" w:pos="1680"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  annual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and medically necessary eye </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>exams;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DD3" w14:textId="486995C3" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  medically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary mental-health outpatient services, including substance-use treatment services, not to exceed 20 visits per fiscal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>year;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DD4" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  durable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical equipment, up to $200 per state fiscal year, with an additional $300 per state fiscal year for equipment and supplies related to asthma, diabetes, and seizure disorders </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>only;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DD5" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  dental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health services, up to $750 per state fiscal year, including preventive dental care, provided that no funds will be expended for cosmetic or surgical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dentistry;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DD6" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="num" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  auditory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>screening;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F934DD7" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="num" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(13</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnostic services; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DD8" w14:textId="77777777" w:rsidR="003962FA" w:rsidRPr="00536295" w:rsidRDefault="003962FA" w:rsidP="00D04133">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="num" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  radiologic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnostic services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DD9" w14:textId="77777777" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F934DDA" w14:textId="340E8F59" w:rsidR="00114417" w:rsidRPr="00536295" w:rsidRDefault="00114417" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A663B0" w:rsidRDefault="00A663B0" w:rsidP="00A663B0">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Enrollment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cap</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The MassHealth agency may limit the number of children who can be enrolled in CMSP</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When the MassHealth agency imposes such a limit, applicants will be placed on a waiting list when their eligibility has been determined</w:t>
+      </w:r>
+      <w:r w:rsidR="005528EA" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the MassHealth agency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open enrollment for CMSP, the MassHealth agency will process the applications in the order </w:t>
+      </w:r>
+      <w:r w:rsidR="001863A1" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>they were placed on the waiting list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070EFDA" w14:textId="77777777" w:rsidR="00017193" w:rsidRPr="00536295" w:rsidRDefault="00017193" w:rsidP="00D04133">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1692"/>
-[...617 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F1FBE4" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>130 CMR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:  DIVISION</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF MEDICAL ASSISTANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59592BB9" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AEED1BB" wp14:editId="6972D06C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-275590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>79374</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Straight Arrow Connector 13"/>
+                <wp:docPr id="1834241427" name="Straight Arrow Connector 4" descr="P161#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8kcdSJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5s0nYQCEirFYJ9LLt&#10;IrH9AGM7xGrisWxDQFX/vWMDEdteqqo5OOOM582bmecsnk5dS47CWAmqiNKHJCJCMeBS7Yvo29t6&#10;NIuIdVRx2oISRXQWNnpafvyw6HUuxtBAy4UhCKJs3usiapzTeRxb1oiO2gfQQqGzBtNRh1uzj7mh&#10;PaJ3bTxOkmncg+HaABPW4tfq4oyWAb+uBXOvdW2FI20RITcXVhPWnV/j5YLme0N1I9mVBv0HFh2V&#10;CpMOUBV1lByM/AOqk8yAhdo9MOhiqGvJRKgBq0mT36rZNlSLUAs2x+qhTfb/wbKvx40hkuPsHiOi&#10;aIcz2jpD5b5x5NkY6EkJSmEfwRA8gv3qtc0xrFQb4ytmJ7XVL8C+W6KgbKjai8D77awRK/UR8bsQ&#10;v7Eas+76L8DxDD04CM071abzkNgWcgozOg8zEidHGH6cjrNZluAo2c0X0/wWqI11nwV0xBtFZK+F&#10;DBWkIQ09vljnadH8FuCzKljLtg2CaBXpi2g+GU9CgIVWcu/0x6zZ78rWkCP1kgpPqBE998cMHBQP&#10;YI2gfHW1HZXtxcbkrfJ4WBjSuVoXzfyYJ/PVbDXLRtl4uhplSVWNntdlNpqu00+T6rEqyyr96aml&#10;Wd5IzoXy7G76TbO/08f1Jl2UNyh4aEP8Hj30C8ne3oF0mKwf5kUWO+DnjblNHCUbDl+vl78T93u0&#10;738Cy18AAAD//wMAUEsDBBQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEtWuol1TacJiQNHtklcs8ZrC41TNela9vQYcYCj/X/6/TnfTq4VF+xD&#10;40nDYq5AIJXeNlRpOB5eZk8gQjRkTesJNXxhgG1xe5ObzPqR3vCyj5XgEgqZ0VDH2GVShrJGZ8Lc&#10;d0icnX3vTOSxr6TtzcjlrpWJUivpTEN8oTYdPtdYfu4HpwHDsFyo3dpVx9fr+PCeXD/G7qD1/d20&#10;24CIOMU/GH70WR0Kdjr5gWwQrYZZ+pgyykGyBMHAOlUrEKffhSxy+f+D4hsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC8kcdSJgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDSjDlP3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;"/>
+              <v:shape w14:anchorId="7342AE1D" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P161#y1" style="position:absolute;margin-left:-21.7pt;margin-top:6.25pt;width:492pt;height:0;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLVrqJdU2nCYkDR7ZJXLPGawuNUzXpWvb0GHGAo/1/+v05306u&#10;FRfsQ+NJw2KuQCCV3jZUaTgeXmZPIEI0ZE3rCTV8YYBtcXuTm8z6kd7wso+V4BIKmdFQx9hlUoay&#10;RmfC3HdInJ1970zksa+k7c3I5a6ViVIr6UxDfKE2HT7XWH7uB6cBw7BcqN3aVcfX6/jwnlw/xu6g&#10;9f3dtNuAiDjFPxh+9FkdCnY6+YFsEK2GWfqYMspBsgTBwDpVKxCn34Uscvn/g+IbAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA0ow5T90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="003B32CA" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-      <w:pPr>
+    <w:p w14:paraId="4CEF4680" w14:textId="52875DC7" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Trans. by E.L. 213</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Trans. by E.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DE8" w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127084BA" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rev. 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+        <w:t>Rev. 02/13/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A0A073" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/01/</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A381D31" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B32CA">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 522.000:  MASSHEALTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00162A3C" w:rsidRDefault="006555AD" w:rsidP="00EF257E">
+        </w:rPr>
+        <w:t>:  OTHER DIVISION PROGRAMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C4AA3C" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:spacing w:after="19"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00536295">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="323283F1" wp14:editId="064D758C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-271780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126364</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6248400" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Straight Arrow Connector 14"/>
+                <wp:docPr id="412555738" name="Straight Arrow Connector 3" descr="P166#y1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6248400" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/sKaqJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i5QxIaKESE1SqBXrYt&#10;EtsPMLZDrCYeyzYEVPXfOzYQse2lqpqDM8543ryZec7y6dy15CSMlaCKKB0nERGKAZfqUETfXjej&#10;eUSso4rTFpQooouw0dPq/btlr3MxgQZaLgxBEGXzXhdR45zO49iyRnTUjkELhc4aTEcdbs0h5ob2&#10;iN618SRJZnEPhmsDTFiLX6urM1oF/LoWzH2tayscaYsIubmwmrDu/RqvljQ/GKobyW406D+w6KhU&#10;mHSAqqij5GjkH1CdZAYs1G7MoIuhriUToQasJk1+q2bXUC1CLdgcq4c22f8Hy76ctoZIjrPLIqJo&#10;hzPaOUPloXHk2RjoSQlKYR/BEDyC/eq1zTGsVFvjK2ZntdMvwL5boqBsqDqIwPv1ohEr9RHxmxC/&#10;sRqz7vvPwPEMPToIzTvXpvOQ2BZyDjO6DDMSZ0cYfpxNsnmW4CjZ3RfT/B6ojXWfBHTEG0Vkb4UM&#10;FaQhDT29WOdp0fwe4LMq2Mi2DYJoFemLaDGdTEOAhVZy7/THrDnsy9aQE/WSCk+oET2PxwwcFQ9g&#10;jaB8fbMdle3VxuSt8nhYGNK5WVfN/Fgki/V8Pc9G2WS2HmVJVY2eN2U2mm3Sj9PqQ1WWVfrTU0uz&#10;vJGcC+XZ3fWbZn+nj9tNuipvUPDQhvgteugXkr2/A+kwWT/Mqyz2wC9bc584SjYcvl0vfyce92g/&#10;/gRWvwAAAP//AwBQSwMEFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FuwjAQRO9I/IO1lXpB4CSiVRPiIITUQ48FpF5NvE1C43UUOyTl67tVD+U4O6OZt/l2sq24Yu8b&#10;RwriVQQCqXSmoUrB6fi6fAHhgyajW0eo4Bs9bIv5LNeZcSO94/UQKsEl5DOtoA6hy6T0ZY1W+5Xr&#10;kNj7dL3VgWVfSdPrkcttK5MoepZWN8QLte5wX2P5dRisAvTDUxztUlud3m7j4iO5XcbuqNTjw7Tb&#10;gAg4hf8w/OIzOhTMdHYDGS9aBct1wuiBjTQFwYF0HScgzn8HWeTy/oPiBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAH+wpqolAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKfmR7LdAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
+              <v:shape w14:anchorId="08354741" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" alt="P166#y1" style="position:absolute;margin-left:-21.4pt;margin-top:9.95pt;width:492pt;height:0;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkC8ZNuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCtuiMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v5+/nhy60U&#10;HMFrcOhNK4+G5d3q86flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOubakLSgVAZ5vR6/+qUq4LfdUbFX13HJgrXysQtlpPKuc1ntVpC0xOEwaoTDfgPFiNYn4peoO4h&#10;gtiR/QdqtIqQsYszhWOFXWeVKT2kbub1X908DRBM6SWJw+EiE38crPq5X/sNZerq4J/CI6oXFh7X&#10;A/jeFALPx5AGN89SVVPg5pKSLxw2JLbTD9QpBnYRiwqHjsYMmfoThyL28SK2OUSh0uPN4ur2qk4z&#10;UWdfBc05MRDH7wZHkY1WciSw/RDX6H0aKdK8lIH9I8dMC5pzQq7q8cE6VybrvJha+fV6cV0SGJ3V&#10;2ZnDmPrt2pHYQ96N8pUek+d9GOHO6wI2GNDfTnYE617tVNz5kzRZjbx63GxRHzd0liwNr7A8LVre&#10;jvf3kv32O6z+AAAA//8DAFBLAwQUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE70j8g7WVekHgJKJVE+IghNRDjwWkXk28TULjdRQ7JOXru1UP5Tg7o5m3+Xay&#10;rbhi7xtHCuJVBAKpdKahSsHp+Lp8AeGDJqNbR6jgGz1si/ks15lxI73j9RAqwSXkM62gDqHLpPRl&#10;jVb7leuQ2Pt0vdWBZV9J0+uRy20rkyh6llY3xAu17nBfY/l1GKwC9MNTHO1SW53ebuPiI7ldxu6o&#10;1OPDtNuACDiF/zD84jM6FMx0dgMZL1oFy3XC6IGNNAXBgXQdJyDOfwdZ5PL+g+IHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5AvGTbgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp+ZHst0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF257E" w:rsidRPr="00FA73F8" w:rsidRDefault="00EF257E" w:rsidP="00EF257E">
-[...238 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="007C39FD">
+    <w:p w14:paraId="04C37F14" w14:textId="77777777" w:rsidR="004660CE" w:rsidRPr="00536295" w:rsidRDefault="004660CE" w:rsidP="004660CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BE68AA" w14:textId="38C23397" w:rsidR="00017193" w:rsidRPr="00536295" w:rsidRDefault="00017193" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>522.005</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Severability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54C238D1" w14:textId="77777777" w:rsidR="00017193" w:rsidRPr="00536295" w:rsidRDefault="00017193" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1692"/>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0A9BD1" w14:textId="77777777" w:rsidR="00017193" w:rsidRPr="00536295" w:rsidRDefault="00017193" w:rsidP="004660CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The provisions of 130 CMR 522.000 are severable. If any provision of 130 CMR 522.000 or application of any provision to an applicable individual, entity, or circumstance is held invalid or unconstitutional, that holding will not be construed to affect the validity or constitutionality of any remaining provisions of 130 CMR 522.000 or application of those provisions to applicable individuals, entities, or circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290BAC60" w14:textId="77777777" w:rsidR="00017193" w:rsidRPr="00536295" w:rsidRDefault="00017193" w:rsidP="00425D77">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00114417" w:rsidRDefault="00114417" w:rsidP="00425D77">
+        <w:ind w:left="1314"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1F854F" w14:textId="77777777" w:rsidR="008D0928" w:rsidRPr="00536295" w:rsidRDefault="008D0928" w:rsidP="008D0928">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REGULATORY AUTHORITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374A03A3" w14:textId="77777777" w:rsidR="008D0928" w:rsidRPr="00536295" w:rsidRDefault="008D0928" w:rsidP="008D0928">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7A592F" w14:textId="7F0F013F" w:rsidR="008D0928" w:rsidRPr="00BA2037" w:rsidRDefault="008D0928" w:rsidP="008D0928">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3254" w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>522</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  M</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00536295">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.G.L. c. 118E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F934DDD" w14:textId="77777777" w:rsidR="0002087F" w:rsidRPr="00BA2037" w:rsidRDefault="0002087F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...63 lines deleted...]
-        </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="432" w:right="965" w:bottom="432" w:left="1685" w:header="432" w:footer="432" w:gutter="0"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0002087F" w:rsidRPr="00BA2037" w:rsidSect="00D04133">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="27DC521C" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD" w:rsidP="00B20D55">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="15CD1978" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD" w:rsidP="00B20D55">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="36223BE4" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31A063E1" w14:textId="77777777" w:rsidR="00785863" w:rsidRDefault="00785863">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1154796109"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7136FF60" w14:textId="0B259315" w:rsidR="00B20D55" w:rsidRDefault="00B20D55" w:rsidP="00D04133">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F7174AE" w14:textId="77777777" w:rsidR="00785863" w:rsidRDefault="00785863">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="25A09009" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD" w:rsidP="00B20D55">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0DDF555C" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD" w:rsidP="00B20D55">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="135F7195" w14:textId="77777777" w:rsidR="000F4BDD" w:rsidRDefault="000F4BDD"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63CEC2BD" w14:textId="77777777" w:rsidR="00785863" w:rsidRDefault="00785863">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A26E064" w14:textId="77777777" w:rsidR="00785863" w:rsidRDefault="00785863">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22619E63" w14:textId="77777777" w:rsidR="00785863" w:rsidRDefault="00785863">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01E63628"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B2CBA08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="816A2028"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44C6E158"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BC46920"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B6046B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA9C9648"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3D2CCD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="222407AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B94EEF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00097E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA24793E"/>
     <w:lvl w:ilvl="0" w:tplc="3BFCBE86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1689"/>
         </w:tabs>
         <w:ind w:left="1689" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6611,51 +8310,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6714"/>
         </w:tabs>
         <w:ind w:left="6714" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7434"/>
         </w:tabs>
         <w:ind w:left="7434" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067D13DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBBE6478"/>
     <w:lvl w:ilvl="0" w:tplc="25A809D8">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6727,51 +8426,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEA57C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFCC47D6"/>
     <w:lvl w:ilvl="0" w:tplc="65E4759E">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6843,51 +8542,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20ED5D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="861EBAFE"/>
     <w:lvl w:ilvl="0" w:tplc="FF4A3E68">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1674"/>
         </w:tabs>
         <w:ind w:left="1674" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6959,51 +8658,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6714"/>
         </w:tabs>
         <w:ind w:left="6714" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7434"/>
         </w:tabs>
         <w:ind w:left="7434" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382B0979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBFEA79C"/>
     <w:lvl w:ilvl="0" w:tplc="2FAADEB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7075,51 +8774,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AC8476A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DE071A"/>
     <w:lvl w:ilvl="0" w:tplc="7EBEC5F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1686"/>
         </w:tabs>
         <w:ind w:left="1686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7191,66 +8890,66 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6726"/>
         </w:tabs>
         <w:ind w:left="6726" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7446"/>
         </w:tabs>
         <w:ind w:left="7446" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B8C1DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D9A867A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="375"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1701" w:hanging="375"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444138FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14BA63A4"/>
     <w:lvl w:ilvl="0" w:tplc="D3D2969A">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7322,51 +9021,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49CE1C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188865B6"/>
     <w:lvl w:ilvl="0" w:tplc="D85AAE3E">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7438,71 +9137,71 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC9794E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0E426F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1689"/>
         </w:tabs>
         <w:ind w:left="1689" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EC7785F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5823B9A"/>
     <w:lvl w:ilvl="0" w:tplc="C0286AE2">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7574,51 +9273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DF6E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F2E4AE"/>
     <w:lvl w:ilvl="0" w:tplc="1FDED290">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7690,277 +9389,561 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6720"/>
         </w:tabs>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7440"/>
         </w:tabs>
         <w:ind w:left="7440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="438910675">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="194466041">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="378673894">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1067652258">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1791433433">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1721200168">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1605042223">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="106200018">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2124112981">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="626084668">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1141390242">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1024672645">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2079011487">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="493840526">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1814324689">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="16" w16cid:durableId="496194677">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1010335195">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18" w16cid:durableId="405803539">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="19" w16cid:durableId="1330907029">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20" w16cid:durableId="1473597730">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="408383295">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...14 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="22" w16cid:durableId="480080072">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009264EE"/>
+    <w:rsid w:val="000043DE"/>
+    <w:rsid w:val="00007841"/>
     <w:rsid w:val="000120C5"/>
+    <w:rsid w:val="00012CCD"/>
+    <w:rsid w:val="00017193"/>
     <w:rsid w:val="0002087F"/>
+    <w:rsid w:val="00020B15"/>
+    <w:rsid w:val="0002269C"/>
     <w:rsid w:val="00025AB4"/>
     <w:rsid w:val="000409CF"/>
     <w:rsid w:val="00047BEC"/>
     <w:rsid w:val="000505CD"/>
+    <w:rsid w:val="00053DC0"/>
+    <w:rsid w:val="00055053"/>
     <w:rsid w:val="00072EA0"/>
+    <w:rsid w:val="00074344"/>
+    <w:rsid w:val="000749C3"/>
+    <w:rsid w:val="00080A33"/>
     <w:rsid w:val="000848EC"/>
     <w:rsid w:val="000907AF"/>
+    <w:rsid w:val="00091940"/>
+    <w:rsid w:val="000940CF"/>
+    <w:rsid w:val="000A0F03"/>
+    <w:rsid w:val="000A6690"/>
+    <w:rsid w:val="000A68F9"/>
     <w:rsid w:val="000B5C73"/>
+    <w:rsid w:val="000B7FAA"/>
     <w:rsid w:val="000E1015"/>
+    <w:rsid w:val="000F180D"/>
+    <w:rsid w:val="000F4BDD"/>
+    <w:rsid w:val="000F77D2"/>
+    <w:rsid w:val="00103515"/>
+    <w:rsid w:val="001141A6"/>
     <w:rsid w:val="00114417"/>
     <w:rsid w:val="00130FA5"/>
     <w:rsid w:val="00131D56"/>
+    <w:rsid w:val="00143BC5"/>
+    <w:rsid w:val="00143F56"/>
     <w:rsid w:val="00145DCE"/>
+    <w:rsid w:val="00157B40"/>
+    <w:rsid w:val="001863A1"/>
     <w:rsid w:val="00193992"/>
+    <w:rsid w:val="001A65FC"/>
     <w:rsid w:val="001B0DEE"/>
+    <w:rsid w:val="001B1528"/>
+    <w:rsid w:val="001B46B0"/>
     <w:rsid w:val="001C24E5"/>
+    <w:rsid w:val="001E456B"/>
     <w:rsid w:val="001F14BB"/>
     <w:rsid w:val="001F2522"/>
+    <w:rsid w:val="001F39AD"/>
     <w:rsid w:val="002166E0"/>
     <w:rsid w:val="00235866"/>
+    <w:rsid w:val="00243A26"/>
+    <w:rsid w:val="00245858"/>
+    <w:rsid w:val="00253B44"/>
+    <w:rsid w:val="002632C9"/>
     <w:rsid w:val="0027714A"/>
+    <w:rsid w:val="00280599"/>
     <w:rsid w:val="002878D7"/>
+    <w:rsid w:val="0029276F"/>
     <w:rsid w:val="002C0268"/>
+    <w:rsid w:val="002C5A99"/>
     <w:rsid w:val="002D3433"/>
     <w:rsid w:val="002D6F7F"/>
+    <w:rsid w:val="002E4EDD"/>
+    <w:rsid w:val="002F09B2"/>
+    <w:rsid w:val="002F383A"/>
+    <w:rsid w:val="003058EE"/>
+    <w:rsid w:val="00312AF8"/>
+    <w:rsid w:val="00322B5B"/>
+    <w:rsid w:val="00335FCA"/>
+    <w:rsid w:val="003542BD"/>
+    <w:rsid w:val="00363622"/>
+    <w:rsid w:val="00372F9A"/>
+    <w:rsid w:val="00381941"/>
     <w:rsid w:val="003962FA"/>
+    <w:rsid w:val="003A7907"/>
+    <w:rsid w:val="003B465E"/>
+    <w:rsid w:val="003C0341"/>
+    <w:rsid w:val="003C3DCD"/>
     <w:rsid w:val="00425D77"/>
+    <w:rsid w:val="00426632"/>
+    <w:rsid w:val="00431369"/>
     <w:rsid w:val="00437D7B"/>
+    <w:rsid w:val="00440144"/>
+    <w:rsid w:val="00440B22"/>
+    <w:rsid w:val="00451876"/>
     <w:rsid w:val="0045444B"/>
     <w:rsid w:val="00454C4F"/>
+    <w:rsid w:val="00463F24"/>
+    <w:rsid w:val="004660CE"/>
     <w:rsid w:val="0047187A"/>
     <w:rsid w:val="0047751E"/>
+    <w:rsid w:val="00480964"/>
+    <w:rsid w:val="004853CB"/>
     <w:rsid w:val="004926C7"/>
+    <w:rsid w:val="004B0A51"/>
+    <w:rsid w:val="004B3E3C"/>
+    <w:rsid w:val="004C179F"/>
+    <w:rsid w:val="004C4C34"/>
     <w:rsid w:val="004C52EC"/>
+    <w:rsid w:val="004C60F6"/>
     <w:rsid w:val="004D332B"/>
+    <w:rsid w:val="004D6CDF"/>
+    <w:rsid w:val="004F253E"/>
     <w:rsid w:val="00502DE0"/>
     <w:rsid w:val="00523962"/>
+    <w:rsid w:val="005242D1"/>
     <w:rsid w:val="00525796"/>
+    <w:rsid w:val="00525E76"/>
     <w:rsid w:val="0053028F"/>
+    <w:rsid w:val="00536295"/>
+    <w:rsid w:val="0054102F"/>
     <w:rsid w:val="005528EA"/>
+    <w:rsid w:val="00554184"/>
     <w:rsid w:val="00560227"/>
+    <w:rsid w:val="00560FEA"/>
+    <w:rsid w:val="00564F77"/>
+    <w:rsid w:val="00572566"/>
+    <w:rsid w:val="005C06F5"/>
+    <w:rsid w:val="005C2DDC"/>
     <w:rsid w:val="005C483E"/>
     <w:rsid w:val="005D2628"/>
     <w:rsid w:val="005E578E"/>
     <w:rsid w:val="005E651F"/>
     <w:rsid w:val="005F58AC"/>
     <w:rsid w:val="005F6D6C"/>
+    <w:rsid w:val="00611DE8"/>
     <w:rsid w:val="00612033"/>
     <w:rsid w:val="00620F82"/>
+    <w:rsid w:val="0063278D"/>
     <w:rsid w:val="0063367F"/>
+    <w:rsid w:val="00634F9A"/>
     <w:rsid w:val="00636C09"/>
     <w:rsid w:val="00643998"/>
     <w:rsid w:val="00652C5F"/>
     <w:rsid w:val="006555AD"/>
     <w:rsid w:val="00671BD2"/>
+    <w:rsid w:val="00674808"/>
+    <w:rsid w:val="0068637E"/>
     <w:rsid w:val="006B6ED7"/>
     <w:rsid w:val="006D338C"/>
+    <w:rsid w:val="006E38EA"/>
     <w:rsid w:val="00703682"/>
+    <w:rsid w:val="00704180"/>
     <w:rsid w:val="00726D10"/>
+    <w:rsid w:val="00726DBE"/>
+    <w:rsid w:val="007635BB"/>
+    <w:rsid w:val="0076675B"/>
+    <w:rsid w:val="00767554"/>
+    <w:rsid w:val="00783AAD"/>
+    <w:rsid w:val="00785863"/>
     <w:rsid w:val="00792F7B"/>
     <w:rsid w:val="0079402F"/>
+    <w:rsid w:val="007959AE"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007A6372"/>
+    <w:rsid w:val="007C0FC4"/>
     <w:rsid w:val="007C39FD"/>
+    <w:rsid w:val="007C5598"/>
+    <w:rsid w:val="007F6391"/>
+    <w:rsid w:val="0080035B"/>
+    <w:rsid w:val="00823670"/>
+    <w:rsid w:val="00837714"/>
+    <w:rsid w:val="0084176C"/>
     <w:rsid w:val="0086517B"/>
+    <w:rsid w:val="008775FA"/>
+    <w:rsid w:val="008812E3"/>
+    <w:rsid w:val="008858A2"/>
+    <w:rsid w:val="00894A70"/>
     <w:rsid w:val="008C2A62"/>
+    <w:rsid w:val="008C414D"/>
+    <w:rsid w:val="008D0928"/>
+    <w:rsid w:val="008D74FE"/>
+    <w:rsid w:val="008E3206"/>
+    <w:rsid w:val="008E74E5"/>
+    <w:rsid w:val="008F6203"/>
+    <w:rsid w:val="00901078"/>
+    <w:rsid w:val="00907935"/>
     <w:rsid w:val="00925613"/>
     <w:rsid w:val="009264EE"/>
+    <w:rsid w:val="00947D26"/>
     <w:rsid w:val="009533C4"/>
     <w:rsid w:val="00953A66"/>
     <w:rsid w:val="00963C34"/>
     <w:rsid w:val="00972C92"/>
+    <w:rsid w:val="00981468"/>
+    <w:rsid w:val="009A1210"/>
+    <w:rsid w:val="009B196B"/>
+    <w:rsid w:val="009B41FE"/>
+    <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E212B"/>
     <w:rsid w:val="009E3CF6"/>
+    <w:rsid w:val="009F0479"/>
+    <w:rsid w:val="00A16B70"/>
     <w:rsid w:val="00A201E9"/>
+    <w:rsid w:val="00A33E71"/>
+    <w:rsid w:val="00A57375"/>
     <w:rsid w:val="00A663B0"/>
+    <w:rsid w:val="00A903A5"/>
     <w:rsid w:val="00A972C6"/>
     <w:rsid w:val="00AE0BBA"/>
     <w:rsid w:val="00AF2818"/>
     <w:rsid w:val="00B04B3B"/>
+    <w:rsid w:val="00B05A37"/>
+    <w:rsid w:val="00B1534D"/>
     <w:rsid w:val="00B16408"/>
+    <w:rsid w:val="00B20D55"/>
     <w:rsid w:val="00B30AAF"/>
+    <w:rsid w:val="00B33BE7"/>
+    <w:rsid w:val="00B34403"/>
+    <w:rsid w:val="00B50D09"/>
     <w:rsid w:val="00B531D1"/>
+    <w:rsid w:val="00B71969"/>
+    <w:rsid w:val="00B76621"/>
     <w:rsid w:val="00B81184"/>
+    <w:rsid w:val="00B82C6A"/>
+    <w:rsid w:val="00B86E6E"/>
+    <w:rsid w:val="00BA2037"/>
+    <w:rsid w:val="00BA41E3"/>
+    <w:rsid w:val="00BA59F4"/>
+    <w:rsid w:val="00BA6506"/>
+    <w:rsid w:val="00BB289F"/>
+    <w:rsid w:val="00BB5A29"/>
     <w:rsid w:val="00BB6CFD"/>
+    <w:rsid w:val="00BC1D3C"/>
+    <w:rsid w:val="00BD4A4B"/>
+    <w:rsid w:val="00BD6F47"/>
+    <w:rsid w:val="00BE2FD6"/>
     <w:rsid w:val="00BE79A2"/>
+    <w:rsid w:val="00C02492"/>
     <w:rsid w:val="00C045E6"/>
+    <w:rsid w:val="00C0473E"/>
     <w:rsid w:val="00C163F7"/>
+    <w:rsid w:val="00C21ABC"/>
+    <w:rsid w:val="00C26130"/>
     <w:rsid w:val="00C3279C"/>
+    <w:rsid w:val="00C353D8"/>
+    <w:rsid w:val="00C455E7"/>
+    <w:rsid w:val="00C644CF"/>
     <w:rsid w:val="00C66B1F"/>
+    <w:rsid w:val="00C74894"/>
+    <w:rsid w:val="00C754F8"/>
+    <w:rsid w:val="00C842F0"/>
     <w:rsid w:val="00CA128C"/>
+    <w:rsid w:val="00CA4C2B"/>
+    <w:rsid w:val="00CC60F5"/>
     <w:rsid w:val="00CD1E4B"/>
     <w:rsid w:val="00CD62A4"/>
+    <w:rsid w:val="00CD6596"/>
     <w:rsid w:val="00CD6B1F"/>
+    <w:rsid w:val="00CF4F64"/>
+    <w:rsid w:val="00D04133"/>
+    <w:rsid w:val="00D13655"/>
     <w:rsid w:val="00D30484"/>
+    <w:rsid w:val="00D36A83"/>
+    <w:rsid w:val="00D373DD"/>
     <w:rsid w:val="00D42837"/>
+    <w:rsid w:val="00D5150D"/>
+    <w:rsid w:val="00D67A44"/>
     <w:rsid w:val="00D73B06"/>
+    <w:rsid w:val="00D812A8"/>
+    <w:rsid w:val="00D86B40"/>
+    <w:rsid w:val="00D9097D"/>
+    <w:rsid w:val="00DB0D47"/>
+    <w:rsid w:val="00DF0A9E"/>
+    <w:rsid w:val="00DF3DCC"/>
     <w:rsid w:val="00E13EAA"/>
+    <w:rsid w:val="00E225C4"/>
+    <w:rsid w:val="00E2432D"/>
     <w:rsid w:val="00E3350C"/>
+    <w:rsid w:val="00E3513F"/>
     <w:rsid w:val="00E469CC"/>
     <w:rsid w:val="00E550ED"/>
+    <w:rsid w:val="00E65D0E"/>
     <w:rsid w:val="00E90128"/>
     <w:rsid w:val="00E97BD1"/>
+    <w:rsid w:val="00EA4B16"/>
     <w:rsid w:val="00EB2C06"/>
+    <w:rsid w:val="00EC5D25"/>
+    <w:rsid w:val="00ED4DB9"/>
+    <w:rsid w:val="00ED5E31"/>
+    <w:rsid w:val="00EE3254"/>
     <w:rsid w:val="00EF257E"/>
+    <w:rsid w:val="00EF60A6"/>
     <w:rsid w:val="00F14AB2"/>
     <w:rsid w:val="00F26AC1"/>
+    <w:rsid w:val="00F410C6"/>
+    <w:rsid w:val="00F41164"/>
+    <w:rsid w:val="00F51C00"/>
+    <w:rsid w:val="00F6098D"/>
+    <w:rsid w:val="00F63AC7"/>
+    <w:rsid w:val="00F64CF5"/>
     <w:rsid w:val="00F979F6"/>
+    <w:rsid w:val="00FA3665"/>
+    <w:rsid w:val="00FA7383"/>
     <w:rsid w:val="00FA73F8"/>
+    <w:rsid w:val="00FB2735"/>
+    <w:rsid w:val="00FB2A79"/>
+    <w:rsid w:val="00FC573D"/>
+    <w:rsid w:val="00FC6587"/>
     <w:rsid w:val="00FD7BE4"/>
+    <w:rsid w:val="00FE0BBF"/>
+    <w:rsid w:val="00FF2C5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6F934D1D"/>
+  <w15:docId w15:val="{F59B5889-9844-4E79-9A47-6038F70A7387}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8028,50 +10011,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4798"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
@@ -8094,97 +10186,228 @@
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1314"/>
         <w:tab w:val="left" w:pos="1692"/>
         <w:tab w:val="left" w:pos="2070"/>
       </w:tabs>
       <w:ind w:left="936"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ban">
     <w:name w:val="ban"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1314"/>
         <w:tab w:val="left" w:pos="1692"/>
         <w:tab w:val="left" w:pos="2070"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1314"/>
         <w:tab w:val="left" w:pos="1692"/>
         <w:tab w:val="left" w:pos="2070"/>
       </w:tabs>
       <w:ind w:left="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1314"/>
         <w:tab w:val="left" w:pos="1692"/>
         <w:tab w:val="left" w:pos="2070"/>
@@ -8306,508 +10529,1241 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00A972C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF257E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...146 lines deleted...]
-    <w:name w:val="heading 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00017193"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00B20D55"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00B20D55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B20D55"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B20D55"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:widowControl/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="936"/>
-[...2 lines deleted...]
-        <w:tab w:val="left" w:pos="2070"/>
+        <w:tab w:val="clear" w:pos="936"/>
+        <w:tab w:val="clear" w:pos="1314"/>
+        <w:tab w:val="clear" w:pos="1692"/>
+        <w:tab w:val="clear" w:pos="2070"/>
       </w:tabs>
-      <w:ind w:left="936"/>
-      <w:outlineLvl w:val="2"/>
+      <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:u w:val="single"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...55 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00785863"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
-    <w:name w:val="Body Text Indent 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-      <w:ind w:left="2070"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-      <w:ind w:left="1692"/>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Date"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="E-mailSignatureChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+    <w:name w:val="E-mail Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="E-mailSignature"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="200" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="400" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="600" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="800" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1000" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1200" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1400" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1600" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Index1"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ProgramSectionBody">
-    <w:name w:val="Program Section Body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:line="216" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:rsid w:val="00C3279C"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00C3279C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MessageHeader"/>
+    <w:rsid w:val="00785863"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...8 lines deleted...]
-    <w:rsid w:val="00A972C6"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A972C6"/>
+    <w:link w:val="NoteHeading"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00785863"/>
     <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Signature"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00785863"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:ind w:left="200" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00A972C6"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="400"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="600"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="800"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1000"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1400"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1600"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00785863"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4798"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...12 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="766733356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1571189746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792169673">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9067,72 +12023,78 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47A84E8D-B229-4916-B3F6-C4C1239EDAAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2085</Words>
-  <Characters>11721</Characters>
+  <Words>2145</Words>
+  <Characters>12231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13779</CharactersWithSpaces>
+  <CharactersWithSpaces>14348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>130 CMR:  DIVISION OF MEDICAL ASSISTANCE</dc:title>
   <dc:creator>Lthornton</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>