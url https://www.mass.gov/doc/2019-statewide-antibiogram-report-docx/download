--- v0 (2025-11-06)
+++ v1 (2026-06-27)
@@ -1508,50 +1508,51 @@
         <w:t xml:space="preserve">The Massachusetts Department of Public Health </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2019 </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>Statewide Antibiogram Report represents cumulative anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> susceptibility data submitted by acute care hospitals across Massachusetts. These data were prepared with consideration to the Clinical and Laboratory Standards Institute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CLSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> guidelines</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1430621723"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Ana \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CLSI, 2022)</w:t>
@@ -1595,50 +1596,51 @@
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CDC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00133FC5">
         <w:t>2019 AR Threats Report</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>, over 2.8 million anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>-resistant infections occur annually in the United States, resulting in more than 35,000 deaths a yea</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-322049748"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC19 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> (CDC, 2019)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A7B48">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009D6036">
@@ -1672,51 +1674,59 @@
         <w:t xml:space="preserve">antimicrobial </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>resistances and slow</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> their spread. The purpose of the Statewide Antibiogram Reports is to promote stewardship and infection control efforts by presenting healthcare providers, public health professionals, and the public with information on resistance patterns seen across the state of Massachusetts.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A2C79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The data in this report are not intended for use in clinical decision making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222A1D8E" w14:textId="1C00C56F" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:r w:rsidRPr="001A7B48">
         <w:tab/>
-        <w:t xml:space="preserve">Data for this report were only collected from acute care </w:t>
+        <w:t xml:space="preserve">Data for this report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A7B48">
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A7B48">
+        <w:t xml:space="preserve"> only collected from acute care </w:t>
       </w:r>
       <w:r>
         <w:t>hospitals</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>. Given this, it is important to note that these data do not represent the full extent of anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> resistance in Massachusetts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A268E1" w14:textId="77777777" w:rsidR="00042714" w:rsidRPr="001A7B48" w:rsidRDefault="00042714" w:rsidP="00EF4497"/>
     <w:p w14:paraId="44BC9A2A" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="001A7B48" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc184914500"/>
       <w:r w:rsidRPr="001A7B48">
         <w:t>Data</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
@@ -2577,61 +2587,63 @@
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11063647" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doripenem</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365D0C46" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5245,1163 +5257,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54FF3" w:rsidRPr="00D3590A" w14:paraId="431C71EA" w14:textId="77777777" w:rsidTr="00A20CE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B661A10" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. cloacae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1702DB77" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63AA1D40" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="103102DC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="434766E5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25434924" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2159BDC6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AD22AA7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BBAF45A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E3CF691" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53CBD24B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D4F7B3C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D378D87" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="573D60FD" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BEA7F1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="753DC72D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0F0880" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01C5F9C9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230C3AFC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="273F9A69" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E1375DA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B9CFF84" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31034432" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="655BF273" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13712023" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75EAA9F1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46866A7A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DAFA1C3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45DD8EB4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FB87990" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
@@ -6457,51 +6439,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159AADF5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A105B4E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2673</w:t>
@@ -6573,51 +6554,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1863457C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="336D6A75" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2113</w:t>
@@ -6637,51 +6617,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0799DE21" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34EB4060" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4264</w:t>
@@ -6753,165 +6732,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B14EEB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2D493C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2539</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D5F8805" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64F20028" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32FCDE4A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3816</w:t>
@@ -6931,203 +6906,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E89BF8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB43FD3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D016D7A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AD1A369" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4776AE90" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F13A5BA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3889</w:t>
@@ -7147,127 +7117,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FC99B20" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1450EA34" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F357C9E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41FAAE49" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2085</w:t>
@@ -7287,127 +7254,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48FD0E25" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F14834D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40FDDCFE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6613C2B4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4821</w:t>
@@ -9629,1163 +9593,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>108644</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54FF3" w:rsidRPr="00D3590A" w14:paraId="31C2A552" w14:textId="77777777" w:rsidTr="00A20CE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52F609C8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. aerogenes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43E22D73" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1773</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56F66EEA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4709F48E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63F7B47D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30D41580" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53498D2A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47B970E7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="302D364B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5188B60F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04BD3CFD" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD959B9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F5407AB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45B6EF88" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16100807" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0010C34C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E20EA6B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FCDBA00" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42658324" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B64E0B5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="780D576B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32DF91A4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E31E77" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3514858F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F549FFB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C8A42A4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F2B5B20" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D53DAC1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54FBE8F7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F25372D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
@@ -10841,51 +10775,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA4A71B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00AB6C9C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>842</w:t>
@@ -10957,51 +10890,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30F818C7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38DB53F3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>777</w:t>
@@ -11021,51 +10953,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="513059F5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46F7ED30" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1624</w:t>
@@ -11137,89 +11068,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38D42CB1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EC34E5A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65A1BA8B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1599</w:t>
@@ -11239,51 +11168,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087E5D43" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72CC82FE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1413</w:t>
@@ -11303,203 +11231,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ACA3832" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ADA9BA0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1376</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F910B37" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1773</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A67F867" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B13C78" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27699226" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1189</w:t>
@@ -11519,127 +11442,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18188B62" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A7DE56" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43093167" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52B9240B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>818</w:t>
@@ -11659,127 +11579,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A8A752" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1827A8CB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44832978" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>877</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DAC37F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1670</w:t>
@@ -11810,52 +11727,67 @@
           </w:tcPr>
           <w:p w14:paraId="064DEDE0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>K. oxytoca</w:t>
-            </w:r>
+              <w:t xml:space="preserve">K. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>oxytoca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76AB602C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -13990,1158 +13922,1128 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3289</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54FF3" w:rsidRPr="00D3590A" w14:paraId="2D2D0C24" w14:textId="77777777" w:rsidTr="00A20CE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D1C79F1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087ED77D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>23541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="051D8E16" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E093E5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="179690FC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0644D064" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18FB52B0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C9FF2EA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F36F811" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AD75DCC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="533628BC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FC59507" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39F31A7D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E4C0B4C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="065A2CF1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C7AD438" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F2C4ACD" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="013E67E1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5223C834" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41C445D6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B80AF8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C8998F9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35BE49DF" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6024B971" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BEAFE30" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="012664FD" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38FCE09A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5841519B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CE48E8F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="473DE954" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
@@ -15197,89 +15099,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="510E9FC5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39143570" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5752E09A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9689</w:t>
@@ -15299,165 +15199,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="217F68C3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FE2BB23" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2831ED55" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E6A9186" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="795D8BA1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19211</w:t>
@@ -15503,203 +15399,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B1028A2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05F381F5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69CD42D5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0289D361" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>23088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C7ED639" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28ED4C6F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18987</w:t>
@@ -15719,203 +15610,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="329A1551" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C3099D8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F8AD001" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>23541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B5A9CB8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E3AF6F6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37213D72" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16528</w:t>
@@ -15935,127 +15821,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="113EFE7B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38B573C6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24274A86" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1262B71F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7951</w:t>
@@ -16075,127 +15958,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7017DBD4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E593D5D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2314</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2094019D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="690E9BEE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22972</w:t>
@@ -18298,1168 +18178,1138 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54FF3" w:rsidRPr="00D3590A" w14:paraId="68C2381D" w14:textId="77777777" w:rsidTr="00A20CE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59C6B007" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. maltophilia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365BF0D5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0032F1A0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D6C3D39" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C759317" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4598CA59" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11978EE1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E50F958" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="037A9A3C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="117BAD9E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C03441" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78A181BE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66FB57F2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5369DDEB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F7355A4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26A9432E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="468303F1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B3B124A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14395D47" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BC2FB3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="097EEE1A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65810986" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22574EB8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A73B80C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1468579D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F5DECE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50714439" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2453322D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26B8AF4E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162A1DB4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
@@ -19645,89 +19495,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="334185E2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73B9FD40" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41356B66" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>369</w:t>
@@ -19799,51 +19647,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75F828AB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C3D131E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>843</w:t>
@@ -19967,51 +19814,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DF54752" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BDFCA4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>369</w:t>
@@ -20031,51 +19877,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7491EFF9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB01FD7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1363</w:t>
@@ -20121,51 +19966,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F843925" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E90FB90" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>369</w:t>
@@ -20289,51 +20133,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A2CC1C3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62122DBB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1365</w:t>
@@ -22567,68 +22410,114 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E271DC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) in the data box indicates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that either data was not reported for a given</w:t>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported for a given</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> antimicrobial agent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-organism combination or</w:t>
+        <w:t xml:space="preserve">-organism combination </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> fewer than the standard recommendation of 30 isolates has been reported</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8AF27D" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -22894,77 +22783,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="026CB228" w14:textId="58A6C8FC" w:rsidR="00EF4497" w:rsidRDefault="00BC2549" w:rsidP="00EF4497">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF4497">
         <w:t xml:space="preserve">Massachusetts Department of Public Health                                                                               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224218E9" w14:textId="13BB3501" w:rsidR="00E811E3" w:rsidRPr="00D3590A" w:rsidRDefault="00BC2549" w:rsidP="00EF4497">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF4497">
         <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16700" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1333"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="1340"/>
+        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="604"/>
         <w:gridCol w:w="529"/>
-        <w:gridCol w:w="457"/>
+        <w:gridCol w:w="458"/>
         <w:gridCol w:w="529"/>
-        <w:gridCol w:w="453"/>
         <w:gridCol w:w="454"/>
+        <w:gridCol w:w="455"/>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
-        <w:gridCol w:w="609"/>
-        <w:gridCol w:w="612"/>
+        <w:gridCol w:w="610"/>
+        <w:gridCol w:w="613"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
-        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="588"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="527"/>
-        <w:gridCol w:w="531"/>
-        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="618"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="527"/>
-        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="616"/>
         <w:gridCol w:w="604"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3590A" w:rsidRPr="00D3590A" w14:paraId="30BBEF9D" w14:textId="77777777" w:rsidTr="00E54FF3">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16700" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E8BB56D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -23232,72 +23121,94 @@
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefazolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E10870" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
+          <w:p w14:paraId="46E10870" w14:textId="39517C26" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotaxime</w:t>
+            </w:r>
+            <w:r w:rsidR="00435D59">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00435D59" w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420D9B17" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
@@ -23956,61 +23867,87 @@
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7546C942" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Quinupristin + Dalfopristin</w:t>
-            </w:r>
+              <w:t>Quinupristin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dalfopristin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37A3DE9D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -25833,72 +25770,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="602F7DA2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
-[...20 lines deleted...]
-              <w:t>24753</w:t>
+          <w:p w14:paraId="602F7DA2" w14:textId="1B6D3024" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00AC0B2B" w:rsidP="00D3590A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18F3A33E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -26230,1081 +26167,1053 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3590A" w:rsidRPr="00D3590A" w14:paraId="2A2CF4BC" w14:textId="77777777" w:rsidTr="00BC2549">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72569D75" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FE394C6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58CF791F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A668A95" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ADF3452" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FE6FE7D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BBDCCEF" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B6BF0A0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36FAF115" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53FF8CFE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DD0C85D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DA35454" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DE6EB5E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EE02840" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3874F472" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79D2810B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BAD75B7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6889A48D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="037AA279" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B7A8FE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ADAD21F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27BBAB6E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65AC6F54" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2337D796" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="305668D0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DFFCCCC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5960BB20" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF78EC4" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -27358,89 +27267,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64730A41" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5D4897" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11B68EB1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1077</w:t>
@@ -27460,51 +27367,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="238CDADE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB543D2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2245</w:t>
@@ -27602,393 +27508,383 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38F58C48" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F1369BE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66CC71B7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C337590" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D31E75B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E858A4B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7831</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54171904" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9577</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15278A05" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>10121</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28E693F2" w14:textId="7DC0C34E" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00AC0B2B" w:rsidP="00D3590A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30C6723F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4819B1BA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10361</w:t>
@@ -28034,241 +27930,235 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A36394A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D408B1E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="302609CA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E526905" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A93A819" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA4CBA2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0624C5C5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12672</w:t>
@@ -29911,72 +29801,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="156854A9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
-[...20 lines deleted...]
-              <w:t>14480</w:t>
+          <w:p w14:paraId="156854A9" w14:textId="4BC8B2BF" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00AC0B2B" w:rsidP="00D3590A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E84821A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -30308,1088 +30198,1060 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3590A" w:rsidRPr="00D3590A" w14:paraId="7C32B1FB" w14:textId="77777777" w:rsidTr="00BC2549">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="791DC561" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. faecalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="062A24A2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CC2136" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4722DD99" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F9C0D47" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40B61657" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2483CE44" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F8CC531" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0675D560" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71877EFE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="761FBC2C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A82E563" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AA6D51D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D4AA4AE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="339C9DAC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A59B012" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC45B2E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70EB0033" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0273948D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2716879E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="265D7A31" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B256059" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13EE192A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30482A37" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B883E2B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14C5EEAF" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08627B1B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="451971E2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
@@ -31443,51 +31305,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E4F74D5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4941F8E1" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13249</w:t>
@@ -31663,51 +31524,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A0F242" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="507A728A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7559</w:t>
@@ -31727,203 +31587,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04890A8D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="186684B6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FFE0A84" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5591</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE63FF9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F30FB03" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="151A8DD7" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10857</w:t>
@@ -31943,51 +31798,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36C02C60" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05732C5B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11579</w:t>
@@ -32007,51 +31861,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E794B7E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E51EF98" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6777</w:t>
@@ -32097,127 +31950,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43EC6D4A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60299ABB" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3721D286" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2796294F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3956</w:t>
@@ -32237,51 +32087,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46BB923E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E6267F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13229</w:t>
@@ -34267,1081 +34116,1053 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1298</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3590A" w:rsidRPr="00D3590A" w14:paraId="596F97EE" w14:textId="77777777" w:rsidTr="00BC2549">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AF244E8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B4A5977" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1629</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E56F443" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38E57380" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="558CC213" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13FE452C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CB05C8A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34DACC69" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48E0AD6A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E698A1B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61E41C67" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07227928" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="508EAFEC" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CFFDA03" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E5B606F" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="228F56C5" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7000923D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F723B9" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="042249E6" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3279C04B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D2B885" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45FD6D6E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="265BE7C2" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED6CC4D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0168831D" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="217A9A8C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7787AA60" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AA00F16" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -35395,51 +35216,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76E6D66C" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10BCDD55" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>144</w:t>
@@ -35511,165 +35331,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71960331" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230556CE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EDFD4CF" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF3D6FA" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248AFD21" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1447</w:t>
@@ -35689,51 +35505,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="031D9955" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21900A27" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>970</w:t>
@@ -35753,51 +35568,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE23D75" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B5C8054" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1344</w:t>
@@ -35817,279 +35631,272 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06B3F3A8" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40971F0A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008EA684" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>412</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B96CE4C" w14:textId="7575102A" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00AC0B2B" w:rsidP="00D3590A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63752A3A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20E1D8C0" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="134503E3" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59B2CF8A" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1454</w:t>
@@ -36109,203 +35916,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BD0C430" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53034439" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F5D0FEE" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7038F367" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53DE9D5E" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E480F2B" w14:textId="77777777" w:rsidR="00D3590A" w:rsidRPr="00D3590A" w:rsidRDefault="00D3590A" w:rsidP="00D3590A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3590A">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1340</w:t>
@@ -36388,153 +36190,253 @@
         <w:t>For each organism and antimicrobial pair, the percentage of isolates susceptible to the antimicrobial appears above the total number of isolates tested for susceptibility to that antimicrobial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC92E4A" w14:textId="5A71056F" w:rsidR="00BF734E" w:rsidRDefault="00BF734E" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF734E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Antibiotics used at various concentrations: (¥) Concentration is ≤ 0.5μg/ml, (£) Concentration is ≤ 1μg/ml, (€) Concentration is ≤ 2 μg/ml for</w:t>
+        <w:t xml:space="preserve">Antibiotics used at various concentrations: (¥) Concentration is ≤ 0.5μg/ml, (£) Concentration is ≤ 1μg/ml, (€) Concentration is ≤ 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/ml for</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF734E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. pneumoniae </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF734E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">and is ≤ 8 μg/ml for </w:t>
+        <w:t xml:space="preserve">and is ≤ 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ml for </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF734E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Enterococcus</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF734E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spp, (§) Concentration is ≤ 0.06μg/ml.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF734E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, (§) Concentration is ≤ 0.06μg/ml.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3104E1" w14:textId="4C2E5E01" w:rsidR="00EF4497" w:rsidRDefault="00F26DF1" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E271DC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) in the data box indicates</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that either data was not reported for a given</w:t>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF4497">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF4497">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF4497">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF4497">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported for a given</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> antimicrobial agent</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-organism combination or</w:t>
+        <w:t xml:space="preserve">-organism combination </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF4497">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> fewer than the standard recommendation of 30 isolates has been reported</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79EDCADC" w14:textId="22BC60AB" w:rsidR="00D94A9A" w:rsidRDefault="00F26DF1" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -36555,83 +36457,137 @@
         <w:t>R in the data box indicates that the species or organism group is intrinsically resistant to the antimicrobial agent being tested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459515B0" w14:textId="447FE399" w:rsidR="00EF4497" w:rsidRDefault="00F26DF1" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>†Nitrofurantoin, Ciprofloxacin (for Enterococcus spp)</w:t>
+        <w:t xml:space="preserve">†Nitrofurantoin, Ciprofloxacin (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002D74F7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Levofloxacin (for Enterococcus spp)</w:t>
+        <w:t xml:space="preserve">Levofloxacin (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002D74F7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>and Tetracycline (for Enterococcus spp) were tested against urine isolates only.</w:t>
+        <w:t xml:space="preserve">and Tetracycline (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94A9A" w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) were tested against urine isolates only.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD90ACA" w14:textId="6C79C610" w:rsidR="004F60D8" w:rsidRDefault="00F26DF1" w:rsidP="00AA3E67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -37634,56 +37590,65 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Boston Medical Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4318" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64252447" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="00A75B07" w:rsidRDefault="00EF4497" w:rsidP="003D20E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>MelroseWakefield Healthcare - Lawrence Memorial Hospital of Medford</w:t>
+              <w:t>MelroseWakefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A75B07">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Healthcare - Lawrence Memorial Hospital of Medford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FEDB166" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="00A75B07" w:rsidRDefault="00EF4497" w:rsidP="003D20E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Steward Health Care - Norwood Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -37702,56 +37667,81 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brigham and Women’s Faulkner Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4318" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0688397B" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="00A75B07" w:rsidRDefault="00EF4497" w:rsidP="003D20E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>MelroseWakefield Healthcare - MelroseWakefield Hospital</w:t>
+              <w:t>MelroseWakefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A75B07">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Healthcare - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A75B07">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MelroseWakefield</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A75B07">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3311EA31" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="00A75B07" w:rsidRDefault="00EF4497" w:rsidP="003D20E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75B07">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Steward Health Care - Saint Anne's Hospital </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -38461,51 +38451,59 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D6241" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="001F4284" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc184914504"/>
       <w:r w:rsidRPr="001F4284">
         <w:lastRenderedPageBreak/>
         <w:t>Anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4284">
         <w:t xml:space="preserve"> Susceptibility Testing Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4F7254AF" w14:textId="380CC55E" w:rsidR="002608E3" w:rsidRDefault="00EF4497" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Antimicrobial susceptibility testing is conducted in microbiology laboratories. Microbiologists utilize standardized guidelines, such as those distributed by the Clinical and Laboratory Standards Institute (CLSI. 2025) to determine whether a bacterial isolate is susceptible, intermediate, or resistant to an antimicrobial. These guidelines are updated periodically. The extent to which clinical microbiology laboratories across Massachusetts can implement the most recently updated guidelines within a particular time period varies.</w:t>
+        <w:t xml:space="preserve">Antimicrobial susceptibility testing is conducted in microbiology laboratories. Microbiologists utilize standardized guidelines, such as those distributed by the Clinical and Laboratory Standards Institute (CLSI. 2025) to determine whether a bacterial isolate is susceptible, intermediate, or resistant to an antimicrobial. These guidelines are updated periodically. The extent to which clinical microbiology laboratories across Massachusetts can implement the most recently updated guidelines within a particular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> varies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C40CCBA" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D38F60F" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A6E34B" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="364C0074" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C714254" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
@@ -38599,71 +38597,73 @@
     <w:p w14:paraId="47665421" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F33CCC" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Toc184914505" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1207455021"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3D12DB66" w14:textId="61ACBB34" w:rsidR="00EF4497" w:rsidRPr="009D2B48" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D2B48">
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="9"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1777A47C" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
               <w:pPr>
                 <w:pStyle w:val="Bibliography"/>
                 <w:ind w:left="720" w:hanging="720"/>
                 <w:rPr>
                   <w:noProof/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
@@ -38789,58 +38789,58 @@
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="601E02FA" w14:textId="57829190" w:rsidR="00DE78F5" w:rsidRDefault="00DE78F5" w:rsidP="003372B3">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE78F5" w:rsidSect="00524CE6">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="701D5931" w14:textId="77777777" w:rsidR="004E3096" w:rsidRDefault="004E3096">
+    <w:p w14:paraId="4BA302DD" w14:textId="77777777" w:rsidR="00466ADC" w:rsidRDefault="00466ADC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D01EAFB" w14:textId="77777777" w:rsidR="004E3096" w:rsidRDefault="004E3096">
+    <w:p w14:paraId="07224644" w14:textId="77777777" w:rsidR="00466ADC" w:rsidRDefault="00466ADC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -38867,235 +38867,245 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C2986E" w14:textId="77777777" w:rsidR="004E3096" w:rsidRDefault="004E3096">
+    <w:p w14:paraId="44718625" w14:textId="77777777" w:rsidR="00466ADC" w:rsidRDefault="00466ADC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D984CF9" w14:textId="77777777" w:rsidR="004E3096" w:rsidRDefault="004E3096">
+    <w:p w14:paraId="317012DE" w14:textId="77777777" w:rsidR="00466ADC" w:rsidRDefault="00466ADC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30B454D7" w14:textId="545C1C3B" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-465514675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="11278038" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00000000">
+      <w:p w14:paraId="11278038" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00466ADC">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="336E9C17" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerRoman"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4497"/>
     <w:rsid w:val="00042714"/>
     <w:rsid w:val="0006024A"/>
     <w:rsid w:val="000933C4"/>
     <w:rsid w:val="000E4C76"/>
     <w:rsid w:val="000E5388"/>
     <w:rsid w:val="000F0C86"/>
+    <w:rsid w:val="00111C7E"/>
+    <w:rsid w:val="00156298"/>
     <w:rsid w:val="002608E3"/>
     <w:rsid w:val="00266014"/>
     <w:rsid w:val="002D74F7"/>
     <w:rsid w:val="003372B3"/>
     <w:rsid w:val="00366205"/>
     <w:rsid w:val="00382076"/>
     <w:rsid w:val="00386AB4"/>
     <w:rsid w:val="003C353A"/>
     <w:rsid w:val="003C5464"/>
     <w:rsid w:val="00402E94"/>
     <w:rsid w:val="00404D50"/>
+    <w:rsid w:val="00435D59"/>
     <w:rsid w:val="004450F4"/>
     <w:rsid w:val="00445984"/>
+    <w:rsid w:val="00466ADC"/>
     <w:rsid w:val="00494D2F"/>
     <w:rsid w:val="004E3096"/>
     <w:rsid w:val="004F60D8"/>
     <w:rsid w:val="00517DB4"/>
     <w:rsid w:val="00524A3C"/>
     <w:rsid w:val="00524CE6"/>
     <w:rsid w:val="00577B34"/>
     <w:rsid w:val="005C4830"/>
     <w:rsid w:val="00611D09"/>
     <w:rsid w:val="00637136"/>
     <w:rsid w:val="00655760"/>
     <w:rsid w:val="006925AB"/>
     <w:rsid w:val="006941EC"/>
     <w:rsid w:val="006A209C"/>
     <w:rsid w:val="006A4FD3"/>
     <w:rsid w:val="006D6D45"/>
     <w:rsid w:val="0070542D"/>
     <w:rsid w:val="007361FB"/>
     <w:rsid w:val="00896399"/>
     <w:rsid w:val="008D6120"/>
     <w:rsid w:val="00927125"/>
     <w:rsid w:val="00933AB3"/>
+    <w:rsid w:val="00967F76"/>
     <w:rsid w:val="009B3228"/>
     <w:rsid w:val="009D6036"/>
     <w:rsid w:val="009E63DA"/>
+    <w:rsid w:val="009E66DE"/>
     <w:rsid w:val="00A20CE5"/>
     <w:rsid w:val="00A607E6"/>
     <w:rsid w:val="00AA3E67"/>
+    <w:rsid w:val="00AC0B2B"/>
     <w:rsid w:val="00B00B56"/>
     <w:rsid w:val="00B06F33"/>
     <w:rsid w:val="00B131A8"/>
     <w:rsid w:val="00B415C4"/>
     <w:rsid w:val="00B46F7E"/>
     <w:rsid w:val="00B67D64"/>
     <w:rsid w:val="00B8262B"/>
     <w:rsid w:val="00BA5AEB"/>
     <w:rsid w:val="00BC2549"/>
     <w:rsid w:val="00BF734E"/>
     <w:rsid w:val="00C861B0"/>
     <w:rsid w:val="00C91CD6"/>
     <w:rsid w:val="00CC4101"/>
     <w:rsid w:val="00CD590D"/>
     <w:rsid w:val="00D24523"/>
     <w:rsid w:val="00D3590A"/>
     <w:rsid w:val="00D84B82"/>
     <w:rsid w:val="00D94A9A"/>
     <w:rsid w:val="00DA2AF0"/>
     <w:rsid w:val="00DB5C92"/>
     <w:rsid w:val="00DB60A7"/>
     <w:rsid w:val="00DE560E"/>
     <w:rsid w:val="00DE78F5"/>
     <w:rsid w:val="00E271DC"/>
     <w:rsid w:val="00E54FF3"/>
     <w:rsid w:val="00E7268B"/>
     <w:rsid w:val="00E811E3"/>
     <w:rsid w:val="00E94EDA"/>
     <w:rsid w:val="00EA06D3"/>
     <w:rsid w:val="00EF16A0"/>
+    <w:rsid w:val="00EF2B67"/>
     <w:rsid w:val="00EF4497"/>
     <w:rsid w:val="00F2534C"/>
     <w:rsid w:val="00F26DF1"/>
     <w:rsid w:val="00F35242"/>
     <w:rsid w:val="00F46CF5"/>
     <w:rsid w:val="00F51999"/>
+    <w:rsid w:val="00F540F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="548C043F"/>
@@ -39698,50 +39708,51 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF4497"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -40786,69 +40797,69 @@
           <b:Person>
             <b:Last>CLSI</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:BookTitle>29th ed. CLSI Supplement M100.</b:BookTitle>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFAD8B3-2863-42B6-9CD6-BCF35F16973C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2136</Words>
+  <Words>2135</Words>
   <Characters>12176</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14284</CharactersWithSpaces>
+  <CharactersWithSpaces>14283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shaban, Lamyaa (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>