--- v0 (2025-10-30)
+++ v1 (2026-04-01)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30AC3527" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2676" w:y="705"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597FECF0" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -66,164 +65,191 @@
     </w:p>
     <w:p w14:paraId="05E9524E" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
       <w:r>
         <w:t>Bureau of Health Professions Licensure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EB5C72" w14:textId="4227A68B" w:rsidR="002D2BF1" w:rsidRDefault="00BD0E40" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD0E40">
         <w:t>250 Washington Street, Boston, MA 02108-4619</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062CF67F" w14:textId="77777777" w:rsidR="00BD0E40" w:rsidRDefault="00BD0E40" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74463A6E" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRPr="00714203" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
+    <w:p w14:paraId="74463A6E" w14:textId="1E705C13" w:rsidR="002D2BF1" w:rsidRPr="00714203" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2676" w:y="705"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Tel: 617-973-0800</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="453C96EE" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRPr="00714203" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
+        <w:t>Tel: 617-973-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D853EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>960</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453C96EE" w14:textId="6A5665CC" w:rsidR="002D2BF1" w:rsidRPr="00714203" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2676" w:y="705"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714203">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>TTY : 617-973-0988</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>TTY : 617-973-09</w:t>
+      </w:r>
+      <w:r w:rsidR="00D853EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      </w:hyperlink>
+        <w:t>60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407703CC" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRPr="00714203" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
+      <w:pPr>
+        <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2676" w:y="705"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "http://www.mass.gov/dph/boards"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00714203">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>www.mass.gov/dph/boards</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30D9930F" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25EB7A25" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B9B329" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="3016" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2676" w:y="705"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501AFDF1" w14:textId="77777777" w:rsidR="002D2BF1" w:rsidRDefault="002D2BF1" w:rsidP="002D2BF1">
       <w:pPr>
         <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="661" w:y="-944"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="073B4792" wp14:editId="0835649D">
             <wp:extent cx="966470" cy="1147445"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="966470" cy="1147445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -301,51 +327,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scope of Practice</w:t>
       </w:r>
       <w:r w:rsidR="005E6039" w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DB22CE" w14:textId="77777777" w:rsidR="00101E03" w:rsidRPr="00FD1CAB" w:rsidRDefault="00101E03" w:rsidP="00DB3653">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D325C9" w14:textId="39DD1432" w:rsidR="00D4446C" w:rsidRPr="00776AF6" w:rsidRDefault="00575BA4" w:rsidP="00FC61FF">
+    <w:p w14:paraId="16D325C9" w14:textId="39DD1432" w:rsidR="00D4446C" w:rsidRDefault="00575BA4" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts Board of Registration in Pharmacy (</w:t>
       </w:r>
       <w:r w:rsidR="00235523" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -502,109 +528,491 @@
         </w:rPr>
         <w:t>professional activities</w:t>
       </w:r>
       <w:r w:rsidR="00D86C23" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EB5378" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005368BA" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please contact the Board for any scope of practice questions that fall outside this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5D478B" w14:textId="77777777" w:rsidR="00C404C0" w:rsidRPr="00776AF6" w:rsidRDefault="00C404C0" w:rsidP="00FC61FF">
-[...10 lines deleted...]
-    <w:p w14:paraId="3E8E69D3" w14:textId="35BB7FA5" w:rsidR="00101E03" w:rsidRPr="00776AF6" w:rsidRDefault="003E245A" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3D5D478B" w14:textId="77777777" w:rsidR="00C404C0" w:rsidRPr="00776AF6" w:rsidRDefault="00C404C0" w:rsidP="0068381B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDEA784" w14:textId="2C1F7786" w:rsidR="0068381B" w:rsidRDefault="0068381B" w:rsidP="00606663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776AF6">
+      <w:r w:rsidRPr="0068381B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Unlicensed Personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434260B9" w14:textId="77777777" w:rsidR="0068381B" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F03FEB" w14:textId="7EB432BA" w:rsidR="0068381B" w:rsidRPr="00606663" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Except for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D971D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cashiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are only </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authorized to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sell filled, verified, bagged prescriptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and extend the pharmacist’s offer to counsel, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual may access </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescription area without a license. External vendors (e.g., facility maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>worker</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, outside inventory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.) may only enter the prescription area if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accompanied</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21" w:rsidRPr="00935D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00935D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>monitored</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by a </w:t>
+      </w:r>
+      <w:r w:rsidR="00935D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pharmacist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D0FF73" w14:textId="77777777" w:rsidR="0068381B" w:rsidRPr="00606663" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE4B9E3" w14:textId="40D4F8DD" w:rsidR="0068381B" w:rsidRPr="00606663" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prescription area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the Board-licensed secured pharmacy space where </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prescription medications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are stored and prescriptions are processed, filled, and dispensed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBC34DF" w14:textId="77777777" w:rsidR="0068381B" w:rsidRPr="00606663" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DFD719" w14:textId="28D4A22D" w:rsidR="0068381B" w:rsidRPr="00606663" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any persons handling medications (e.g., inventory specialists, etc.) must have a license. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Handling”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involves </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coming into contact with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescription medications that have not already been filled, verified, bagged and / or placed in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D971D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tote as completed prescriptions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D971D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A238FE8" w14:textId="77777777" w:rsidR="0068381B" w:rsidRDefault="0068381B" w:rsidP="00606663">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8E69D3" w14:textId="0E3DF66E" w:rsidR="00101E03" w:rsidRPr="00776AF6" w:rsidRDefault="003E245A" w:rsidP="0068381B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Pharmacist</w:t>
       </w:r>
       <w:r w:rsidR="00CC4B40" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Intern</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787EA4AE" w14:textId="77777777" w:rsidR="00451033" w:rsidRPr="00776AF6" w:rsidRDefault="00451033" w:rsidP="00FC61FF">
+    <w:p w14:paraId="787EA4AE" w14:textId="77777777" w:rsidR="00451033" w:rsidRPr="00776AF6" w:rsidRDefault="00451033" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D25C877" w14:textId="6B3248B8" w:rsidR="005A3900" w:rsidRPr="00776AF6" w:rsidRDefault="00C9386F" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0D25C877" w14:textId="6B3248B8" w:rsidR="005A3900" w:rsidRPr="00776AF6" w:rsidRDefault="00C9386F" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As outlined by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APhA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -679,93 +1087,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A93B8F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> performing medication management, administering immunizations, and partnering with </w:t>
       </w:r>
       <w:r w:rsidR="00061EA0" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>health care providers</w:t>
       </w:r>
       <w:r w:rsidR="00A93B8F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to advance health and wellness</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B8F" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to advance health and wellness</w:t>
       </w:r>
       <w:r w:rsidR="00387141" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00061EA0" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pharmacists practicing in different settings may have</w:t>
       </w:r>
       <w:r w:rsidR="00A36437" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00061EA0" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other factors to consider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0591F5FF" w14:textId="77777777" w:rsidR="00CC4B40" w:rsidRPr="00776AF6" w:rsidRDefault="00CC4B40" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0591F5FF" w14:textId="77777777" w:rsidR="00CC4B40" w:rsidRPr="00776AF6" w:rsidRDefault="00CC4B40" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B96E258" w14:textId="6F947F87" w:rsidR="00CC4B40" w:rsidRPr="00776AF6" w:rsidRDefault="00DB5A8C" w:rsidP="00FC61FF">
+    <w:p w14:paraId="4B96E258" w14:textId="6F947F87" w:rsidR="00CC4B40" w:rsidRPr="00776AF6" w:rsidRDefault="00DB5A8C" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5A8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00235FAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pharmacist</w:t>
       </w:r>
@@ -833,62 +1249,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> may perform the same activities as a pharmacist as long as they are under the </w:t>
       </w:r>
       <w:r w:rsidR="00AA27DE" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">direct </w:t>
       </w:r>
       <w:r w:rsidR="00CC4B40" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>supervision of a licensed pharmacist.</w:t>
       </w:r>
       <w:r w:rsidR="00F65377" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEDF075" w14:textId="77777777" w:rsidR="008C4CC6" w:rsidRPr="00776AF6" w:rsidRDefault="008C4CC6" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3CEDF075" w14:textId="77777777" w:rsidR="008C4CC6" w:rsidRPr="00776AF6" w:rsidRDefault="008C4CC6" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F2E9245" w14:textId="7BCA365E" w:rsidR="008C4CC6" w:rsidRPr="00776AF6" w:rsidRDefault="0010391E" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0F2E9245" w14:textId="218D3107" w:rsidR="008C4CC6" w:rsidRPr="00776AF6" w:rsidRDefault="0010391E" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Collaborative Drug Therapy Management (</w:t>
       </w:r>
       <w:r w:rsidR="00DE2A5C" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -999,155 +1415,180 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> required.</w:t>
       </w:r>
       <w:r w:rsidR="003F6B83" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Only pharmacists in an authorized practice setting may enter into a CDTM agreement.</w:t>
       </w:r>
       <w:r w:rsidR="00A906AD" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00036DC7" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
-      <w:r w:rsidR="00186D95" w:rsidRPr="00776AF6">
-[...49 lines deleted...]
-        <w:r w:rsidR="00036DC7" w:rsidRPr="00776AF6">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:i/>
-            <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/doc/247-cmr-16-collaborative-drug-therapy-management/download</w:t>
+          <w:t>247 CMR 16.00</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...14 lines deleted...]
-        <w:r w:rsidR="00186D95" w:rsidRPr="00776AF6">
+      <w:r w:rsidR="00E84861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:i/>
-            <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section24B1~2</w:t>
+          <w:t xml:space="preserve">M.G.L. c. 112 </w:t>
+        </w:r>
+        <w:r w:rsidR="0037545D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>§</w:t>
+        </w:r>
+        <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 24B</w:t>
+        </w:r>
+        <w:r w:rsidR="0037545D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>1/2</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3FA6871E" w14:textId="7A53C0FE" w:rsidR="00061EA0" w:rsidRPr="00776AF6" w:rsidRDefault="00061EA0" w:rsidP="00FC61FF">
+      <w:r w:rsidR="00186D95" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CDTM</w:t>
+      </w:r>
+      <w:r w:rsidR="00036DC7" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00186D95" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements and scope of practice </w:t>
+      </w:r>
+      <w:r w:rsidR="00036DC7" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="0037545D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7D6C55" w14:textId="77777777" w:rsidR="00E84861" w:rsidRDefault="00E84861" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA6871E" w14:textId="71F27B9F" w:rsidR="00061EA0" w:rsidRPr="00776AF6" w:rsidRDefault="00061EA0" w:rsidP="0068381B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Independent</w:t>
       </w:r>
       <w:r w:rsidR="008E3517" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmacists practicing independently (without an employee</w:t>
       </w:r>
@@ -1176,287 +1617,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">employer relationship with a pharmacy) </w:t>
       </w:r>
       <w:r w:rsidR="00810C70" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidR="00CF719E" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00810C70" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>order or possess drugs without a Massachusetts Controlled Substances Registration (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">order or possess drugs without a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00810C70" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Massachusetts Controlled Substances Registration (</w:t>
+        </w:r>
+        <w:r w:rsidR="00894D73" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>“</w:t>
+        </w:r>
+        <w:r w:rsidR="00810C70" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>M</w:t>
+        </w:r>
+        <w:r w:rsidR="00894D73" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>CS</w:t>
+        </w:r>
+        <w:r w:rsidR="00810C70" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidR="00894D73" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:r w:rsidR="00810C70" w:rsidRPr="00961FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00810C70" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...6 lines deleted...]
-        <w:t>CS</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6858" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB08CA" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndependently practicing </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6858" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pharmacist may perform compliance packaging services for patients. Sorting a patient’s oral medications within their home from prescription vials into a dose planner is not considered “re</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6858" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dispensing.” </w:t>
       </w:r>
       <w:r w:rsidR="00810C70" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>R</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">These pharmacists </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00A36437" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obtain informed </w:t>
       </w:r>
       <w:r w:rsidR="00A73C46" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patient </w:t>
       </w:r>
       <w:r w:rsidR="00A36437" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consent before providing services</w:t>
       </w:r>
       <w:r w:rsidR="00A80FA1" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and maintain policies and procedures for their services.</w:t>
       </w:r>
       <w:r w:rsidR="00521B5F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEA12C3" w14:textId="77777777" w:rsidR="000754DB" w:rsidRPr="00776AF6" w:rsidRDefault="000754DB" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2AEA12C3" w14:textId="77777777" w:rsidR="000754DB" w:rsidRPr="00776AF6" w:rsidRDefault="000754DB" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3894837E" w14:textId="274DB33E" w:rsidR="00A662EA" w:rsidRPr="00776AF6" w:rsidRDefault="00A662EA" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3894837E" w14:textId="274DB33E" w:rsidR="00A662EA" w:rsidRPr="00776AF6" w:rsidRDefault="00A662EA" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE211F6" w14:textId="0FE8878B" w:rsidR="00554400" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="00FC61FF">
-[...9 lines deleted...]
-    <w:p w14:paraId="51AA3782" w14:textId="77777777" w:rsidR="00554400" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="00FC61FF">
+    <w:p w14:paraId="6AE211F6" w14:textId="0FE8878B" w:rsidR="00554400" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="0068381B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AA3782" w14:textId="585D5D2D" w:rsidR="00554400" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No aspects of testing (including machine-processing of specimens), may be conducted within a pharmacy’s licensed prescription area, including the service counter.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26082354" w14:textId="195D953E" w:rsidR="000C212A" w:rsidRPr="00776AF6" w:rsidRDefault="000C212A" w:rsidP="00FC61FF">
+        <w:t>No aspects of testing (including machine-processing of specimens) may be conducted within a pharmacy’s licensed prescription area, including the service counter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26082354" w14:textId="195D953E" w:rsidR="000C212A" w:rsidRPr="00776AF6" w:rsidRDefault="000C212A" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health Promotion Screening</w:t>
       </w:r>
       <w:r w:rsidR="00771CB4" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tests</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FD4EC0" w14:textId="2F241E28" w:rsidR="006B72A9" w:rsidRPr="00776AF6" w:rsidRDefault="00AB4D26" w:rsidP="00FC61FF">
+    <w:p w14:paraId="26FD4EC0" w14:textId="10CC768B" w:rsidR="006B72A9" w:rsidRPr="00776AF6" w:rsidRDefault="00AB4D26" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk129165792"/>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A pharmacist </w:t>
       </w:r>
       <w:r w:rsidR="00FB473F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and pharmacy intern </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
@@ -1600,141 +2064,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information on </w:t>
       </w:r>
       <w:r w:rsidR="00FE28A1" w:rsidRPr="0022737D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health Promotion Screening</w:t>
       </w:r>
       <w:r w:rsidR="005638F5" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE28A1" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contact the DPH Clinical Laboratory Program: </w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> contact the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004D2FFD" w:rsidRPr="00776AF6">
+        <w:r w:rsidR="00FE28A1" w:rsidRPr="00961FEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:i/>
-            <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/how-to/apply-for-approval-of-health-promotion-screening-laboratory-testing</w:t>
+          <w:t>DPH Clinical Laboratory Program</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="536BF872" w14:textId="77777777" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="00FC61FF">
+      <w:r w:rsidR="00961FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022737D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536BF872" w14:textId="77777777" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AFB2687" w14:textId="71E6CCEE" w:rsidR="000C212A" w:rsidRPr="00776AF6" w:rsidRDefault="000C212A" w:rsidP="00FC61FF">
+    <w:p w14:paraId="4AFB2687" w14:textId="71E6CCEE" w:rsidR="000C212A" w:rsidRPr="00776AF6" w:rsidRDefault="000C212A" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COVID-19</w:t>
       </w:r>
       <w:r w:rsidR="00882C3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tests</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7FD9DE" w14:textId="07928EF4" w:rsidR="00F65FAC" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7F7FD9DE" w14:textId="07928EF4" w:rsidR="00F65FAC" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to a </w:t>
       </w:r>
       <w:r w:rsidR="006F5276">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prescription or </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
@@ -1903,380 +2359,443 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2023-03</w:t>
         </w:r>
         <w:r w:rsidR="001F5D15" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>: COVID-19 Control Measures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B117C8E" w14:textId="31A19C16" w:rsidR="00176672" w:rsidRPr="00776AF6" w:rsidRDefault="00176672" w:rsidP="00FC61FF">
-[...10 lines deleted...]
-    <w:p w14:paraId="2796C2B9" w14:textId="7090F7E2" w:rsidR="00FD03B9" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2796C2B9" w14:textId="21412E67" w:rsidR="00FD03B9" w:rsidRPr="00776AF6" w:rsidRDefault="00554400" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>CDTM Testing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD03B9" w:rsidRPr="00776AF6">
+        <w:lastRenderedPageBreak/>
+        <w:t>CDTM Test</w:t>
+      </w:r>
+      <w:r w:rsidR="005728D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD03B9" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B6992E" w14:textId="04829928" w:rsidR="006A06D3" w:rsidRPr="00776AF6" w:rsidRDefault="006A06D3" w:rsidP="00FC61FF">
+    <w:p w14:paraId="33B6992E" w14:textId="04829928" w:rsidR="006A06D3" w:rsidRPr="00776AF6" w:rsidRDefault="006A06D3" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacists engaged in a CDTM agreement may order and evaluate the results of laboratory tests directly related to drug therapy when performed in accordance with approved protocols applicable to the practice setting and when the evaluation </w:t>
       </w:r>
       <w:r w:rsidR="00ED1680">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> not include a diagnostic component.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398445A9" w14:textId="77777777" w:rsidR="00FD03B9" w:rsidRPr="00776AF6" w:rsidRDefault="00FD03B9" w:rsidP="000A2593">
+    <w:p w14:paraId="398445A9" w14:textId="77777777" w:rsidR="00FD03B9" w:rsidRPr="00776AF6" w:rsidRDefault="00FD03B9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452A41B0" w14:textId="02BC312F" w:rsidR="00216501" w:rsidRPr="00776AF6" w:rsidRDefault="008C1782" w:rsidP="00FC61FF">
+    <w:p w14:paraId="452A41B0" w14:textId="02BC312F" w:rsidR="00216501" w:rsidRPr="00776AF6" w:rsidRDefault="008C1782" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telepharmacy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D459D4B" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0D459D4B" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D99D4FF" w14:textId="213A5758" w:rsidR="00B86E5E" w:rsidRPr="00776AF6" w:rsidRDefault="007C7B08" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0D99D4FF" w14:textId="213A5758" w:rsidR="00B86E5E" w:rsidRPr="00776AF6" w:rsidRDefault="007C7B08" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001C0479" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n Massachusetts, the scope of telepharmacy is limited to remote pharmacist clinical activities and verification of final patient-specific products. </w:t>
+        <w:t xml:space="preserve">n Massachusetts, the scope of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C0479" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>telepharmacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C0479" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is limited to remote pharmacist clinical activities and verification of final patient-specific products. </w:t>
       </w:r>
       <w:r w:rsidR="00B86E5E" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please </w:t>
-[...7 lines deleted...]
-        <w:t>review requirements outlined in</w:t>
+        <w:t>Please review requirements outlined in</w:t>
       </w:r>
       <w:r w:rsidR="00622ADB" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00622ADB" w:rsidRPr="000A2593">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2021-02</w:t>
         </w:r>
         <w:r w:rsidR="00622ADB" w:rsidRPr="00776AF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>: Shared Pharmacy Service Models Including Central Fill, Remote Processing, and Telepharmacy</w:t>
+          <w:t xml:space="preserve">: Shared Pharmacy Service Models Including Central Fill, Remote Processing, and </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00622ADB" w:rsidRPr="00776AF6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Telepharmacy</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00B86E5E" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B86E5E" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2884351E" w14:textId="72F678B1" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2884351E" w14:textId="72F678B1" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7481125D" w14:textId="5D4707D8" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7481125D" w14:textId="5C9DEB53" w:rsidR="00630F9D" w:rsidRPr="00776AF6" w:rsidRDefault="00630F9D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless provided in conjunction with a prescription filled in a non–resident pharmacy, </w:t>
+        <w:t xml:space="preserve">Unless provided in conjunction with a prescription filled in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00961FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Board-licensed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resident pharmacy, </w:t>
       </w:r>
       <w:r w:rsidR="006B72A9" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non-resident pharmacist must maintain a Massachusetts license in order to provide cognitive services to a Massachusetts patient.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="705F328E" w14:textId="77777777" w:rsidR="00CD3914" w:rsidRPr="00776AF6" w:rsidRDefault="00CD3914" w:rsidP="00FC61FF">
+        <w:t xml:space="preserve"> non-resident pharmacist must maintain a Massachusetts license </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide cognitive services to a Massachusetts patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705F328E" w14:textId="77777777" w:rsidR="00CD3914" w:rsidRPr="00776AF6" w:rsidRDefault="00CD3914" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7507EDBC" w14:textId="3682B4BA" w:rsidR="001C0479" w:rsidRPr="00776AF6" w:rsidRDefault="001C0479" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7507EDBC" w14:textId="3682B4BA" w:rsidR="001C0479" w:rsidRPr="00776AF6" w:rsidRDefault="001C0479" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The practice of having a pharmacy technician fill and dispense a prescription without a pharmacist on site is not currently permitted</w:t>
       </w:r>
       <w:r w:rsidR="00785A38" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> within Massachusetts</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB4A9A4" w14:textId="77777777" w:rsidR="0010391E" w:rsidRPr="00776AF6" w:rsidRDefault="0010391E" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7DB4A9A4" w14:textId="77777777" w:rsidR="0010391E" w:rsidRPr="00776AF6" w:rsidRDefault="0010391E" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320A1FD8" w14:textId="030572DE" w:rsidR="008E2FC8" w:rsidRPr="00D018BD" w:rsidRDefault="0010391E" w:rsidP="00FC61FF">
+    <w:p w14:paraId="320A1FD8" w14:textId="030572DE" w:rsidR="008E2FC8" w:rsidRPr="00D018BD" w:rsidRDefault="0010391E" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000347D1" w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2304,63 +2823,63 @@
       <w:r w:rsidR="00E3632B" w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000347D1" w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Injection</w:t>
       </w:r>
       <w:r w:rsidR="00F2222E" w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAF9A7E" w14:textId="77777777" w:rsidR="008E2FC8" w:rsidRPr="00776AF6" w:rsidRDefault="008E2FC8" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1BAF9A7E" w14:textId="77777777" w:rsidR="008E2FC8" w:rsidRPr="00776AF6" w:rsidRDefault="008E2FC8" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D31EA4" w14:textId="56358D34" w:rsidR="004D2FFD" w:rsidRPr="0021385D" w:rsidRDefault="009D6ED6" w:rsidP="00FC61FF">
+    <w:p w14:paraId="04D31EA4" w14:textId="56358D34" w:rsidR="004D2FFD" w:rsidRPr="0021385D" w:rsidRDefault="009D6ED6" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Massachusetts </w:t>
       </w:r>
       <w:r w:rsidR="009163E4" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2450,51 +2969,51 @@
         </w:rPr>
         <w:t>administer</w:t>
       </w:r>
       <w:r w:rsidR="00EB4DBE" w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C50F82" w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D2FFD" w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549CD436" w14:textId="7B3F8369" w:rsidR="004D2FFD" w:rsidRPr="0021385D" w:rsidRDefault="004D2FFD" w:rsidP="00FC61FF">
+    <w:p w14:paraId="549CD436" w14:textId="7B3F8369" w:rsidR="004D2FFD" w:rsidRPr="0021385D" w:rsidRDefault="004D2FFD" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vaccines and medications to manage adverse events in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="001F5D15" w:rsidRPr="0021385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2503,51 +3022,51 @@
           </w:rPr>
           <w:t>Policy 2023-02:</w:t>
         </w:r>
         <w:r w:rsidR="001F5D15" w:rsidRPr="0021385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vaccine Administration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C80C11" w14:textId="225225E2" w:rsidR="004D2FFD" w:rsidRPr="00776AF6" w:rsidRDefault="004D2FFD" w:rsidP="00FC61FF">
+    <w:p w14:paraId="48C80C11" w14:textId="225225E2" w:rsidR="004D2FFD" w:rsidRPr="00776AF6" w:rsidRDefault="004D2FFD" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">medications for the treatment of mental illness and substance use disorder as specified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="000A2593">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2564,51 +3083,51 @@
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001F5D15" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DCP 23-04-118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9D51DE" w14:textId="1E0B1D6D" w:rsidR="004D2FFD" w:rsidRDefault="004D2FFD" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0B9D51DE" w14:textId="1E0B1D6D" w:rsidR="004D2FFD" w:rsidRDefault="004D2FFD" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 </w:t>
       </w:r>
       <w:r w:rsidR="006F5276">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -2736,211 +3255,199 @@
           </w:rPr>
           <w:t xml:space="preserve"> COVID-19 </w:t>
         </w:r>
         <w:r w:rsidR="006F5276" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Control Measures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3802D985" w14:textId="77777777" w:rsidR="001F5D15" w:rsidRPr="00FC61FF" w:rsidRDefault="001F5D15" w:rsidP="00FC61FF">
-[...4 lines deleted...]
-    <w:p w14:paraId="64974F9A" w14:textId="08490F2B" w:rsidR="00C0110B" w:rsidRDefault="00DA16C2" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3802D985" w14:textId="77777777" w:rsidR="001F5D15" w:rsidRPr="00FC61FF" w:rsidRDefault="001F5D15" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1D8AEB" w14:textId="564EB5E6" w:rsidR="001F5D15" w:rsidRDefault="00DA16C2" w:rsidP="00E05501">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776AF6">
+      <w:r w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Board</w:t>
       </w:r>
-      <w:r w:rsidR="00F2222E" w:rsidRPr="00776AF6">
+      <w:r w:rsidR="00F2222E" w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00776AF6">
+      <w:r w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">licensed pharmacies may conduct </w:t>
       </w:r>
-      <w:r w:rsidR="006B72A9" w:rsidRPr="00776AF6">
+      <w:r w:rsidR="006B72A9" w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">off-site </w:t>
       </w:r>
-      <w:r w:rsidRPr="00776AF6">
+      <w:r w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">immunization clinics utilizing </w:t>
       </w:r>
-      <w:r w:rsidR="00AC5D41">
+      <w:r w:rsidR="00AC5D41" w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>trained</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5D41" w:rsidRPr="00776AF6">
+        <w:t xml:space="preserve">trained </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00776AF6">
+        <w:t>pharmacy personnel as long as a Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00485CE7" w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pharmacy personnel as long as a Massachusetts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00485CE7" w:rsidRPr="00776AF6">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>licensed pharmacist is present.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1D8AEB" w14:textId="77777777" w:rsidR="001F5D15" w:rsidRPr="00D018BD" w:rsidRDefault="001F5D15" w:rsidP="00D018BD">
-[...7 lines deleted...]
-    <w:p w14:paraId="289BE29B" w14:textId="6C266186" w:rsidR="00C0110B" w:rsidRPr="00D018BD" w:rsidRDefault="00C0110B" w:rsidP="00D018BD">
+    <w:p w14:paraId="6CBC72FB" w14:textId="77777777" w:rsidR="00A63D28" w:rsidRPr="00A63D28" w:rsidRDefault="00A63D28" w:rsidP="00A63D28"/>
+    <w:p w14:paraId="289BE29B" w14:textId="6C266186" w:rsidR="00C0110B" w:rsidRPr="00D018BD" w:rsidRDefault="00C0110B" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At this time, pharmacists may not administer any other medications or perform skin testing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1778423A" w14:textId="08FE130D" w:rsidR="00D018BD" w:rsidRPr="00D018BD" w:rsidRDefault="00D018BD" w:rsidP="00D018BD">
-[...7 lines deleted...]
-    <w:p w14:paraId="162D99DD" w14:textId="68F1532A" w:rsidR="00D018BD" w:rsidRPr="00D018BD" w:rsidRDefault="00D018BD" w:rsidP="00D018BD">
+    <w:p w14:paraId="1778423A" w14:textId="08FE130D" w:rsidR="00D018BD" w:rsidRPr="00D018BD" w:rsidRDefault="00D018BD" w:rsidP="00606663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162D99DD" w14:textId="68F1532A" w:rsidR="00D018BD" w:rsidRPr="00D018BD" w:rsidRDefault="00D018BD" w:rsidP="00606663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacists </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">engaged in an CDTM agreement may </w:t>
       </w:r>
       <w:r w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">administer “travel </w:t>
       </w:r>
       <w:r w:rsidRPr="0021385D">
         <w:rPr>
@@ -2953,101 +3460,101 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2023-02:</w:t>
         </w:r>
         <w:r w:rsidRPr="0021385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vaccine Administration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5030793D" w14:textId="3C9E0254" w:rsidR="00A662EA" w:rsidRPr="00D018BD" w:rsidRDefault="00A662EA" w:rsidP="00D018BD">
+    <w:p w14:paraId="5030793D" w14:textId="3C9E0254" w:rsidR="00A662EA" w:rsidRPr="00D018BD" w:rsidRDefault="00A662EA" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veterinary </w:t>
       </w:r>
       <w:r w:rsidR="000C5D63" w:rsidRPr="00D018BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3BFD08" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0E3BFD08" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DDCCEA7" w14:textId="0771282B" w:rsidR="00BA7BFA" w:rsidRDefault="00DA16C2" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2DDCCEA7" w14:textId="0771282B" w:rsidR="00BA7BFA" w:rsidRDefault="00DA16C2" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D24CA3" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3074,170 +3581,169 @@
         </w:rPr>
         <w:t>Any</w:t>
       </w:r>
       <w:r w:rsidR="00D24CA3" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> such use </w:t>
       </w:r>
       <w:r w:rsidR="00047EC7" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
       <w:r w:rsidR="00D24CA3" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to a prescription or documentation from a veterinarian.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1E9EB7" w14:textId="77777777" w:rsidR="001F5D15" w:rsidRPr="00776AF6" w:rsidRDefault="001F5D15" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1B1E9EB7" w14:textId="77777777" w:rsidR="001F5D15" w:rsidRPr="00776AF6" w:rsidRDefault="001F5D15" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA4ED35" w14:textId="75D78882" w:rsidR="001F5D15" w:rsidRPr="00776AF6" w:rsidRDefault="006B0ADF" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7FA4ED35" w14:textId="75D78882" w:rsidR="001F5D15" w:rsidRPr="00776AF6" w:rsidRDefault="006B0ADF" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pharmacists may compound Schedule VI emergency medications for veterinary office use in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="001F5D15" w:rsidRPr="000A2593">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2019-06:</w:t>
         </w:r>
         <w:r w:rsidR="001F5D15" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Compounded Emergency Medications for Veterinarian Use</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F20AA7E" w14:textId="77777777" w:rsidR="00354971" w:rsidRPr="00776AF6" w:rsidRDefault="00354971" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3F20AA7E" w14:textId="77777777" w:rsidR="00354971" w:rsidRPr="00776AF6" w:rsidRDefault="00354971" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74F0229B" w14:textId="6046E7C0" w:rsidR="00241681" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="00FC61FF">
+    <w:p w14:paraId="74F0229B" w14:textId="6046E7C0" w:rsidR="00241681" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacy </w:t>
       </w:r>
       <w:r w:rsidR="003E245A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Technician</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDAD57F" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3BDAD57F" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00776AF6" w:rsidRDefault="005856A0" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5755A9" w14:textId="391CB973" w:rsidR="00114076" w:rsidRDefault="00114076" w:rsidP="00FC61FF">
+    <w:p w14:paraId="5D5755A9" w14:textId="391CB973" w:rsidR="00114076" w:rsidRDefault="00114076" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the supervision of a pharmacist, </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -3374,62 +3880,62 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F27B6" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E034958" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1E034958" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7937828B" w14:textId="57957E0F" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7937828B" w14:textId="57957E0F" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3449,51 +3955,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C97693" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>computerized pharmacy system</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00CA103D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6198034F" w14:textId="1F80EB05" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="6198034F" w14:textId="1F80EB05" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3520,202 +4026,202 @@
         </w:rPr>
         <w:t xml:space="preserve">s for </w:t>
       </w:r>
       <w:r w:rsidR="0007374F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedules III through VI</w:t>
       </w:r>
       <w:r w:rsidR="00FD75EA" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> medications</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCB8694" w14:textId="609A44E4" w:rsidR="00F8231D" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2BCB8694" w14:textId="609A44E4" w:rsidR="00F8231D" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">affix label to </w:t>
       </w:r>
       <w:r w:rsidR="00E33AB7" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prescription container;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5941B122" w14:textId="71D02292" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="5941B122" w14:textId="71D02292" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">econstitute a </w:t>
       </w:r>
       <w:r w:rsidR="003E245A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medication</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2A2F47" w14:textId="7632A2C2" w:rsidR="00E33AB7" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1D2A2F47" w14:textId="7632A2C2" w:rsidR="00E33AB7" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prepare patient compliance packaging</w:t>
       </w:r>
       <w:r w:rsidR="003B4F8F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with Schedule III through VI medications</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2442B11D" w14:textId="417FAC06" w:rsidR="00E33AB7" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2442B11D" w14:textId="417FAC06" w:rsidR="00E33AB7" w:rsidRPr="00776AF6" w:rsidRDefault="00E33AB7" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">compound sterile and non-sterile </w:t>
       </w:r>
       <w:r w:rsidR="003B4F8F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule III through VI </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">medications; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C97C99" w14:textId="65B4CAB4" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="00FC61FF">
+    <w:p w14:paraId="68C97C99" w14:textId="65B4CAB4" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00F8231D" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00D42F0D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3728,94 +4234,94 @@
         </w:rPr>
         <w:t xml:space="preserve">ffer to </w:t>
       </w:r>
       <w:r w:rsidR="00D42F0D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ounsel</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F4C" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FD501F" w14:textId="68F8F13B" w:rsidR="00E54AB9" w:rsidRPr="00776AF6" w:rsidRDefault="00EB1F4C" w:rsidP="00FC61FF">
+    <w:p w14:paraId="56FD501F" w14:textId="68F8F13B" w:rsidR="00E54AB9" w:rsidRPr="00776AF6" w:rsidRDefault="00EB1F4C" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assist in the transport of filled and verified Schedule II through VI prescriptions or orders (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00482E02" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> delivering filled prescriptions from the pharmacy to a nurse, retrieving the medication from a pickup bin and ringing out the transaction at the register, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00E54AB9" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB262E1" w14:textId="37266417" w:rsidR="00B97777" w:rsidRDefault="00CA01E3" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1CB262E1" w14:textId="679338DA" w:rsidR="00B97777" w:rsidRDefault="00CA01E3" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transport, load, remove,</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3830,151 +4336,171 @@
       </w:r>
       <w:r w:rsidR="007E7C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">non-patient specific medications in </w:t>
       </w:r>
       <w:r w:rsidR="00D06D9A" w:rsidRPr="00A82F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedules III through VI</w:t>
       </w:r>
       <w:r w:rsidR="00D06D9A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="007E7C5F" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="007E7C5F" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
-        <w:r w:rsidR="00E54AB9" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="00E54AB9" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>utomated</w:t>
         </w:r>
-        <w:r w:rsidR="007E7C5F" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="007E7C5F" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> D</w:t>
         </w:r>
-        <w:r w:rsidR="00E54AB9" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="00E54AB9" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ispensing </w:t>
         </w:r>
-        <w:r w:rsidR="007E7C5F" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="007E7C5F" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>D</w:t>
         </w:r>
-        <w:r w:rsidR="00E54AB9" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="00E54AB9" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>evices</w:t>
         </w:r>
-        <w:r w:rsidR="007E0C72" w:rsidRPr="000E73D7">
+        <w:r w:rsidR="007E0C72" w:rsidRPr="00E84861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> (“ADD”)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E54AB9" w:rsidRPr="000E73D7">
+      <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84861" w:rsidRPr="00B65346">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>retail</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84861" w:rsidRPr="00E84861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AB9" w:rsidRPr="00E84861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E54AB9" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4267859B" w14:textId="77777777" w:rsidR="000A2593" w:rsidRPr="00776AF6" w:rsidRDefault="000A2593" w:rsidP="000A2593">
+    <w:p w14:paraId="4267859B" w14:textId="77777777" w:rsidR="000A2593" w:rsidRPr="00776AF6" w:rsidRDefault="000A2593" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F6AFC59" w14:textId="302A5A0B" w:rsidR="00EB1F4C" w:rsidRPr="00776AF6" w:rsidRDefault="00B97777" w:rsidP="002F27ED">
+    <w:p w14:paraId="7F6AFC59" w14:textId="302A5A0B" w:rsidR="00EB1F4C" w:rsidRPr="00776AF6" w:rsidRDefault="00B97777" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C56A74" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If performed within a Massachusetts-licensed health care facility (e.g., hospital)</w:t>
       </w:r>
       <w:r w:rsidR="000A2593">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C56A74" w:rsidRPr="00776AF6">
         <w:rPr>
@@ -4046,63 +4572,63 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2023-08:</w:t>
         </w:r>
         <w:r w:rsidR="002F27ED" w:rsidRPr="00873E9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Pharmacy Technician Stocking of Automated Dispensing Devices (ADD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E73D7" w:rsidRPr="00873E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DE4DCA" w14:textId="77777777" w:rsidR="00BE5497" w:rsidRPr="00776AF6" w:rsidRDefault="00BE5497" w:rsidP="00FC61FF">
+    <w:p w14:paraId="71DE4DCA" w14:textId="77777777" w:rsidR="00BE5497" w:rsidRPr="00776AF6" w:rsidRDefault="00BE5497" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69859229" w14:textId="1AB951A5" w:rsidR="00E61221" w:rsidRDefault="001E4033" w:rsidP="00FC61FF">
+    <w:p w14:paraId="69859229" w14:textId="1AB951A5" w:rsidR="00E61221" w:rsidRDefault="001E4033" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the supervision of a pharmacist, </w:t>
       </w:r>
       <w:r w:rsidR="0071788A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4252,173 +4778,195 @@
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidR="0071788A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527DDAF1" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="00FC61FF">
+    <w:p w14:paraId="527DDAF1" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D35435E" w14:textId="5D1ED037" w:rsidR="00E61221" w:rsidRPr="00776AF6" w:rsidRDefault="001E4033" w:rsidP="00FC61FF">
+    <w:p w14:paraId="2D35435E" w14:textId="3159BB0D" w:rsidR="00E61221" w:rsidRPr="00776AF6" w:rsidRDefault="001E4033" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">equest and accept </w:t>
       </w:r>
+      <w:r w:rsidR="00B65346">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verbally</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65346" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00125D19" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">orally transmitted </w:t>
+        <w:t xml:space="preserve">transmitted </w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFILL authorizations</w:t>
       </w:r>
       <w:r w:rsidR="007A7C22" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00842D01" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for Schedule III through VI medications </w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if there have not been </w:t>
       </w:r>
       <w:r w:rsidR="006478CB" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="007A7C22" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>changes</w:t>
       </w:r>
       <w:r w:rsidR="006478CB" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the prescription</w:t>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006478CB" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prescription</w:t>
       </w:r>
       <w:r w:rsidR="00F8231D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="58F91DC4" w14:textId="76E90899" w:rsidR="00994B08" w:rsidRPr="000E73D7" w:rsidRDefault="00197A62" w:rsidP="00FC61FF">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="58F91DC4" w14:textId="76E90899" w:rsidR="00994B08" w:rsidRPr="000E73D7" w:rsidRDefault="00197A62" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">conduct remote processing of prescriptions in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="000E73D7" w:rsidRPr="000A2593">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2021-02:</w:t>
         </w:r>
         <w:r w:rsidR="000E73D7" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Shared Pharmacy Service Models Including Central Fill,</w:t>
         </w:r>
         <w:r w:rsidR="000E73D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4437,51 +4985,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Remote Processing, and </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="000E73D7" w:rsidRPr="00FC61FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Telepharmacy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00F8231D" w:rsidRPr="000E73D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2512A60E" w14:textId="6E4C001A" w:rsidR="0071788A" w:rsidRPr="0021385D" w:rsidRDefault="00FF5075" w:rsidP="00F618C0">
+    <w:p w14:paraId="2512A60E" w14:textId="6E4C001A" w:rsidR="0071788A" w:rsidRPr="0021385D" w:rsidRDefault="00FF5075" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F618C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trained </w:t>
       </w:r>
       <w:r w:rsidR="00AE44DC" w:rsidRPr="00F618C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pharmacy technicians </w:t>
@@ -4566,51 +5114,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vaccine Administration</w:t>
       </w:r>
       <w:r w:rsidR="00EA2DA2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00994B08" w:rsidRPr="0021385D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3557424E" w14:textId="3E20ED11" w:rsidR="00E351B3" w:rsidRDefault="00D929E8" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3557424E" w14:textId="3E20ED11" w:rsidR="00E351B3" w:rsidRDefault="00D929E8" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">transport, load, </w:t>
       </w:r>
       <w:r w:rsidR="00305620" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4714,61 +5262,62 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmacy Technician Stocking of Automated Dispensing Devices (ADD)</w:t>
       </w:r>
       <w:r w:rsidR="00873E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002F27ED" w:rsidRPr="00873E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7ED6602A" w14:textId="77777777" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00E37055" w:rsidP="00FC61FF">
+    <w:p w14:paraId="7ED6602A" w14:textId="77777777" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00E37055" w:rsidP="00606663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D6298D4" w14:textId="6BABF6D1" w:rsidR="0078748A" w:rsidRDefault="00E37055" w:rsidP="00FC61FF">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6298D4" w14:textId="6BABF6D1" w:rsidR="0078748A" w:rsidRDefault="00E37055" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Under the</w:t>
       </w:r>
       <w:r w:rsidR="007A7C22" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4880,62 +5429,62 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidR="007A7C22" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F28AEA1" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="00FC61FF">
+    <w:p w14:paraId="3F28AEA1" w14:textId="77777777" w:rsidR="00776AF6" w:rsidRPr="00776AF6" w:rsidRDefault="00776AF6" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3022498C" w14:textId="67BAA352" w:rsidR="00AD0A8C" w:rsidRPr="00A82F6A" w:rsidRDefault="00F2222E" w:rsidP="00A82F6A">
+    <w:p w14:paraId="3022498C" w14:textId="67BAA352" w:rsidR="00AD0A8C" w:rsidRPr="00A82F6A" w:rsidRDefault="00F2222E" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00A82F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4982,51 +5531,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Policy 2023-08:</w:t>
         </w:r>
         <w:r w:rsidR="002F27ED" w:rsidRPr="00873E9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Pharmacy Technician Stocking of Automated Dispensing Devices (ADD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F27ED" w:rsidRPr="00873E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16822D85" w14:textId="2D6C1549" w:rsidR="00131ABF" w:rsidRPr="00776AF6" w:rsidRDefault="00D929E8" w:rsidP="00FC61FF">
+    <w:p w14:paraId="16822D85" w14:textId="2D6C1549" w:rsidR="00131ABF" w:rsidRPr="00776AF6" w:rsidRDefault="00D929E8" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC61FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5042,51 +5591,51 @@
       <w:r w:rsidR="00131ABF" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and / or perform expiration date checking of Schedule II medications in </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00FF5075" w:rsidRPr="00776AF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ADDs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00131ABF" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A0AAE0" w14:textId="098CF482" w:rsidR="00FD75EA" w:rsidRPr="00776AF6" w:rsidRDefault="00FD75EA" w:rsidP="00FC61FF">
+    <w:p w14:paraId="14A0AAE0" w14:textId="098CF482" w:rsidR="00FD75EA" w:rsidRPr="00776AF6" w:rsidRDefault="00FD75EA" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">perform </w:t>
       </w:r>
       <w:r w:rsidR="00131ABF" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5127,173 +5676,189 @@
         </w:rPr>
         <w:t>the supervising</w:t>
       </w:r>
       <w:r w:rsidR="00E65D5B" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pharmacist verifie</w:t>
       </w:r>
       <w:r w:rsidR="009D326A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s that the perpetual inventory has been completed in accordance with Board regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BE38A3" w14:textId="014DD0BB" w:rsidR="00131ABF" w:rsidRPr="00776AF6" w:rsidRDefault="00131ABF" w:rsidP="00FC61FF">
+    <w:p w14:paraId="75BE38A3" w14:textId="014DD0BB" w:rsidR="00131ABF" w:rsidRPr="00776AF6" w:rsidRDefault="00131ABF" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>make entries into the Schedule II perpetual inventory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130EF020" w14:textId="2F8A58FA" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00E37055" w:rsidP="00FC61FF">
+    <w:p w14:paraId="130EF020" w14:textId="5A69AAC7" w:rsidR="00E37055" w:rsidRPr="00776AF6" w:rsidRDefault="00E37055" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">accept NEW </w:t>
       </w:r>
+      <w:r w:rsidR="00E84861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verbally</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84861" w:rsidRPr="00776AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00125D19" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">orally transmitted </w:t>
+        <w:t xml:space="preserve">transmitted </w:t>
       </w:r>
       <w:r w:rsidR="00842D01" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule I</w:t>
       </w:r>
       <w:r w:rsidR="00125D19" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00842D01" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I through VI </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prescriptions</w:t>
       </w:r>
       <w:r w:rsidR="00F8231D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="67C2D7D6" w14:textId="606B382B" w:rsidR="006478CB" w:rsidRPr="00776AF6" w:rsidRDefault="00F2222E" w:rsidP="00FC61FF">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="67C2D7D6" w14:textId="606B382B" w:rsidR="006478CB" w:rsidRPr="00776AF6" w:rsidRDefault="00F2222E" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006478CB" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erform prescription transfers between pharmacies for Schedule VI drugs</w:t>
       </w:r>
       <w:r w:rsidR="00F8231D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB1B6F2" w14:textId="214D46CA" w:rsidR="007A7C22" w:rsidRPr="00776AF6" w:rsidRDefault="006478CB" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0CB1B6F2" w14:textId="55BDB2A8" w:rsidR="007A7C22" w:rsidRPr="00776AF6" w:rsidRDefault="006478CB" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assist </w:t>
       </w:r>
       <w:r w:rsidR="00E37055" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5359,50 +5924,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>filling</w:t>
       </w:r>
       <w:r w:rsidR="00131ABF" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> / checking</w:t>
       </w:r>
       <w:r w:rsidR="005E58B8" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00994B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ADDs</w:t>
       </w:r>
       <w:r w:rsidR="005E58B8" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00994B08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> compounding,</w:t>
       </w:r>
       <w:r w:rsidR="005E58B8" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A034A8" w:rsidRPr="00776AF6">
         <w:rPr>
@@ -5432,99 +5998,99 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00197A62" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>release medication that is not in an abuse deterrent form</w:t>
       </w:r>
       <w:r w:rsidR="00F8231D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00131ABF" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC84B20" w14:textId="3E59E18C" w:rsidR="002C0D40" w:rsidRPr="00776AF6" w:rsidRDefault="00B82760" w:rsidP="00FC61FF">
+    <w:p w14:paraId="4EC84B20" w14:textId="3E59E18C" w:rsidR="002C0D40" w:rsidRPr="00776AF6" w:rsidRDefault="00B82760" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">perform </w:t>
       </w:r>
       <w:r w:rsidR="002C0D40" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medication histories</w:t>
       </w:r>
       <w:r w:rsidR="00F8231D" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342DBDBF" w14:textId="77777777" w:rsidR="007A7C22" w:rsidRPr="00776AF6" w:rsidRDefault="007A7C22" w:rsidP="00FC61FF">
+    <w:p w14:paraId="342DBDBF" w14:textId="77777777" w:rsidR="007A7C22" w:rsidRPr="00776AF6" w:rsidRDefault="007A7C22" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF0D04A" w14:textId="3A60EBD6" w:rsidR="00776AF6" w:rsidRPr="002F27ED" w:rsidRDefault="00AE44DC" w:rsidP="000A2593">
+    <w:p w14:paraId="4CF0D04A" w14:textId="3A60EBD6" w:rsidR="00776AF6" w:rsidRPr="002F27ED" w:rsidRDefault="00AE44DC" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F27ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacy </w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="002F27ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5534,185 +6100,184 @@
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="002F27ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="002F27ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A67AD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F76CD3" w14:textId="7D698498" w:rsidR="002D0021" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="30F76CD3" w14:textId="74931BBD" w:rsidR="002D0021" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>administer medications</w:t>
       </w:r>
       <w:r w:rsidR="00EA2DA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (except for vaccines and emergency medications in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00EA2DA2" w:rsidRPr="0021385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Policy 2023-02:</w:t>
         </w:r>
         <w:r w:rsidR="00EA2DA2" w:rsidRPr="0021385D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Vaccine Administration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA2DA2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008B4F48" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1516719A" w14:textId="46AE1AA8" w:rsidR="00B622A1" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="1516719A" w14:textId="46AE1AA8" w:rsidR="00B622A1" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>erform final patient dispensing process validation</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACF897C" w14:textId="58CE9325" w:rsidR="00B622A1" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0ACF897C" w14:textId="58CE9325" w:rsidR="00B622A1" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ounsel patients</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17822EA8" w14:textId="17E3C700" w:rsidR="002D0021" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="17822EA8" w14:textId="17E3C700" w:rsidR="002D0021" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -5725,87 +6290,87 @@
         </w:rPr>
         <w:t>drug utilization review (“</w:t>
       </w:r>
       <w:r w:rsidR="00BE5497" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DUR</w:t>
       </w:r>
       <w:r w:rsidR="00AF2AC4" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1EBB68" w14:textId="3F0E027C" w:rsidR="001E4033" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="6F1EBB68" w14:textId="3F0E027C" w:rsidR="001E4033" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="001E4033" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>esolve clinical issues</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6C30BD" w14:textId="1754F67B" w:rsidR="00F2222E" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0B6C30BD" w14:textId="1754F67B" w:rsidR="00F2222E" w:rsidRPr="00776AF6" w:rsidRDefault="006B72A9" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="001E4033" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
@@ -5819,51 +6384,51 @@
         </w:rPr>
         <w:t xml:space="preserve">drug </w:t>
       </w:r>
       <w:r w:rsidR="001E4033" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>therapy clarification or modification</w:t>
       </w:r>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="006540A1" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA4695D" w14:textId="0C137C3D" w:rsidR="00C2721B" w:rsidRPr="00E6633A" w:rsidRDefault="00AE44DC" w:rsidP="00FC61FF">
+    <w:p w14:paraId="0AA4695D" w14:textId="0C137C3D" w:rsidR="00C2721B" w:rsidRPr="00E6633A" w:rsidRDefault="00AE44DC" w:rsidP="0068381B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">compound, fill, </w:t>
       </w:r>
       <w:r w:rsidR="003C5C2F" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5902,102 +6467,102 @@
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> without </w:t>
       </w:r>
       <w:r w:rsidR="00E6633A" w:rsidRPr="00776AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>a pharmacist on site</w:t>
       </w:r>
       <w:r w:rsidR="006B72A9" w:rsidRPr="00E6633A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E6633A" w:rsidRPr="00E6633A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1E3D04" w14:textId="49179DCA" w:rsidR="007B1648" w:rsidRDefault="007B1648" w:rsidP="00733186">
+    <w:p w14:paraId="5E1E3D04" w14:textId="49179DCA" w:rsidR="007B1648" w:rsidRDefault="007B1648" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617B949D" w14:textId="77777777" w:rsidR="007B1648" w:rsidRPr="00FD1CAB" w:rsidRDefault="007B1648" w:rsidP="00733186">
+    <w:p w14:paraId="617B949D" w14:textId="77777777" w:rsidR="007B1648" w:rsidRPr="00FD1CAB" w:rsidRDefault="007B1648" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please direct any questions to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="001E0DC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Pharmacy.Admin@mass</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A0D3855" w14:textId="5836E893" w:rsidR="007B1648" w:rsidRDefault="007B1648" w:rsidP="00733186">
+    <w:p w14:paraId="2A0D3855" w14:textId="5836E893" w:rsidR="007B1648" w:rsidRDefault="007B1648" w:rsidP="0068381B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA22A3E" w14:textId="34931BF6" w:rsidR="000347D1" w:rsidRPr="00FD1CAB" w:rsidRDefault="007A4C75" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6043,465 +6608,409 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APhA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CCE439" w14:textId="031D7724" w:rsidR="008D3EAE" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="00CCE439" w14:textId="031D7724" w:rsidR="008D3EAE" w:rsidRDefault="00ED0385" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00ED0385" w:rsidRPr="00350DCE">
+        <w:r w:rsidRPr="00350DCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://pharmacist.com/Practice/Practice-Resources/Scope-of-Practice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30CD0094" w14:textId="77777777" w:rsidR="00ED0385" w:rsidRPr="00FD1CAB" w:rsidRDefault="00ED0385" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336BED85" w14:textId="77777777" w:rsidR="008D3EAE" w:rsidRPr="00FD1CAB" w:rsidRDefault="008D3EAE" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ACCP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F4B89B" w14:textId="22525522" w:rsidR="000D09BD" w:rsidRPr="00FD1CAB" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="33F4B89B" w14:textId="22525522" w:rsidR="000D09BD" w:rsidRPr="00FD1CAB" w:rsidRDefault="008D3EAE" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="008D3EAE" w:rsidRPr="00FD1CAB">
+        <w:r w:rsidRPr="00FD1CAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.accp.com/docs/govt/advocacy/Leadership%20for%20Medication%20Management%20-%20MTM%20101.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B98B405" w14:textId="6792E579" w:rsidR="003709E7" w:rsidRPr="00FD1CAB" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="4B98B405" w14:textId="6792E579" w:rsidR="003709E7" w:rsidRPr="00FD1CAB" w:rsidRDefault="003709E7" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="003709E7" w:rsidRPr="00FD1CAB">
+        <w:r w:rsidRPr="00FD1CAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.accp.com/docs/positions/misc/scopeofpractice.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="097A4680" w14:textId="32EF536C" w:rsidR="0040233D" w:rsidRPr="00FD1CAB" w:rsidRDefault="0040233D" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="183E0D7C" w14:textId="46CDF531" w:rsidR="0040233D" w:rsidRPr="00FD1CAB" w:rsidRDefault="0040233D" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ASCP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2260358C" w14:textId="38457889" w:rsidR="0040233D" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="2260358C" w14:textId="38457889" w:rsidR="0040233D" w:rsidRDefault="0040233D" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="0040233D" w:rsidRPr="00FD1CAB">
+        <w:r w:rsidRPr="00FD1CAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cdn.ymaws.com/www.ascp.com/resource/collection/28D69F2D-18D9-4EF8-A086-675AB7E4ECD8/Quality_Standards_and_Practice_Principles_for_Senior_Care_Pharmacists.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C2DE05B" w14:textId="77777777" w:rsidR="00B978D0" w:rsidRDefault="00B978D0" w:rsidP="00733186">
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="358A0BC5" w14:textId="77777777" w:rsidR="0020148B" w:rsidRPr="00FD1CAB" w:rsidRDefault="0020148B" w:rsidP="00733186">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125A640A" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00FD1CAB" w:rsidRDefault="005856A0" w:rsidP="00733186">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pharmacy Times:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB21931" w14:textId="61939C33" w:rsidR="005856A0" w:rsidRPr="00FD1CAB" w:rsidRDefault="005856A0" w:rsidP="00733186">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="0020148B" w:rsidRPr="0020148B">
-[...52 lines deleted...]
-        <w:r w:rsidR="005856A0" w:rsidRPr="00FD1CAB">
+        <w:r w:rsidRPr="00FD1CAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.pharmacytimes.com/publications/issue/2018/december2018/you-cannot-beat-a-healthy-heart-how-brown-bagging-can-bring-clarity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB1B84C" w14:textId="6C8C26B8" w:rsidR="000D09BD" w:rsidRPr="00FD1CAB" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="7EB1B84C" w14:textId="6C8C26B8" w:rsidR="000D09BD" w:rsidRPr="00FD1CAB" w:rsidRDefault="005856A0" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="005856A0" w:rsidRPr="00FD1CAB">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00FD1CAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.pharmacytimes.com/publications/directions-in-pharmacy/2015/august2015/compliance-packaging-one-way-to-help-the-medicine-go-down</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="683049AC" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00FD1CAB" w:rsidRDefault="005856A0" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A5F9EFD" w14:textId="77777777" w:rsidR="005856A0" w:rsidRPr="00FD1CAB" w:rsidRDefault="005856A0" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1CAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NABP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26259667" w14:textId="0F427CC3" w:rsidR="000D09BD" w:rsidRPr="00D80381" w:rsidRDefault="00B352E3" w:rsidP="00733186">
+    <w:p w14:paraId="26259667" w14:textId="0F427CC3" w:rsidR="000D09BD" w:rsidRPr="00D80381" w:rsidRDefault="000D09BD" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="000D09BD" w:rsidRPr="00D80381">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00D80381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://nabp.pharmacy/wp-content/uploads/2018/04/White-Bagging-and-Brown-Bagging-Report-2018_Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="084E3C93" w14:textId="77777777" w:rsidR="004E11A4" w:rsidRPr="00FD1CAB" w:rsidRDefault="004E11A4" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D055E82" w14:textId="77777777" w:rsidR="004E11A4" w:rsidRPr="00FD1CAB" w:rsidRDefault="004E11A4" w:rsidP="00733186">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E11A4" w:rsidRPr="00FD1CAB">
-      <w:headerReference w:type="default" r:id="rId35"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F8B7A98" w14:textId="77777777" w:rsidR="001051C0" w:rsidRDefault="001051C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="71032015" w14:textId="77777777" w:rsidR="001051C0" w:rsidRDefault="001051C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -6514,122 +7023,122 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5300D52F" w14:textId="77777777" w:rsidR="00B352E3" w:rsidRDefault="00612C60">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5300D52F" w14:textId="77777777" w:rsidR="008F3CFA" w:rsidRDefault="00612C60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="61FF57AB" w14:textId="77777777" w:rsidR="00B352E3" w:rsidRDefault="00B352E3">
+  <w:p w14:paraId="61FF57AB" w14:textId="77777777" w:rsidR="008F3CFA" w:rsidRDefault="008F3CFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-479846094"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="10A63BB1" w14:textId="74D0B890" w:rsidR="00B85177" w:rsidRDefault="00B85177" w:rsidP="00B85177">
+          <w:p w14:paraId="10A63BB1" w14:textId="616ABFB2" w:rsidR="00B85177" w:rsidRDefault="00B85177" w:rsidP="00B85177">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="0090668A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Adopted: </w:t>
             </w:r>
             <w:r w:rsidR="0090668A" w:rsidRPr="0090668A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="0090668A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0090668A" w:rsidRPr="0090668A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -6641,69 +7150,69 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0090668A" w:rsidRPr="0090668A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="009C6C30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">; Revised: </w:t>
             </w:r>
             <w:r w:rsidR="0015574A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3/3/22</w:t>
             </w:r>
             <w:r w:rsidR="00684D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>; 8/4/22</w:t>
-[...5 lines deleted...]
-              <w:t>; 6/1/23</w:t>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="00ED04CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>; 9/7/23</w:t>
+              <w:t>9/7/23</w:t>
             </w:r>
-            <w:r w:rsidR="00B352E3">
+            <w:r w:rsidR="005174E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>; 12/7/23</w:t>
+            </w:r>
+            <w:r w:rsidR="00A63D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>; 11/6/25</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85177">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00B85177">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B85177">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B85177">
@@ -6765,80 +7274,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85177">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="75B91D3B" w14:textId="77777777" w:rsidR="001051C0" w:rsidRDefault="001051C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B68E2D7" w14:textId="77777777" w:rsidR="001051C0" w:rsidRDefault="001051C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C9B3C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D7C4ABE"/>
     <w:lvl w:ilvl="0" w:tplc="D9FAE656">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7201,50 +7700,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F429B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA8CD38E"/>
+    <w:lvl w:ilvl="0" w:tplc="7AB8751A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28021D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="511AC6AC"/>
     <w:lvl w:ilvl="0" w:tplc="66A08F30">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="608A0508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7301,51 +7889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299E5E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6C8BBDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7390,51 +7978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37834B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5378A838"/>
     <w:lvl w:ilvl="0" w:tplc="0DD893CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -7479,51 +8067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39454A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3A9F46"/>
     <w:lvl w:ilvl="0" w:tplc="57AE3E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C018F318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7577,51 +8165,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B586B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B65A3EFA"/>
     <w:lvl w:ilvl="0" w:tplc="AAD656EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7666,51 +8254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E841C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="719AA996"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7779,51 +8367,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="537F6FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E201C6A"/>
     <w:lvl w:ilvl="0" w:tplc="29D08674">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7868,51 +8456,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="598E6CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BCCA33C"/>
     <w:lvl w:ilvl="0" w:tplc="E876910C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -7959,51 +8547,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B472EB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A061A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -8082,102 +8670,102 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="683824540">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="685592591">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1094857459">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="188838100">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1260796697">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1005203255">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1477456148">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1291088220">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1249576835">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="8486575">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1875651470">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1883905602">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="137572132">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -8229,131 +8817,135 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="289898463">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1900091401">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1528178121">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="141"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="51202"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D2BF1"/>
     <w:rsid w:val="00005054"/>
     <w:rsid w:val="000114A4"/>
     <w:rsid w:val="000118E1"/>
     <w:rsid w:val="00015564"/>
     <w:rsid w:val="00020DD5"/>
     <w:rsid w:val="00021A7D"/>
     <w:rsid w:val="00024B33"/>
     <w:rsid w:val="00025637"/>
     <w:rsid w:val="00026385"/>
     <w:rsid w:val="000304FB"/>
     <w:rsid w:val="000347D1"/>
     <w:rsid w:val="00034859"/>
     <w:rsid w:val="00035146"/>
     <w:rsid w:val="00036DC7"/>
     <w:rsid w:val="00042989"/>
     <w:rsid w:val="00045872"/>
     <w:rsid w:val="00047EC7"/>
     <w:rsid w:val="000521D8"/>
+    <w:rsid w:val="00054143"/>
     <w:rsid w:val="00055280"/>
     <w:rsid w:val="00061EA0"/>
     <w:rsid w:val="0006323B"/>
     <w:rsid w:val="00064C25"/>
     <w:rsid w:val="00065C1D"/>
     <w:rsid w:val="00066E67"/>
     <w:rsid w:val="0007374F"/>
     <w:rsid w:val="00075003"/>
     <w:rsid w:val="000754DB"/>
     <w:rsid w:val="00076551"/>
     <w:rsid w:val="000775AB"/>
     <w:rsid w:val="00080CDC"/>
     <w:rsid w:val="000846EF"/>
     <w:rsid w:val="000901FA"/>
     <w:rsid w:val="000A04C5"/>
     <w:rsid w:val="000A082A"/>
     <w:rsid w:val="000A2593"/>
     <w:rsid w:val="000A429F"/>
     <w:rsid w:val="000A78FD"/>
     <w:rsid w:val="000B16EE"/>
     <w:rsid w:val="000B21A8"/>
     <w:rsid w:val="000B509B"/>
     <w:rsid w:val="000B5922"/>
     <w:rsid w:val="000C00D6"/>
     <w:rsid w:val="000C1A5E"/>
@@ -8405,50 +8997,51 @@
     <w:rsid w:val="00185B54"/>
     <w:rsid w:val="00185CEB"/>
     <w:rsid w:val="00186D95"/>
     <w:rsid w:val="00194A5E"/>
     <w:rsid w:val="00197A62"/>
     <w:rsid w:val="001A364C"/>
     <w:rsid w:val="001A598F"/>
     <w:rsid w:val="001A6A35"/>
     <w:rsid w:val="001A7EC4"/>
     <w:rsid w:val="001B3836"/>
     <w:rsid w:val="001B39D5"/>
     <w:rsid w:val="001B5E7C"/>
     <w:rsid w:val="001B6294"/>
     <w:rsid w:val="001C0479"/>
     <w:rsid w:val="001C19BA"/>
     <w:rsid w:val="001C1F86"/>
     <w:rsid w:val="001C54EC"/>
     <w:rsid w:val="001C5C5D"/>
     <w:rsid w:val="001C7CEC"/>
     <w:rsid w:val="001E1B98"/>
     <w:rsid w:val="001E3F79"/>
     <w:rsid w:val="001E4033"/>
     <w:rsid w:val="001F2B67"/>
     <w:rsid w:val="001F3CDC"/>
     <w:rsid w:val="001F5D15"/>
+    <w:rsid w:val="001F61ED"/>
     <w:rsid w:val="001F7AA0"/>
     <w:rsid w:val="0020148B"/>
     <w:rsid w:val="0021385D"/>
     <w:rsid w:val="00216501"/>
     <w:rsid w:val="002165E6"/>
     <w:rsid w:val="00217B15"/>
     <w:rsid w:val="00221531"/>
     <w:rsid w:val="00224A38"/>
     <w:rsid w:val="00224DB1"/>
     <w:rsid w:val="0022737D"/>
     <w:rsid w:val="00231941"/>
     <w:rsid w:val="00232057"/>
     <w:rsid w:val="0023308A"/>
     <w:rsid w:val="002330B7"/>
     <w:rsid w:val="00233AAD"/>
     <w:rsid w:val="00235523"/>
     <w:rsid w:val="00235FAE"/>
     <w:rsid w:val="00241222"/>
     <w:rsid w:val="00241681"/>
     <w:rsid w:val="002471FA"/>
     <w:rsid w:val="00252A56"/>
     <w:rsid w:val="002539C9"/>
     <w:rsid w:val="00253B48"/>
     <w:rsid w:val="0025450F"/>
     <w:rsid w:val="00254866"/>
@@ -8459,272 +9052,293 @@
     <w:rsid w:val="002705EA"/>
     <w:rsid w:val="00273F8D"/>
     <w:rsid w:val="00276613"/>
     <w:rsid w:val="00281430"/>
     <w:rsid w:val="00281C15"/>
     <w:rsid w:val="00282A59"/>
     <w:rsid w:val="0028576E"/>
     <w:rsid w:val="00287646"/>
     <w:rsid w:val="0029107C"/>
     <w:rsid w:val="00297F46"/>
     <w:rsid w:val="002A1721"/>
     <w:rsid w:val="002A2628"/>
     <w:rsid w:val="002A4A8D"/>
     <w:rsid w:val="002B3139"/>
     <w:rsid w:val="002B52E0"/>
     <w:rsid w:val="002C01AA"/>
     <w:rsid w:val="002C0D40"/>
     <w:rsid w:val="002C2314"/>
     <w:rsid w:val="002D0021"/>
     <w:rsid w:val="002D2BF1"/>
     <w:rsid w:val="002D4F1A"/>
     <w:rsid w:val="002D7FFA"/>
     <w:rsid w:val="002E0405"/>
     <w:rsid w:val="002E28C7"/>
     <w:rsid w:val="002E73FF"/>
+    <w:rsid w:val="002F251C"/>
+    <w:rsid w:val="002F2737"/>
     <w:rsid w:val="002F27ED"/>
     <w:rsid w:val="002F4C66"/>
     <w:rsid w:val="00304BA0"/>
     <w:rsid w:val="00305620"/>
     <w:rsid w:val="0031603D"/>
     <w:rsid w:val="00324247"/>
     <w:rsid w:val="0032536D"/>
     <w:rsid w:val="00330B38"/>
     <w:rsid w:val="00336A8D"/>
     <w:rsid w:val="00343A17"/>
     <w:rsid w:val="00347232"/>
     <w:rsid w:val="0034772A"/>
     <w:rsid w:val="003510C5"/>
     <w:rsid w:val="00352044"/>
     <w:rsid w:val="00353B79"/>
+    <w:rsid w:val="00353F81"/>
     <w:rsid w:val="003542FA"/>
     <w:rsid w:val="00354971"/>
     <w:rsid w:val="00356186"/>
     <w:rsid w:val="00356F95"/>
     <w:rsid w:val="003601C8"/>
     <w:rsid w:val="00364820"/>
+    <w:rsid w:val="0036530D"/>
     <w:rsid w:val="00366612"/>
+    <w:rsid w:val="00367DA1"/>
     <w:rsid w:val="003709E7"/>
+    <w:rsid w:val="0037545D"/>
     <w:rsid w:val="003771CB"/>
     <w:rsid w:val="00384D17"/>
     <w:rsid w:val="00387141"/>
     <w:rsid w:val="0039489F"/>
     <w:rsid w:val="0039564A"/>
     <w:rsid w:val="003A09F1"/>
     <w:rsid w:val="003A107E"/>
     <w:rsid w:val="003A1E55"/>
     <w:rsid w:val="003A24B5"/>
     <w:rsid w:val="003B4F8F"/>
     <w:rsid w:val="003C1FD8"/>
     <w:rsid w:val="003C3BA7"/>
     <w:rsid w:val="003C5C2F"/>
     <w:rsid w:val="003C6168"/>
     <w:rsid w:val="003C6589"/>
     <w:rsid w:val="003D12B5"/>
     <w:rsid w:val="003E01CC"/>
     <w:rsid w:val="003E1644"/>
     <w:rsid w:val="003E245A"/>
     <w:rsid w:val="003F28A3"/>
+    <w:rsid w:val="003F42B3"/>
     <w:rsid w:val="003F6B83"/>
     <w:rsid w:val="003F716E"/>
     <w:rsid w:val="0040233D"/>
     <w:rsid w:val="00402D46"/>
     <w:rsid w:val="00402F47"/>
     <w:rsid w:val="00411F62"/>
     <w:rsid w:val="00412F5D"/>
     <w:rsid w:val="004132B3"/>
     <w:rsid w:val="0041345B"/>
     <w:rsid w:val="004150CE"/>
     <w:rsid w:val="00433BD5"/>
+    <w:rsid w:val="004340DD"/>
     <w:rsid w:val="00436BF2"/>
     <w:rsid w:val="00441AAF"/>
+    <w:rsid w:val="00444F5B"/>
     <w:rsid w:val="00451033"/>
+    <w:rsid w:val="00452B75"/>
     <w:rsid w:val="0045531E"/>
     <w:rsid w:val="00462438"/>
     <w:rsid w:val="00475641"/>
     <w:rsid w:val="00482E02"/>
     <w:rsid w:val="00483CB3"/>
     <w:rsid w:val="00485CE7"/>
     <w:rsid w:val="00491D96"/>
     <w:rsid w:val="00497292"/>
     <w:rsid w:val="004A0968"/>
     <w:rsid w:val="004A6BB0"/>
     <w:rsid w:val="004A7590"/>
     <w:rsid w:val="004A77E0"/>
     <w:rsid w:val="004A7986"/>
     <w:rsid w:val="004B070C"/>
     <w:rsid w:val="004B25C7"/>
     <w:rsid w:val="004B38AF"/>
     <w:rsid w:val="004B4976"/>
     <w:rsid w:val="004C0FEC"/>
     <w:rsid w:val="004D039F"/>
     <w:rsid w:val="004D07F7"/>
     <w:rsid w:val="004D2015"/>
     <w:rsid w:val="004D2FFD"/>
+    <w:rsid w:val="004D40D9"/>
     <w:rsid w:val="004D75D3"/>
     <w:rsid w:val="004E0702"/>
     <w:rsid w:val="004E11A4"/>
     <w:rsid w:val="004E15B1"/>
     <w:rsid w:val="004E2A8F"/>
     <w:rsid w:val="004E5E47"/>
     <w:rsid w:val="004E7219"/>
     <w:rsid w:val="004E7348"/>
     <w:rsid w:val="004F0F6B"/>
     <w:rsid w:val="004F27B6"/>
     <w:rsid w:val="004F3002"/>
     <w:rsid w:val="004F34B3"/>
     <w:rsid w:val="004F5EAC"/>
     <w:rsid w:val="00501FEA"/>
     <w:rsid w:val="0050356B"/>
     <w:rsid w:val="005117F0"/>
+    <w:rsid w:val="00513646"/>
     <w:rsid w:val="005142C0"/>
+    <w:rsid w:val="005174E5"/>
     <w:rsid w:val="00521B5F"/>
     <w:rsid w:val="0052625C"/>
     <w:rsid w:val="0053586A"/>
     <w:rsid w:val="005368BA"/>
     <w:rsid w:val="00537A49"/>
     <w:rsid w:val="00537BC3"/>
     <w:rsid w:val="005416A4"/>
     <w:rsid w:val="00542221"/>
     <w:rsid w:val="0054356C"/>
     <w:rsid w:val="005438D2"/>
     <w:rsid w:val="005535CC"/>
     <w:rsid w:val="00554400"/>
     <w:rsid w:val="00554D87"/>
     <w:rsid w:val="0055515E"/>
     <w:rsid w:val="00555390"/>
     <w:rsid w:val="005638F5"/>
     <w:rsid w:val="005669A2"/>
     <w:rsid w:val="00567ACE"/>
     <w:rsid w:val="005709C5"/>
     <w:rsid w:val="00570FFC"/>
     <w:rsid w:val="00571F38"/>
+    <w:rsid w:val="005728D0"/>
     <w:rsid w:val="00575BA4"/>
     <w:rsid w:val="00580D97"/>
     <w:rsid w:val="00581E41"/>
+    <w:rsid w:val="0058493D"/>
     <w:rsid w:val="005856A0"/>
     <w:rsid w:val="00596E58"/>
     <w:rsid w:val="00597CBD"/>
     <w:rsid w:val="005A2CA0"/>
     <w:rsid w:val="005A3900"/>
     <w:rsid w:val="005B2ED4"/>
     <w:rsid w:val="005B4BA1"/>
     <w:rsid w:val="005C03E2"/>
     <w:rsid w:val="005C4FA1"/>
     <w:rsid w:val="005C5937"/>
     <w:rsid w:val="005D6031"/>
     <w:rsid w:val="005D69AF"/>
     <w:rsid w:val="005E58B8"/>
     <w:rsid w:val="005E6039"/>
     <w:rsid w:val="005E63EE"/>
     <w:rsid w:val="005F0080"/>
     <w:rsid w:val="005F699C"/>
     <w:rsid w:val="00602488"/>
     <w:rsid w:val="00605BF6"/>
     <w:rsid w:val="00605CE3"/>
+    <w:rsid w:val="00606663"/>
     <w:rsid w:val="00606700"/>
     <w:rsid w:val="0061027D"/>
     <w:rsid w:val="00611C0A"/>
     <w:rsid w:val="00612C60"/>
     <w:rsid w:val="0061468B"/>
     <w:rsid w:val="0061619E"/>
     <w:rsid w:val="006169DD"/>
     <w:rsid w:val="00616A1E"/>
     <w:rsid w:val="00617817"/>
     <w:rsid w:val="00621C42"/>
     <w:rsid w:val="0062235D"/>
     <w:rsid w:val="00622ABC"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623786"/>
     <w:rsid w:val="00623B16"/>
     <w:rsid w:val="00624171"/>
     <w:rsid w:val="0062613C"/>
     <w:rsid w:val="00630F9D"/>
     <w:rsid w:val="00634306"/>
     <w:rsid w:val="00634E2E"/>
     <w:rsid w:val="00636CFD"/>
     <w:rsid w:val="00646412"/>
     <w:rsid w:val="006478CB"/>
     <w:rsid w:val="0065116C"/>
     <w:rsid w:val="00651405"/>
     <w:rsid w:val="00651462"/>
     <w:rsid w:val="00651BA5"/>
     <w:rsid w:val="006540A1"/>
     <w:rsid w:val="00662791"/>
     <w:rsid w:val="00662AA6"/>
     <w:rsid w:val="00663FB7"/>
     <w:rsid w:val="0066404E"/>
     <w:rsid w:val="00673269"/>
+    <w:rsid w:val="0068381B"/>
     <w:rsid w:val="00684D35"/>
     <w:rsid w:val="00691974"/>
     <w:rsid w:val="00697079"/>
     <w:rsid w:val="006A06D3"/>
     <w:rsid w:val="006A74FC"/>
     <w:rsid w:val="006B0ADF"/>
+    <w:rsid w:val="006B2555"/>
     <w:rsid w:val="006B6DCF"/>
     <w:rsid w:val="006B72A9"/>
     <w:rsid w:val="006B75E5"/>
+    <w:rsid w:val="006B79C8"/>
     <w:rsid w:val="006C0F33"/>
     <w:rsid w:val="006C57D6"/>
     <w:rsid w:val="006D1679"/>
     <w:rsid w:val="006D683B"/>
     <w:rsid w:val="006E062E"/>
     <w:rsid w:val="006E386A"/>
     <w:rsid w:val="006E4882"/>
     <w:rsid w:val="006E5B9B"/>
     <w:rsid w:val="006F5276"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="00700DE4"/>
     <w:rsid w:val="007032AB"/>
     <w:rsid w:val="00705F1D"/>
     <w:rsid w:val="007104C8"/>
+    <w:rsid w:val="0071732D"/>
     <w:rsid w:val="0071788A"/>
     <w:rsid w:val="00717A01"/>
     <w:rsid w:val="00717FF6"/>
     <w:rsid w:val="0072067B"/>
     <w:rsid w:val="0072521F"/>
     <w:rsid w:val="00726773"/>
     <w:rsid w:val="007317C3"/>
     <w:rsid w:val="00733186"/>
     <w:rsid w:val="00733D2F"/>
     <w:rsid w:val="00735AAB"/>
     <w:rsid w:val="00735F3A"/>
     <w:rsid w:val="00736F52"/>
     <w:rsid w:val="007403CD"/>
     <w:rsid w:val="007416C2"/>
     <w:rsid w:val="0074264C"/>
     <w:rsid w:val="007504E1"/>
     <w:rsid w:val="00751FBE"/>
     <w:rsid w:val="00757C70"/>
     <w:rsid w:val="00761D48"/>
     <w:rsid w:val="00761E10"/>
     <w:rsid w:val="007632C5"/>
     <w:rsid w:val="00771CB4"/>
     <w:rsid w:val="00774261"/>
     <w:rsid w:val="00776AF6"/>
     <w:rsid w:val="00777E1F"/>
     <w:rsid w:val="00781590"/>
+    <w:rsid w:val="00784131"/>
     <w:rsid w:val="00785192"/>
     <w:rsid w:val="00785A38"/>
     <w:rsid w:val="00786F89"/>
     <w:rsid w:val="0078748A"/>
     <w:rsid w:val="00794D3C"/>
     <w:rsid w:val="007A1079"/>
     <w:rsid w:val="007A1F71"/>
     <w:rsid w:val="007A4C75"/>
     <w:rsid w:val="007A7C22"/>
     <w:rsid w:val="007A7C4E"/>
     <w:rsid w:val="007B1114"/>
     <w:rsid w:val="007B1648"/>
     <w:rsid w:val="007B7893"/>
     <w:rsid w:val="007C189A"/>
     <w:rsid w:val="007C24D9"/>
     <w:rsid w:val="007C29FA"/>
     <w:rsid w:val="007C7B08"/>
     <w:rsid w:val="007D39C5"/>
     <w:rsid w:val="007D3EA9"/>
     <w:rsid w:val="007E0C72"/>
     <w:rsid w:val="007E0D56"/>
     <w:rsid w:val="007E1123"/>
     <w:rsid w:val="007E1A90"/>
     <w:rsid w:val="007E259D"/>
     <w:rsid w:val="007E2751"/>
@@ -8760,175 +9374,186 @@
     <w:rsid w:val="00883AF5"/>
     <w:rsid w:val="00885A8B"/>
     <w:rsid w:val="00886F1B"/>
     <w:rsid w:val="00890C10"/>
     <w:rsid w:val="00894D73"/>
     <w:rsid w:val="008A0479"/>
     <w:rsid w:val="008A3F07"/>
     <w:rsid w:val="008B4F48"/>
     <w:rsid w:val="008B6B43"/>
     <w:rsid w:val="008B7F82"/>
     <w:rsid w:val="008C1782"/>
     <w:rsid w:val="008C4CC6"/>
     <w:rsid w:val="008C66CB"/>
     <w:rsid w:val="008D1A4E"/>
     <w:rsid w:val="008D3EAE"/>
     <w:rsid w:val="008D4407"/>
     <w:rsid w:val="008D492B"/>
     <w:rsid w:val="008E00DC"/>
     <w:rsid w:val="008E2FC8"/>
     <w:rsid w:val="008E3321"/>
     <w:rsid w:val="008E3517"/>
     <w:rsid w:val="008E5832"/>
     <w:rsid w:val="008E6EE0"/>
     <w:rsid w:val="008F09E5"/>
     <w:rsid w:val="008F2A17"/>
+    <w:rsid w:val="008F3CFA"/>
     <w:rsid w:val="008F4613"/>
+    <w:rsid w:val="009009AA"/>
     <w:rsid w:val="00900DF1"/>
     <w:rsid w:val="009049DA"/>
     <w:rsid w:val="0090668A"/>
     <w:rsid w:val="00906A58"/>
     <w:rsid w:val="00906A6B"/>
     <w:rsid w:val="0091236A"/>
     <w:rsid w:val="0091504A"/>
     <w:rsid w:val="009163E4"/>
     <w:rsid w:val="00916D54"/>
     <w:rsid w:val="00922533"/>
     <w:rsid w:val="009256FC"/>
     <w:rsid w:val="00925E8B"/>
     <w:rsid w:val="00931E3B"/>
+    <w:rsid w:val="00935D9C"/>
+    <w:rsid w:val="00961FEB"/>
     <w:rsid w:val="00963384"/>
     <w:rsid w:val="00966531"/>
     <w:rsid w:val="0096777F"/>
     <w:rsid w:val="0097248F"/>
     <w:rsid w:val="0097250C"/>
     <w:rsid w:val="00973619"/>
     <w:rsid w:val="00975F7D"/>
     <w:rsid w:val="00991D92"/>
     <w:rsid w:val="00993399"/>
     <w:rsid w:val="00994B08"/>
     <w:rsid w:val="00996CD7"/>
     <w:rsid w:val="009A45FD"/>
     <w:rsid w:val="009A5E2B"/>
     <w:rsid w:val="009A69FF"/>
+    <w:rsid w:val="009A7745"/>
     <w:rsid w:val="009A7D2C"/>
     <w:rsid w:val="009B1AFD"/>
     <w:rsid w:val="009B258D"/>
     <w:rsid w:val="009B58CE"/>
     <w:rsid w:val="009C18C9"/>
     <w:rsid w:val="009C6C30"/>
     <w:rsid w:val="009C7495"/>
     <w:rsid w:val="009D1C60"/>
     <w:rsid w:val="009D295D"/>
     <w:rsid w:val="009D326A"/>
     <w:rsid w:val="009D3AE3"/>
     <w:rsid w:val="009D3D7D"/>
     <w:rsid w:val="009D491C"/>
     <w:rsid w:val="009D493C"/>
     <w:rsid w:val="009D5E7A"/>
     <w:rsid w:val="009D6ED6"/>
     <w:rsid w:val="009E1DD3"/>
     <w:rsid w:val="009E54F0"/>
     <w:rsid w:val="009E770D"/>
     <w:rsid w:val="009E7887"/>
     <w:rsid w:val="009F2F33"/>
     <w:rsid w:val="009F3CFC"/>
     <w:rsid w:val="009F6284"/>
     <w:rsid w:val="00A016D0"/>
     <w:rsid w:val="00A034A8"/>
     <w:rsid w:val="00A0390D"/>
     <w:rsid w:val="00A100AD"/>
     <w:rsid w:val="00A118B5"/>
     <w:rsid w:val="00A1267F"/>
     <w:rsid w:val="00A130F4"/>
     <w:rsid w:val="00A14700"/>
     <w:rsid w:val="00A17269"/>
     <w:rsid w:val="00A25015"/>
+    <w:rsid w:val="00A25145"/>
     <w:rsid w:val="00A36437"/>
     <w:rsid w:val="00A4104C"/>
     <w:rsid w:val="00A4597D"/>
     <w:rsid w:val="00A50719"/>
     <w:rsid w:val="00A572DA"/>
     <w:rsid w:val="00A577A6"/>
     <w:rsid w:val="00A60270"/>
+    <w:rsid w:val="00A63D28"/>
     <w:rsid w:val="00A662EA"/>
     <w:rsid w:val="00A66413"/>
     <w:rsid w:val="00A66F89"/>
     <w:rsid w:val="00A67AD9"/>
     <w:rsid w:val="00A73C46"/>
     <w:rsid w:val="00A751E2"/>
     <w:rsid w:val="00A80FA1"/>
     <w:rsid w:val="00A82F6A"/>
     <w:rsid w:val="00A86642"/>
     <w:rsid w:val="00A9029A"/>
     <w:rsid w:val="00A906AD"/>
     <w:rsid w:val="00A9277E"/>
     <w:rsid w:val="00A93B8F"/>
     <w:rsid w:val="00AA0A4D"/>
     <w:rsid w:val="00AA13AD"/>
     <w:rsid w:val="00AA27DE"/>
     <w:rsid w:val="00AA4E8A"/>
     <w:rsid w:val="00AA53C2"/>
     <w:rsid w:val="00AA746C"/>
     <w:rsid w:val="00AA7527"/>
     <w:rsid w:val="00AB0BF2"/>
     <w:rsid w:val="00AB4D26"/>
+    <w:rsid w:val="00AB4FE0"/>
     <w:rsid w:val="00AB5CE4"/>
     <w:rsid w:val="00AC0B11"/>
     <w:rsid w:val="00AC1D69"/>
     <w:rsid w:val="00AC34CF"/>
     <w:rsid w:val="00AC59AC"/>
+    <w:rsid w:val="00AC5C31"/>
     <w:rsid w:val="00AC5D41"/>
     <w:rsid w:val="00AC6051"/>
     <w:rsid w:val="00AD06EC"/>
     <w:rsid w:val="00AD0A8C"/>
     <w:rsid w:val="00AD476E"/>
     <w:rsid w:val="00AE0777"/>
     <w:rsid w:val="00AE44DC"/>
     <w:rsid w:val="00AE4A82"/>
     <w:rsid w:val="00AE5D83"/>
     <w:rsid w:val="00AE6A3D"/>
     <w:rsid w:val="00AF2AC4"/>
     <w:rsid w:val="00AF4181"/>
+    <w:rsid w:val="00B00B53"/>
     <w:rsid w:val="00B01F63"/>
     <w:rsid w:val="00B04F20"/>
     <w:rsid w:val="00B0662D"/>
     <w:rsid w:val="00B13D44"/>
     <w:rsid w:val="00B20733"/>
     <w:rsid w:val="00B250F6"/>
     <w:rsid w:val="00B2555D"/>
     <w:rsid w:val="00B27308"/>
     <w:rsid w:val="00B30DAF"/>
     <w:rsid w:val="00B30FC5"/>
     <w:rsid w:val="00B321E1"/>
     <w:rsid w:val="00B347DC"/>
-    <w:rsid w:val="00B352E3"/>
     <w:rsid w:val="00B36CB7"/>
     <w:rsid w:val="00B37D40"/>
+    <w:rsid w:val="00B41650"/>
     <w:rsid w:val="00B41A59"/>
     <w:rsid w:val="00B57B55"/>
     <w:rsid w:val="00B622A1"/>
+    <w:rsid w:val="00B65346"/>
     <w:rsid w:val="00B65646"/>
     <w:rsid w:val="00B70643"/>
     <w:rsid w:val="00B71754"/>
     <w:rsid w:val="00B73318"/>
     <w:rsid w:val="00B7409C"/>
     <w:rsid w:val="00B77476"/>
     <w:rsid w:val="00B82760"/>
     <w:rsid w:val="00B84548"/>
     <w:rsid w:val="00B85177"/>
     <w:rsid w:val="00B855B8"/>
     <w:rsid w:val="00B86E5E"/>
     <w:rsid w:val="00B91DFA"/>
     <w:rsid w:val="00B92D67"/>
     <w:rsid w:val="00B96400"/>
     <w:rsid w:val="00B967F2"/>
     <w:rsid w:val="00B97584"/>
     <w:rsid w:val="00B97777"/>
     <w:rsid w:val="00B978D0"/>
     <w:rsid w:val="00BA7324"/>
     <w:rsid w:val="00BA7BFA"/>
     <w:rsid w:val="00BB2256"/>
     <w:rsid w:val="00BB513D"/>
     <w:rsid w:val="00BC1296"/>
     <w:rsid w:val="00BC1700"/>
     <w:rsid w:val="00BC45BE"/>
@@ -8953,108 +9578,113 @@
     <w:rsid w:val="00C043EC"/>
     <w:rsid w:val="00C05DD1"/>
     <w:rsid w:val="00C1061D"/>
     <w:rsid w:val="00C11C0D"/>
     <w:rsid w:val="00C15F30"/>
     <w:rsid w:val="00C214C6"/>
     <w:rsid w:val="00C26673"/>
     <w:rsid w:val="00C2721B"/>
     <w:rsid w:val="00C30BDF"/>
     <w:rsid w:val="00C35A0C"/>
     <w:rsid w:val="00C404C0"/>
     <w:rsid w:val="00C4512F"/>
     <w:rsid w:val="00C50F82"/>
     <w:rsid w:val="00C547D6"/>
     <w:rsid w:val="00C56A74"/>
     <w:rsid w:val="00C56E76"/>
     <w:rsid w:val="00C6031B"/>
     <w:rsid w:val="00C61D7C"/>
     <w:rsid w:val="00C6303F"/>
     <w:rsid w:val="00C6478E"/>
     <w:rsid w:val="00C72A6F"/>
     <w:rsid w:val="00C77D7F"/>
     <w:rsid w:val="00C87CCB"/>
     <w:rsid w:val="00C9386F"/>
     <w:rsid w:val="00C946E3"/>
+    <w:rsid w:val="00C94D21"/>
     <w:rsid w:val="00C94EA2"/>
     <w:rsid w:val="00C95493"/>
     <w:rsid w:val="00C97693"/>
     <w:rsid w:val="00CA01E3"/>
     <w:rsid w:val="00CA103D"/>
     <w:rsid w:val="00CA1C1E"/>
     <w:rsid w:val="00CB08CA"/>
     <w:rsid w:val="00CB2AE1"/>
     <w:rsid w:val="00CB4837"/>
     <w:rsid w:val="00CB4F67"/>
     <w:rsid w:val="00CB6712"/>
     <w:rsid w:val="00CC166C"/>
     <w:rsid w:val="00CC2934"/>
     <w:rsid w:val="00CC391D"/>
     <w:rsid w:val="00CC4B40"/>
     <w:rsid w:val="00CC6A7C"/>
     <w:rsid w:val="00CC739C"/>
     <w:rsid w:val="00CC7C40"/>
     <w:rsid w:val="00CC7F51"/>
     <w:rsid w:val="00CD1260"/>
     <w:rsid w:val="00CD3914"/>
+    <w:rsid w:val="00CD79A2"/>
     <w:rsid w:val="00CE45DC"/>
     <w:rsid w:val="00CE5FE7"/>
     <w:rsid w:val="00CF1316"/>
     <w:rsid w:val="00CF49C2"/>
     <w:rsid w:val="00CF50D5"/>
     <w:rsid w:val="00CF63E0"/>
     <w:rsid w:val="00CF719E"/>
     <w:rsid w:val="00D018BD"/>
     <w:rsid w:val="00D050F1"/>
     <w:rsid w:val="00D06638"/>
     <w:rsid w:val="00D06D9A"/>
     <w:rsid w:val="00D2074A"/>
     <w:rsid w:val="00D24CA3"/>
     <w:rsid w:val="00D30B1C"/>
     <w:rsid w:val="00D3241C"/>
     <w:rsid w:val="00D342DA"/>
     <w:rsid w:val="00D42F0D"/>
     <w:rsid w:val="00D4446C"/>
+    <w:rsid w:val="00D46B3C"/>
     <w:rsid w:val="00D46DBB"/>
     <w:rsid w:val="00D475E7"/>
     <w:rsid w:val="00D47B16"/>
-    <w:rsid w:val="00D50584"/>
     <w:rsid w:val="00D57D4B"/>
     <w:rsid w:val="00D61501"/>
     <w:rsid w:val="00D67F1B"/>
     <w:rsid w:val="00D72C61"/>
     <w:rsid w:val="00D753C9"/>
     <w:rsid w:val="00D758C3"/>
     <w:rsid w:val="00D767E8"/>
     <w:rsid w:val="00D80381"/>
     <w:rsid w:val="00D81AC6"/>
+    <w:rsid w:val="00D853EA"/>
     <w:rsid w:val="00D85573"/>
     <w:rsid w:val="00D86C23"/>
     <w:rsid w:val="00D87DB1"/>
     <w:rsid w:val="00D929E8"/>
     <w:rsid w:val="00D9359B"/>
     <w:rsid w:val="00D954A7"/>
+    <w:rsid w:val="00D968B7"/>
+    <w:rsid w:val="00D971D7"/>
     <w:rsid w:val="00DA16C2"/>
     <w:rsid w:val="00DA206A"/>
     <w:rsid w:val="00DA5C8B"/>
     <w:rsid w:val="00DA62DF"/>
     <w:rsid w:val="00DB1205"/>
     <w:rsid w:val="00DB3653"/>
     <w:rsid w:val="00DB5A8C"/>
     <w:rsid w:val="00DB777D"/>
     <w:rsid w:val="00DC0F5D"/>
     <w:rsid w:val="00DC3D01"/>
     <w:rsid w:val="00DC48EE"/>
     <w:rsid w:val="00DC55FE"/>
     <w:rsid w:val="00DD2444"/>
     <w:rsid w:val="00DD4F5F"/>
     <w:rsid w:val="00DD659F"/>
     <w:rsid w:val="00DD7EF9"/>
     <w:rsid w:val="00DE18E4"/>
     <w:rsid w:val="00DE1ED1"/>
     <w:rsid w:val="00DE2A5C"/>
     <w:rsid w:val="00DE3847"/>
     <w:rsid w:val="00DE6704"/>
     <w:rsid w:val="00DF2FAF"/>
     <w:rsid w:val="00DF311C"/>
     <w:rsid w:val="00DF7831"/>
     <w:rsid w:val="00E015AA"/>
@@ -9065,105 +9695,109 @@
     <w:rsid w:val="00E23678"/>
     <w:rsid w:val="00E306F3"/>
     <w:rsid w:val="00E32076"/>
     <w:rsid w:val="00E325A4"/>
     <w:rsid w:val="00E33AB7"/>
     <w:rsid w:val="00E351B3"/>
     <w:rsid w:val="00E356F5"/>
     <w:rsid w:val="00E3632B"/>
     <w:rsid w:val="00E37055"/>
     <w:rsid w:val="00E43222"/>
     <w:rsid w:val="00E44BFB"/>
     <w:rsid w:val="00E478F2"/>
     <w:rsid w:val="00E50561"/>
     <w:rsid w:val="00E51730"/>
     <w:rsid w:val="00E5204B"/>
     <w:rsid w:val="00E538F2"/>
     <w:rsid w:val="00E54AB9"/>
     <w:rsid w:val="00E61221"/>
     <w:rsid w:val="00E6245B"/>
     <w:rsid w:val="00E64268"/>
     <w:rsid w:val="00E64D53"/>
     <w:rsid w:val="00E65826"/>
     <w:rsid w:val="00E65D5B"/>
     <w:rsid w:val="00E6633A"/>
     <w:rsid w:val="00E759A4"/>
+    <w:rsid w:val="00E75D3D"/>
     <w:rsid w:val="00E77527"/>
+    <w:rsid w:val="00E84861"/>
     <w:rsid w:val="00E87822"/>
     <w:rsid w:val="00E91445"/>
     <w:rsid w:val="00E91E49"/>
     <w:rsid w:val="00E9712D"/>
     <w:rsid w:val="00E97D10"/>
     <w:rsid w:val="00EA21E6"/>
     <w:rsid w:val="00EA22F7"/>
     <w:rsid w:val="00EA236C"/>
     <w:rsid w:val="00EA2DA2"/>
     <w:rsid w:val="00EA5D33"/>
     <w:rsid w:val="00EA7376"/>
     <w:rsid w:val="00EB1F4C"/>
     <w:rsid w:val="00EB220D"/>
     <w:rsid w:val="00EB3936"/>
     <w:rsid w:val="00EB49F5"/>
     <w:rsid w:val="00EB4DBE"/>
     <w:rsid w:val="00EB5179"/>
     <w:rsid w:val="00EB5378"/>
     <w:rsid w:val="00EC3335"/>
     <w:rsid w:val="00ED0385"/>
     <w:rsid w:val="00ED04CB"/>
     <w:rsid w:val="00ED1680"/>
     <w:rsid w:val="00EE2BF7"/>
     <w:rsid w:val="00EE4A72"/>
     <w:rsid w:val="00EE5156"/>
     <w:rsid w:val="00EE562A"/>
     <w:rsid w:val="00EE5813"/>
     <w:rsid w:val="00EF053F"/>
     <w:rsid w:val="00EF3AA4"/>
+    <w:rsid w:val="00F01D9F"/>
     <w:rsid w:val="00F024AA"/>
     <w:rsid w:val="00F10E96"/>
     <w:rsid w:val="00F2222E"/>
     <w:rsid w:val="00F26443"/>
     <w:rsid w:val="00F35351"/>
     <w:rsid w:val="00F400B6"/>
     <w:rsid w:val="00F40E0D"/>
     <w:rsid w:val="00F428FF"/>
     <w:rsid w:val="00F4633D"/>
     <w:rsid w:val="00F51426"/>
     <w:rsid w:val="00F54E7A"/>
     <w:rsid w:val="00F618C0"/>
     <w:rsid w:val="00F64F1B"/>
     <w:rsid w:val="00F65377"/>
     <w:rsid w:val="00F6595F"/>
     <w:rsid w:val="00F65FAC"/>
     <w:rsid w:val="00F66586"/>
     <w:rsid w:val="00F8231D"/>
     <w:rsid w:val="00F83606"/>
     <w:rsid w:val="00F85AB5"/>
     <w:rsid w:val="00F86597"/>
     <w:rsid w:val="00F9078D"/>
     <w:rsid w:val="00F96D6A"/>
     <w:rsid w:val="00F979AD"/>
     <w:rsid w:val="00FA1BB2"/>
+    <w:rsid w:val="00FA4333"/>
     <w:rsid w:val="00FB0760"/>
     <w:rsid w:val="00FB091E"/>
     <w:rsid w:val="00FB0BBB"/>
     <w:rsid w:val="00FB31DE"/>
     <w:rsid w:val="00FB3D63"/>
     <w:rsid w:val="00FB473F"/>
     <w:rsid w:val="00FC176B"/>
     <w:rsid w:val="00FC177F"/>
     <w:rsid w:val="00FC43CF"/>
     <w:rsid w:val="00FC5021"/>
     <w:rsid w:val="00FC61FF"/>
     <w:rsid w:val="00FC7066"/>
     <w:rsid w:val="00FD03B9"/>
     <w:rsid w:val="00FD1CAB"/>
     <w:rsid w:val="00FD2C3A"/>
     <w:rsid w:val="00FD41D9"/>
     <w:rsid w:val="00FD5F70"/>
     <w:rsid w:val="00FD6D3D"/>
     <w:rsid w:val="00FD75EA"/>
     <w:rsid w:val="00FD7C5B"/>
     <w:rsid w:val="00FE28A1"/>
     <w:rsid w:val="00FE38BA"/>
     <w:rsid w:val="00FE3A16"/>
     <w:rsid w:val="00FE410F"/>
     <w:rsid w:val="00FE5294"/>
@@ -9182,51 +9816,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="51202"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="57A9C643"/>
   <w15:docId w15:val="{C06E9591-19A8-4C4E-AE7D-F9296D997671}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10304,87 +10938,87 @@
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="0066404E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1758162750">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1921283545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-03-covid-19-control-measures-pdf/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pharmacy.Admin@massmail.state.ma.us" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-08-pharmacy-technician-stocking-of-automated-dispensing-devices-pdf/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nabp.pharmacy/wp-content/uploads/2018/04/White-Bagging-and-Brown-Bagging-Report-2018_Final.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-approval-of-health-promotion-screening-laboratory-testing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-03-covid-19-control-measures-pdf/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacytimes.com/publications/directions-in-pharmacy/2015/august2015/compliance-packaging-one-way-to-help-the-medicine-go-down" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/medication-administration-for-the-treatment-of-mental-illness-and-substance-use-disorder-pdf/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-02-automated-dispensing-device-use-pdf/download" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accp.com/docs/positions/misc/scopeofpractice.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section24B1~2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-02-automated-dispensing-device-use-pdf/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacytimes.com/publications/issue/2018/december2018/you-cannot-beat-a-healthy-heart-how-brown-bagging-can-bring-clarity" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-08-pharmacy-technician-stocking-of-automated-dispensing-devices-pdf/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accp.com/docs/govt/advocacy/Leadership%20for%20Medication%20Management%20-%20MTM%20101.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/247-cmr-16-collaborative-drug-therapy-management/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-06-compounded-emergency-medications-for-veterinarian-use-pdf/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/dhdsp/pubs/toolkits/pharmacy.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2021-02-shared-pharmacy-service-models-including-central-fill-central-and-remote-processing-and-telepharmacy-0/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2021-02-shared-pharmacy-service-models-including-central-fill-remote-processing-and-telepharmacy-pdf/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacist.com/Practice/Practice-Resources/Scope-of-Practice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.ymaws.com/www.ascp.com/resource/collection/28D69F2D-18D9-4EF8-A086-675AB7E4ECD8/Quality_Standards_and_Practice_Principles_for_Senior_Care_Pharmacists.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/boards" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-03-covid-19-control-measures-pdf/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pharmacy.Admin@massmail.state.ma.us" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-08-pharmacy-technician-stocking-of-automated-dispensing-devices-pdf/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-approval-of-health-promotion-screening-laboratory-testing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-03-covid-19-control-measures-pdf/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nabp.pharmacy/wp-content/uploads/2018/04/White-Bagging-and-Brown-Bagging-Report-2018_Final.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/medication-administration-for-the-treatment-of-mental-illness-and-substance-use-disorder-pdf/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-02-automated-dispensing-device-use-pdf/download" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accp.com/docs/positions/misc/scopeofpractice.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-controlled-substances-registration" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-02-automated-dispensing-device-use-pdf/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacytimes.com/publications/directions-in-pharmacy/2015/august2015/compliance-packaging-one-way-to-help-the-medicine-go-down" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-02-vaccine-administration-pdf/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2023-08-pharmacy-technician-stocking-of-automated-dispensing-devices-pdf/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accp.com/docs/govt/advocacy/Leadership%20for%20Medication%20Management%20-%20MTM%20101.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section24B%201~2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2019-06-compounded-emergency-medications-for-veterinarian-use-pdf/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmacytimes.com/publications/issue/2018/december2018/you-cannot-beat-a-healthy-heart-how-brown-bagging-can-bring-clarity" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/247-cmr-16-collaborative-drug-therapy-management/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2021-02-shared-pharmacy-service-models-including-central-fill-central-and-remote-processing-and-telepharmacy-0/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2021-02-shared-pharmacy-service-models-including-central-fill-remote-processing-and-telepharmacy-pdf/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacist.com/Practice/Practice-Resources/Scope-of-Practice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.ymaws.com/www.ascp.com/resource/collection/28D69F2D-18D9-4EF8-A086-675AB7E4ECD8/Quality_Standards_and_Practice_Principles_for_Senior_Care_Pharmacists.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10646,69 +11280,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4883BC4-A2C0-424F-BE66-5905798E6BAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2081</Words>
-  <Characters>11868</Characters>
+  <Words>2174</Words>
+  <Characters>12394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13922</CharactersWithSpaces>
+  <CharactersWithSpaces>14539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Vuong, Olivia (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>