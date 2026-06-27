--- v0 (2025-11-06)
+++ v1 (2026-06-27)
@@ -1514,50 +1514,51 @@
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>Statewide Antibiogram Report represents cumulative anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> susceptibility data submitted by acute care hospitals across Massachusetts. These data were prepared with consideration to the Clinical and Laboratory Standards Institute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CLSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> guidelines</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1430621723"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Ana \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CLSI, 2022)</w:t>
@@ -1601,82 +1602,84 @@
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CDC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00133FC5">
         <w:t>2019 AR Threats Report</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>, over 2.8 million anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>-resistant infections occur annually in the United States, resulting in more than 35,000 deaths a yea</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-322049748"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC19 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> (CDC, 2019)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The COVID-19 pandemic only worsened these trends across measured categories </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1072544054"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC24 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CDC, 2024)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1961,1213 +1964,1183 @@
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Percent Susceptibilities*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6894" w:rsidRPr="00BF6894" w14:paraId="04AA6106" w14:textId="77777777" w:rsidTr="00936D2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="1513"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001D2183" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gram-Negative</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Organisms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="789B4A32" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="787A556D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Amikacin </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082C292B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amoxicillin + Clavulanate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2133FFC2" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ampicillin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62E78499" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ampicillin + Sulbactam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66D6DA97" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Aztreonam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B8CBA1B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefazolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40CC8330" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefepime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00D19911" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotaxime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03E9BF60" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotetan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="395F8112" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefoxitin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FE7618C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ceftazidime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A95EF76" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ceftriaxone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35102CCD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefuroxime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48939162" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ciprofloxacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="603D3F6E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doripenem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B74F35" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ertapenem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B665B7B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gentamicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D02C24" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Imipenem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D3A2C3C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Levofloxacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BBFB465" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meropenem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54783BD1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Moxifloxacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="239B9273" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrofurantoin </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="224E113B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Piperacillin + Tazobactam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27F7DAE7" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tetracycline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A959AEB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ticarcillin + Clavulanate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="086522C2" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tigecycline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AF329D8" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tobramycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D99143E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -5326,1163 +5299,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6894" w:rsidRPr="00BF6894" w14:paraId="014AA8F4" w14:textId="77777777" w:rsidTr="00936D2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="221"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1303E37A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. cloacae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="173A829C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AB1527E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FB691FA" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A0AF45E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714D9E1A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49B7311F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E45ED6" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B16F2C9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A6CE7F3" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F0B5ACD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31A73853" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7728976C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B46112E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A0DF0CB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03DB88EC" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18206BE0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED7354F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1124F5BD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51F40590" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19863E1B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E094EA6" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="561B2306" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A1B8C85" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DEAC75F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72EF676B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="655F60E4" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1714EFC2" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="193EB2A8" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15588DF5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
@@ -6538,51 +6481,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45F9E978" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F7E6F4F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2716</w:t>
@@ -6654,51 +6596,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E28069A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10922647" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1908</w:t>
@@ -6718,89 +6659,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D32DA9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D8B8B41" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D6A14CD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>228</w:t>
@@ -6846,697 +6785,679 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B32B85C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33D76768" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69A6CD48" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F1E2E74" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03E8F62E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3972</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B38F49E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730D03D3" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2764</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="555898DB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42ECF648" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17B0F124" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A1FA267" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AA64FB1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="494BFFF5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3579</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A73EDD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42234421" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DF98765" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48CC0CA0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="570D3548" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30C1FF39" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4320</w:t>
@@ -9818,1163 +9739,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6894" w:rsidRPr="00BF6894" w14:paraId="7BB9482E" w14:textId="77777777" w:rsidTr="00936D2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="221"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C23FDD4" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. aerogenes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCD83F5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="264C34F5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54986482" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7554B055" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CFD964D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377BF7B1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29DA1479" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E503143" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="557E9FDF" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75C80141" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14E51340" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="332042CF" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77AFE0C1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314E38FC" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20ECF28A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D216D8D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="467496C2" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01C876D5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02838181" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A0BE738" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05B2000C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18B87AC3" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="784A472C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="549963CE" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B96B12D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F17CEEE" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F6A7A85" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42EB161C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBC0930" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
@@ -11030,51 +10921,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CDD5395" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21DC2ED5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>968</w:t>
@@ -11146,51 +11036,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B892D3D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18993E5A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>702</w:t>
@@ -11210,89 +11099,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49F9B738" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF6C5D9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1510DBE5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -11338,697 +11225,679 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C983C9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED1946E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="393814B5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="377F27F1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="242C0745" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="481F96D1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EE9A4F7" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="646A9E26" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="694212E9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26DC5F32" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F3CBFE0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0899F5DB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1579813E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="715FE137" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064FF5F1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>758</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="449AD4E0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02E5634E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="351F5737" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E61B573" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1660</w:t>
@@ -14287,1158 +14156,1128 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6894" w:rsidRPr="00BF6894" w14:paraId="424D29F4" w14:textId="77777777" w:rsidTr="00936D2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="221"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3062B670" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55FDB523" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19928</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="011AE060" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F1E827C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5080D76B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79D4F95C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A6F4849" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A35211E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03443479" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A9DBEC0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40ABBFD1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17EA8D45" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C3A4977" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="032112F5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26E0E160" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C32E557" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6794ED54" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5761AE98" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5973D974" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C6A27FB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F8CB728" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="745B2D61" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68E8D6C0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47836EF9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18451D87" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E8A7A11" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1179B698" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="055EA596" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B032018" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61F2FFD3" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
@@ -15494,89 +15333,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DC2FDB3" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C8BAC31" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4559D0DB" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6124</w:t>
@@ -15596,963 +15433,938 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21AE418B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35153F1F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B2368FF" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="687FC538" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08BDD33C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17282</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="755D48C2" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16BD41E0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7594EA8A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CF6AADD" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E05CE81" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD00C32" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B70B220" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D6E7F45" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03154779" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6263926B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20F50C2F" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73E13479" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21A6F826" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16542</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8A9CC1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69AC4E82" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="124CCC7D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="274D832C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63ADE575" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2148955E" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78970525" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54AD6004" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19209</w:t>
@@ -18679,708 +18491,690 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6894" w:rsidRPr="00BF6894" w14:paraId="6F020F5A" w14:textId="77777777" w:rsidTr="00936D2E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:trHeight w:val="221"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26CE4F14" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. maltophilia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53BC727A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F80A5B5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05620678" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C9EEADC" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17A4B56B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24D085E4" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EAD4242" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07D3D44B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6483ED87" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="343C3B4C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05BB91A1" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07CE77C0" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16D4C550" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BA24941" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BE12F7D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28E77F0A" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5401780D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
@@ -19413,167 +19207,163 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F13554" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2497B601" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2DF9B6" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DD1A18B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
@@ -19605,167 +19395,163 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="045EBFBE" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41EE9857" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="508" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="795723E9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F098779" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
@@ -19796,51 +19582,50 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DFA1B9D" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
@@ -19896,51 +19681,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A4FF34" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14DF32FA" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>416</w:t>
@@ -20038,89 +19822,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31511228" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E324C0C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A9C1D1C" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>361</w:t>
@@ -20192,51 +19974,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226C4A3B" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F686FAF" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>287</w:t>
@@ -20282,51 +20063,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="663E62C5" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025FFBA8" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>416</w:t>
@@ -20436,51 +20216,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="195379F9" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="327B0DEA" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1135</w:t>
@@ -20706,51 +20485,50 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B2DB841" w14:textId="77777777" w:rsidR="00BF6894" w:rsidRPr="00BF6894" w:rsidRDefault="00BF6894" w:rsidP="00BF6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6894">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1140</w:t>
@@ -23355,13489 +23133,13565 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="026CB228" w14:textId="0C2A5B9A" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:r>
         <w:t xml:space="preserve">Massachusetts Department of Public Health                                                                               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224218E9" w14:textId="29A4A154" w:rsidR="00E811E3" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:r>
         <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="17316" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1250"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="477"/>
         <w:gridCol w:w="541"/>
-        <w:gridCol w:w="492"/>
-        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="493"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="468"/>
-        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="604"/>
-        <w:gridCol w:w="664"/>
-        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="665"/>
+        <w:gridCol w:w="691"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
-        <w:gridCol w:w="604"/>
+        <w:gridCol w:w="591"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="578"/>
-        <w:gridCol w:w="520"/>
-        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="709"/>
         <w:gridCol w:w="604"/>
         <w:gridCol w:w="604"/>
-        <w:gridCol w:w="733"/>
-        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="736"/>
+        <w:gridCol w:w="665"/>
         <w:gridCol w:w="652"/>
-        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="52"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F216D7" w:rsidRPr="00F216D7" w14:paraId="06B69DB8" w14:textId="77777777" w:rsidTr="005C68DD">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="17316" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA24ED1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Percent Susceptibilities*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="0E3A527D" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="0E3A527D" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="1529"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26CD3DA3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gram-Positive</w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>Organisms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AC26CFC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FDBC00E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ampicillin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C63E85A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ampicillin + Sulbactam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD58390" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Azithromycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D24EE01" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefazolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCB42CD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5CCB42CD" w14:textId="7D43DD46" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotaxime</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:r w:rsidR="002958FC">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002958FC" w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CCE9347" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cefotaxime </w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BF4FEB6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceftriaxone </w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20DC3F98" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceftriaxone </w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C807BE4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ciprofloxacin</w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="281DB338" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clindamycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16713992" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Daptomycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10BA61CB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Erythromycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="594674B9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gentamicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EF8BE16" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Levofloxacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27A14CE0" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Linezolid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="720F0304" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Moxifloxacin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44F3A1E5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nitrofurantoin</w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5196A854" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Oxacillin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BC48C10" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Penicillin </w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E3E0AB7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Penicillin </w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>§</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D2E0492" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quinupristin + Dalfopristin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397212B5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rifampin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68447009" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tetracycline</w:t>
             </w:r>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248AF1A6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tigecycline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="016521C2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trimethoprim + Sulfamethoxazole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FCCC8A6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vancomycin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="7E3E5BC3" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="7E3E5BC3" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E7B3DA4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ALL S. aureus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08F8B5EE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48681233" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B8F04D8" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18B9B5E7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="278413D2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F91BE9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FB06B19" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E09736C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B9DF22A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75601FE1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B3E6DD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27AC63F5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B838646" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FC2DDDC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C5FDC4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A50E8F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E2C734C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A4FDB17" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5494C8D6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AE99E85" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F7339EC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2281D1E7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="695E431D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60419237" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E932A49" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ECA1858" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A14E267" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="2CAE392B" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="2CAE392B" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39533995" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48D4D8C7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="288D275B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A2B9876" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0584CEDF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5300F8FB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="675CA952" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68D89D75" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="591D7635" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A4CADE3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AB7C71D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="075E81B9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FA3560C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4828DAE8" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6262DA3C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="055B157A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1253AF75" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F7ECF95" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2F7ECF95" w14:textId="2FC7A50D" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00EF2048" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEE43D2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>21064</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>17875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EEE43D2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="05ACAE14" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>17875</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>22616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9EE020" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06090192" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05ACAE14" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="228DFEA1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>22616</w:t>
-[...57 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+              <w:t>2652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="228DFEA1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="3C6E2FFE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2652</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>17296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E2FFE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6A340461" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>17296</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+              <w:t>20837</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A340461" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6898E6A9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>20837</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="760" w:type="dxa"/>
+              <w:t>7875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6898E6A9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4CD5D10A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7875</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="672" w:type="dxa"/>
+              <w:t>24942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD5D10A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="41C138D6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24942</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...36 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="68EEB9B5" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="68EEB9B5" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D3EEC7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="077C1F10" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FC06953" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53957E0D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29119DF4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E55C54" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3113CF52" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6005373B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4324C659" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DA1E18" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EC16FC8" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DEA4F9C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70FCC233" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BB31703" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1086AAEE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="195821F6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="651BA85E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7116FB5B" w14:textId="55ED7AB7" w:rsidR="00EF2048" w:rsidRPr="00F216D7" w:rsidRDefault="00EF2048" w:rsidP="00EF2048">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B435B9">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B5D0C4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F16A8AC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5351B489" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7116FB5B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0087D4E6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19B5D0C4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF28F5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>99</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F16A8AC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="58D3420E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5351B489" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="3B99ECA0" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>98</w:t>
-[...9 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0087D4E6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B17924A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...9 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75FF28F5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7253E464" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58D3420E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="176DC36C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>73</w:t>
-[...150 lines deleted...]
-              </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="00EE0AE0" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="00EE0AE0" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29574CCA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1529BAC6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CEF0C27" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79B22648" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42738A92" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6597EAF6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="101DDD1A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64B7D9FA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C323A1D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DEC52C3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E2FCFCA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B436720" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D8224D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65A89832" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FE3A729" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7261</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B908013" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="618E2ADF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="260FA247" w14:textId="04CA7B87" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D13B89" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E5C406" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9DD812" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3369</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="260FA247" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="247705BB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05238C96" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D13B89" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="3FD50C11" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8003</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35E5C406" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6B3CBD24" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2143</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>5769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A9DD812" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="14310D89" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3369</w:t>
-[...57 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>2753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FD50C11" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="38E0F332" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>343</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+              <w:t>2475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B3CBD24" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="28DEA85F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5769</w:t>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>9522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="21DCBED6" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="21DCBED6" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4723D5FE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44D547F7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4536BA1A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F8E5C72" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737D7BEB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3007E5E6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A0B8863" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677C2404" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="207E966E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="335DBFCC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E93B3AD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7360C105" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61D9E077" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E85149C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5274ADA4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="613647EA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A71C5F4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79C41BB2" w14:textId="720A5A91" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736777D1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636C8C61" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56523E07" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79C41BB2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2C2275C0" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="nil"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="736777D1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="410C0D1C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...8 lines deleted...]
-              <w:left w:val="nil"/>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="636C8C61" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065FB428" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="208F12DD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD361D5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="675CEF09" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56523E07" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="734B111F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...264 lines deleted...]
-              </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="77623967" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="77623967" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C91D2DD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="715327D2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E2BA4B1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B59E874" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13376EEE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50A74A32" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CD640AC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="027BDE87" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6514A4ED" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="640807AB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="231B075C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EF61EE6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230C4C87" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6761</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E08AE5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="263D4158" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="170091C1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BE46937" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A51D20" w14:textId="1921DB7C" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5B2CAA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCD6002" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8F5EF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54A51D20" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="762F970E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC2EDFF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4331177E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D5B2CAA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4D5F1E08" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1364</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DCD6002" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="550FE9E7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>638</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AE8F5EF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5E8D2A51" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>480</w:t>
-[...83 lines deleted...]
-            <w:tcW w:w="599" w:type="dxa"/>
+              <w:t>668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5F1E08" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="689D58BD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>598</w:t>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t>1569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="44B2CD9C" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="00B435B9" w:rsidRPr="00F216D7" w14:paraId="44B2CD9C" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E411018" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0E411018" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. faecalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71131CF1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="71131CF1" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="054A3A8C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="054A3A8C" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BB4BD0B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0BB4BD0B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FC4FA9B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2FC4FA9B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32CEDB36" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="32CEDB36" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44BC645C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="44BC645C" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A62EAAD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0A62EAAD" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD1ACBE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0FD1ACBE" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79DCA9D8" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="79DCA9D8" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="216CC5D9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="216CC5D9" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64EECB67" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="64EECB67" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37FE29C0" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="37FE29C0" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C9483D7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2C9483D7" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5892A7D2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5892A7D2" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3CFF87" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0D3CFF87" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7823A885" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="7823A885" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B04E54A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="13EB9146" w14:textId="09B063CF" w:rsidR="00B435B9" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>61</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE57B4A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B04E54A" w14:textId="38062AB2" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55DCFBCF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="55DCFBCF" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19B50952" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="19B50952" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51334F74" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="51334F74" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="387BE59D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="387BE59D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04249506" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="04249506" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A75CA9E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0A75CA9E" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63EAD528" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="63EAD528" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43003D7E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="43003D7E" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B43DC11" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="7B43DC11" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755E7B72" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="755E7B72" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="09C46EB4" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="00B435B9" w:rsidRPr="00F216D7" w14:paraId="09C46EB4" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A86A3A1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="1A86A3A1" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A4015AE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="572" w:type="dxa"/>
+          <w:p w14:paraId="3A4015AE" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="478C84E9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="478C84E9" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D3AA2B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="74D3AA2B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7734376B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="543" w:type="dxa"/>
+          <w:p w14:paraId="7734376B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="293EF131" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="499" w:type="dxa"/>
+          <w:p w14:paraId="293EF131" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB7BF3D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="6EB7BF3D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A306A38" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+          <w:p w14:paraId="1A306A38" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E679EEA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="4E679EEA" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7848562A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="7848562A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A1E7D53" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0A1E7D53" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA9A90" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4EBA9A90" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2263</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67C8761A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="67C8761A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1067C3F3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="1067C3F3" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77D50875" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="77D50875" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1924</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B25FC6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="42B25FC6" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5010FEBA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5010FEBA" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37091092" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="37091092" w14:textId="3854435D" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71CD7333" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8239</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>6858</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71CD7333" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="71C95446" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6858</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>8448</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53B2FF3C" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F679BD" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA91270" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71C95446" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4735372B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8448</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>6688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F923659" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073BEA59" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B2FF3C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...66 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="209A0F08" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4735372B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="513F704F" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6688</w:t>
-[...138 lines deleted...]
-              </w:rPr>
               <w:t>10651</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="55829288" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="00B435B9" w:rsidRPr="00F216D7" w14:paraId="55829288" w14:textId="77777777" w:rsidTr="00603B3C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FD7A75D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4FD7A75D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. faecium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F3C6890" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="1F3C6890" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B84249E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6B84249E" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="477DA61A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="477DA61A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A5A1215" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="3A5A1215" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C7472EB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2C7472EB" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A695932" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0A695932" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068F9302" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="068F9302" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D075DE9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4D075DE9" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EAA979A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2EAA979A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6186AE42" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6186AE42" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D8067A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="06D8067A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="287D2A66" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="287D2A66" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D047BF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="64D047BF" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="255D492C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="255D492C" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06CCEE36" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="06CCEE36" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EDB3D31" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="7EDB3D31" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BC78E1E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="7EF14176" w14:textId="23A7B424" w:rsidR="00B435B9" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>96</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE9445A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC78E1E" w14:textId="6DCC9D30" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A3DE8D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="71A3DE8D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369DB644" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="369DB644" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B663009" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5B663009" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4DA13B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="7A4DA13B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F2F5E15" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0F2F5E15" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2738F2AB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="2738F2AB" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EC255F3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4EC255F3" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10681E3A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="10681E3A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055C4D79" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="055C4D79" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4114C97D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4114C97D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="0DC5C0F7" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="00B435B9" w:rsidRPr="00F216D7" w14:paraId="0DC5C0F7" w14:textId="77777777" w:rsidTr="00603B3C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3C483F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="0D3C483F" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CAC4E62" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="572" w:type="dxa"/>
+          <w:p w14:paraId="5CAC4E62" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5947F9F7" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5947F9F7" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="394D55F1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="482" w:type="dxa"/>
+          <w:p w14:paraId="394D55F1" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66E6D6E4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="543" w:type="dxa"/>
+          <w:p w14:paraId="66E6D6E4" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40CEC896" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="499" w:type="dxa"/>
+          <w:p w14:paraId="40CEC896" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F20193" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="57F20193" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A33517F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+          <w:p w14:paraId="7A33517F" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DCA60F6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+          <w:p w14:paraId="1DCA60F6" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F67F87" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="77F67F87" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="468746CB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="468746CB" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EB3B130" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4EB3B130" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA1574D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5EA1574D" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>778</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9F0F25" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6E9F0F25" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>974</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6714E70A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="6714E70A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27F05A5A" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="27F05A5A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC701DE" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4AC701DE" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="591" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9F6CF3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="4F9F6CF3" w14:textId="3A2941C2" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00B435B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3223952C" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>12146</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>11451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3223952C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="1A1E8C3B" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11451</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>16026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F685B5" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C74352A" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A1E8C3B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="01285FE2" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>16026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>1502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04F3097E" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABFD693" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>17441</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C97CCC2" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20F685B5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...40 lines deleted...]
-            <w:tcW w:w="730" w:type="dxa"/>
+          <w:p w14:paraId="5696F2BC" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01285FE2" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="77EB0257" w14:textId="77777777" w:rsidR="00B435B9" w:rsidRPr="00F216D7" w:rsidRDefault="00B435B9" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1502</w:t>
-[...176 lines deleted...]
-              </w:rPr>
               <w:t>17425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="4D863EA1" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="4D863EA1" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="768872DB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BAB456D" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="249348D5" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="415DCBF3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46660870" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="535E7E63" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2383AA" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C7EF995" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E39A777" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44DA4E02" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05EF6B09" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE9F69C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46A69D4E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00EDA2FD" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37927BBC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09A19B24" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17C969BB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E9E082" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B56B032" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B24742" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D646154" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF6AFC0" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08C14999" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A3114F9" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47FE7C9B" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08FF32BC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="414A0367" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F716D98" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="7F92128C" w14:textId="77777777" w:rsidTr="005C68DD">
+      <w:tr w:rsidR="005C68DD" w:rsidRPr="00F216D7" w14:paraId="7F92128C" w14:textId="77777777" w:rsidTr="00B435B9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="57" w:type="dxa"/>
+          <w:wAfter w:w="52" w:type="dxa"/>
           <w:trHeight w:val="199"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="321D7B3C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="300D70FC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EB43244" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31F90F74" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AD2AA2F" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcW w:w="541" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ED7AD22" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7319C5F1" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ECBB187" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27664F00" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AF18D5E" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FC904DF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DCCC1EB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>645</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53382538" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BF8AECF" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E571064" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D1CBA52" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0224CE82" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5913084C" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="5913084C" w14:textId="1AE67976" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00EF2048" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3238DB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03BC13F6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>388</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61567525" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD8EFCC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F216D7">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A3238DB" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
-[...14 lines deleted...]
-            <w:tcW w:w="587" w:type="dxa"/>
+          <w:p w14:paraId="39743968" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACB0B85" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03BC13F6" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="1A85C4C3" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>34</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="584" w:type="dxa"/>
+              <w:t>564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61567525" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="18DA1F58" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>779</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD8EFCC" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
+          <w:p w14:paraId="02F136C8" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>475</w:t>
-[...164 lines deleted...]
-              </w:rPr>
               <w:t>562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="658" w:type="dxa"/>
+            <w:tcW w:w="652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ACF58E4" w14:textId="77777777" w:rsidR="00F216D7" w:rsidRPr="00F216D7" w:rsidRDefault="00F216D7" w:rsidP="00F216D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F216D7">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
@@ -38808,71 +38662,73 @@
     <w:p w14:paraId="47665421" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F33CCC" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Toc184914505" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1207455021"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3D12DB66" w14:textId="61ACBB34" w:rsidR="00EF4497" w:rsidRPr="009D2B48" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D2B48">
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="9"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1777A47C" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
               <w:pPr>
                 <w:pStyle w:val="Bibliography"/>
                 <w:ind w:left="720" w:hanging="720"/>
                 <w:rPr>
                   <w:noProof/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
@@ -38998,137 +38854,136 @@
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="601E02FA" w14:textId="57829190" w:rsidR="00DE78F5" w:rsidRDefault="00DE78F5" w:rsidP="003372B3">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE78F5" w:rsidSect="00524CE6">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA960DC" w14:textId="77777777" w:rsidR="00886E99" w:rsidRDefault="00886E99">
+    <w:p w14:paraId="48A041D0" w14:textId="77777777" w:rsidR="00143CB2" w:rsidRDefault="00143CB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA06F4E" w14:textId="77777777" w:rsidR="00886E99" w:rsidRDefault="00886E99">
+    <w:p w14:paraId="58F58C16" w14:textId="77777777" w:rsidR="00143CB2" w:rsidRDefault="00143CB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SansSerif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3602F482" w14:textId="77777777" w:rsidR="00886E99" w:rsidRDefault="00886E99">
+    <w:p w14:paraId="47E528C8" w14:textId="77777777" w:rsidR="00143CB2" w:rsidRDefault="00143CB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61557BB6" w14:textId="77777777" w:rsidR="00886E99" w:rsidRDefault="00886E99">
+    <w:p w14:paraId="4ED8859A" w14:textId="77777777" w:rsidR="00143CB2" w:rsidRDefault="00143CB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30B454D7" w14:textId="545C1C3B" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-465514675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -39154,153 +39009,164 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="336E9C17" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerRoman"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4497"/>
     <w:rsid w:val="00062599"/>
     <w:rsid w:val="000933C4"/>
     <w:rsid w:val="000D4236"/>
     <w:rsid w:val="000E4C76"/>
     <w:rsid w:val="000E5388"/>
+    <w:rsid w:val="00143CB2"/>
     <w:rsid w:val="00153FB2"/>
     <w:rsid w:val="0020288B"/>
     <w:rsid w:val="00226508"/>
     <w:rsid w:val="002608E3"/>
     <w:rsid w:val="00266014"/>
+    <w:rsid w:val="002958FC"/>
     <w:rsid w:val="002D74F7"/>
     <w:rsid w:val="00326287"/>
     <w:rsid w:val="00335473"/>
     <w:rsid w:val="003372B3"/>
     <w:rsid w:val="00366205"/>
     <w:rsid w:val="00382076"/>
     <w:rsid w:val="00386AB4"/>
+    <w:rsid w:val="003A1204"/>
     <w:rsid w:val="003C353A"/>
     <w:rsid w:val="003C5464"/>
     <w:rsid w:val="003C7571"/>
     <w:rsid w:val="003C7776"/>
     <w:rsid w:val="00440BBF"/>
     <w:rsid w:val="004450F4"/>
     <w:rsid w:val="00445984"/>
     <w:rsid w:val="00494D2F"/>
     <w:rsid w:val="004F60D8"/>
     <w:rsid w:val="00524CE6"/>
+    <w:rsid w:val="005334F5"/>
     <w:rsid w:val="00577B34"/>
     <w:rsid w:val="005C68DD"/>
     <w:rsid w:val="005D3CF4"/>
     <w:rsid w:val="00637136"/>
     <w:rsid w:val="00655760"/>
     <w:rsid w:val="00655E96"/>
     <w:rsid w:val="0067028C"/>
     <w:rsid w:val="006925AB"/>
     <w:rsid w:val="006941EC"/>
     <w:rsid w:val="006A4FD3"/>
     <w:rsid w:val="006D6D45"/>
     <w:rsid w:val="0070542D"/>
     <w:rsid w:val="007361FB"/>
     <w:rsid w:val="00886E99"/>
+    <w:rsid w:val="008B6C02"/>
     <w:rsid w:val="008D6120"/>
     <w:rsid w:val="008E1C2F"/>
     <w:rsid w:val="00927125"/>
     <w:rsid w:val="00933AB3"/>
     <w:rsid w:val="00936D2E"/>
     <w:rsid w:val="00950492"/>
+    <w:rsid w:val="00967F76"/>
     <w:rsid w:val="009E63DA"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A32B23"/>
+    <w:rsid w:val="00A560CB"/>
     <w:rsid w:val="00AA3E67"/>
     <w:rsid w:val="00B06F33"/>
+    <w:rsid w:val="00B435B9"/>
     <w:rsid w:val="00B46F7E"/>
     <w:rsid w:val="00B47C5F"/>
     <w:rsid w:val="00B67D64"/>
     <w:rsid w:val="00B8262B"/>
     <w:rsid w:val="00BA5AEB"/>
+    <w:rsid w:val="00BD3F6E"/>
     <w:rsid w:val="00BF6894"/>
     <w:rsid w:val="00C37D12"/>
+    <w:rsid w:val="00C71F91"/>
     <w:rsid w:val="00C861B0"/>
     <w:rsid w:val="00C91CD6"/>
     <w:rsid w:val="00CC4101"/>
     <w:rsid w:val="00CD590D"/>
     <w:rsid w:val="00CF7D7D"/>
     <w:rsid w:val="00D24523"/>
     <w:rsid w:val="00D3590A"/>
     <w:rsid w:val="00D808E9"/>
     <w:rsid w:val="00D94A9A"/>
     <w:rsid w:val="00DA2AF0"/>
     <w:rsid w:val="00DB60A7"/>
     <w:rsid w:val="00DE78F5"/>
     <w:rsid w:val="00E014F1"/>
     <w:rsid w:val="00E234E0"/>
     <w:rsid w:val="00E54FF3"/>
     <w:rsid w:val="00E7268B"/>
     <w:rsid w:val="00E811E3"/>
     <w:rsid w:val="00EA06D3"/>
     <w:rsid w:val="00EF16A0"/>
+    <w:rsid w:val="00EF2048"/>
     <w:rsid w:val="00EF4497"/>
     <w:rsid w:val="00F1109D"/>
     <w:rsid w:val="00F216D7"/>
     <w:rsid w:val="00F341AE"/>
     <w:rsid w:val="00F46CF5"/>
     <w:rsid w:val="00F51999"/>
     <w:rsid w:val="00FA3397"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -39910,50 +39776,51 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF4497"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -41036,69 +40903,69 @@
           <b:Person>
             <b:Last>CLSI</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:BookTitle>29th ed. CLSI Supplement M100.</b:BookTitle>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFAD8B3-2863-42B6-9CD6-BCF35F16973C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2165</Words>
-  <Characters>12343</Characters>
+  <Words>2166</Words>
+  <Characters>12351</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>102</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14480</CharactersWithSpaces>
+  <CharactersWithSpaces>14489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shaban, Lamyaa (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>