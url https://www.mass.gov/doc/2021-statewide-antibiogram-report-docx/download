--- v0 (2025-11-06)
+++ v1 (2026-06-27)
@@ -1514,50 +1514,51 @@
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>Statewide Antibiogram Report represents cumulative anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> susceptibility data submitted by acute care hospitals across Massachusetts. These data were prepared with consideration to the Clinical and Laboratory Standards Institute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CLSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> guidelines</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1430621723"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Ana \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00213725">
             <w:rPr>
               <w:noProof/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00213725">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CLSI, 2022)</w:t>
@@ -1601,82 +1602,84 @@
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CDC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00133FC5">
         <w:t>2019 AR Threats Report</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>, over 2.8 million anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>-resistant infections occur annually in the United States, resulting in more than 35,000 deaths a yea</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-322049748"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC19 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00213725">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> (CDC, 2019)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The COVID-19 pandemic only worsened these trends across measured categories </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1072544054"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC24 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00213725">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CDC, 2024)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1710,51 +1713,59 @@
         <w:t xml:space="preserve">antimicrobial </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>resistances and slow</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> their spread. The purpose of the Statewide Antibiogram Reports is to promote stewardship and infection control efforts by presenting healthcare providers, public health professionals, and the public with information on resistance patterns seen across the state of Massachusetts.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A2C79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The data in this report are not intended for use in clinical decision making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222A1D8E" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:r w:rsidRPr="001A7B48">
         <w:tab/>
-        <w:t xml:space="preserve">Data for this report were only collected from acute care </w:t>
+        <w:t xml:space="preserve">Data for this report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A7B48">
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A7B48">
+        <w:t xml:space="preserve"> only collected from acute care </w:t>
       </w:r>
       <w:r>
         <w:t>hospitals</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>. Given this, as well as the impact of the COVID-19 pandemic on infectious disease screening, treatment</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> and surveillance, it is important to note that these data do not represent the full extent of anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> resistance in Massachusetts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A21315B" w14:textId="77777777" w:rsidR="005160F9" w:rsidRPr="001A7B48" w:rsidRDefault="005160F9" w:rsidP="00EF4497"/>
     <w:p w14:paraId="44BC9A2A" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="001A7B48" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
@@ -2636,61 +2647,63 @@
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D2E835B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doripenem</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C720776" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5298,1163 +5311,1133 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>566</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C1695" w:rsidRPr="004C1695" w14:paraId="60AE0309" w14:textId="77777777" w:rsidTr="0070122E">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71ED48DD" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. cloacae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37113EEC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BA7A84C" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59F026CD" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D0D7357" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="380ECDE3" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFD4BEB" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="525630AA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F95CFBC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="414F414E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1889174B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E4F566F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24B3D763" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="225ABC7F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DFE0B36" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6600DD7F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A3E4AE5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52CC1366" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A111295" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C02D8DC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14465E25" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A966C68" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27C9D01D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0441A575" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65752077" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="596B6074" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07601936" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CB3E2A5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0A85FE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AC347FF" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
@@ -6508,51 +6491,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C9F57EF" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77FD400A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2890</w:t>
@@ -6624,51 +6606,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7851C895" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7488E5B3" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>553</w:t>
@@ -6688,51 +6669,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42E101AF" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D0A6194" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3649</w:t>
@@ -6804,89 +6784,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="118C3587" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AEE282D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D881FAA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3643</w:t>
@@ -6906,51 +6884,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A338403" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="055C5D55" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4167</w:t>
@@ -6970,203 +6947,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43752B1E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0104024E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11D92D1A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53A3EBDA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>869</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="529BF262" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43AE7637" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3698</w:t>
@@ -7186,127 +7158,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F9E2F1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B83EB8E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3922</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EF05C4F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4612259B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1559</w:t>
@@ -7326,127 +7295,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41397C28" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="555CE3FF" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67A382D4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06DEED04" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4592</w:t>
@@ -9674,1163 +9640,1133 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88989</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C1695" w:rsidRPr="004C1695" w14:paraId="3ECA278D" w14:textId="77777777" w:rsidTr="0070122E">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73D8D87C" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. aerogenes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F6024F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58C374E1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D67AFF5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DD62A22" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C1B5C47" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50AFE86F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0774BF99" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E6F8D2" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BE45885" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1224C40E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2782097B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B27698" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="537C86ED" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B51068A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E74D12C" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02895456" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6975286D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E9CDEDA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="731E2856" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66FE4E98" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="451A1807" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15189338" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD49A8A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7939A01B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32C0354E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C9B0CE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E907C8A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6806B2B1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6402141A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
@@ -10884,51 +10820,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24753946" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4022F63D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1186</w:t>
@@ -11000,51 +10935,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07AD4557" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D49BFB3" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>231</w:t>
@@ -11064,51 +10998,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314BE622" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C8715B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1606</w:t>
@@ -11180,89 +11113,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="489AFC7C" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CD4FA82" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="119B48C9" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1798</w:t>
@@ -11282,51 +11213,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D440EBB" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06F5C8E5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1957</w:t>
@@ -11346,203 +11276,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E28AC12" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="195DEED5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43A00F03" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E6CB151" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADB585A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BD94C23" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1478</w:t>
@@ -11562,127 +11487,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A4AB394" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED81EF1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3427C5CA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DB9FBC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>650</w:t>
@@ -11702,127 +11624,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="288BE8D5" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A6FFED6" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="559007D8" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1189DAD7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2046</w:t>
@@ -11851,52 +11770,67 @@
           </w:tcPr>
           <w:p w14:paraId="557F1A92" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>K. oxytoca</w:t>
-            </w:r>
+              <w:t xml:space="preserve">K. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C1695">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>oxytoca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082B23E4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -14039,1158 +13973,1128 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C1695" w:rsidRPr="004C1695" w14:paraId="45773520" w14:textId="77777777" w:rsidTr="0070122E">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69B55946" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D2EC66B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20759</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="367ED79B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B221BF7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2697B796" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="256ABBB4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AAFA370" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F1DB843" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02329B24" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A765B6A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599DD936" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17A2C616" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A95E8D2" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4411AE49" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7557F2DE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A0D325F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77524CF0" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B5E78A4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62470351" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59572F2A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00B937F3" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CA42903" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20C639BA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA14725" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19334796" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F4E03C2" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EF30124" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B7FAFD9" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C89F5A4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63A17E4D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
@@ -15244,89 +15148,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27FB66AE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="729EDB47" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="534F2A3A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6442</w:t>
@@ -15346,165 +15248,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F13E198" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58C2349F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D699EA4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F7BC1D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05F889C4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17439</w:t>
@@ -15524,241 +15422,235 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AC9E6E4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EAB85A2" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3532524C" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="668BFB28" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="232F2DA9" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63F77719" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27A0D798" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19055</w:t>
@@ -15778,203 +15670,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="607BB011" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="041E71D1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F011926" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20759</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082E7F74" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ADC44E7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F4C41DC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16648</w:t>
@@ -15994,127 +15881,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B877D25" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77D8E7C1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19839</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="573FC5DB" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44964E61" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5247</w:t>
@@ -16134,127 +16018,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5549C7B0" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A7E8CB9" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E94A42" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17D29088" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20758</w:t>
@@ -18351,1168 +18232,1138 @@
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C1695" w:rsidRPr="004C1695" w14:paraId="4D1B0959" w14:textId="77777777" w:rsidTr="0070122E">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D196570" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. maltophilia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52558594" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F25D67" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DF5FBB4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C60693" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57F71B9A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DEAD9DB" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75B48A83" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A32A945" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74948245" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="005698D7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="153228AE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="404F5402" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E56ACCC" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E2FD285" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BAC0BF0" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0252C4F1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C5A015B" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63F2D58D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75F77CBA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3278EB19" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63DFFDEA" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="231CE010" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25CC886D" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="329A836F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CB0F7E3" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C22B301" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A3A0ACD" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FBD215A" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75B57373" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
@@ -19566,51 +19417,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EE35BA8" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="434003BD" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>421</w:t>
@@ -19708,89 +19558,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FC74B76" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BA6B919" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0617B5A6" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>421</w:t>
@@ -19862,51 +19710,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A731F84" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8CCCD1" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>253</w:t>
@@ -19952,51 +19799,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60CEB23F" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74990AAD" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>421</w:t>
@@ -20042,51 +19888,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF736F4" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5003FE83" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>421</w:t>
@@ -20106,51 +19951,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4447D98E" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="137200FE" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1348</w:t>
@@ -20196,51 +20040,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7658D409" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48CB6052" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>335</w:t>
@@ -20338,89 +20181,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23C395B6" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21531FD7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CF941D7" w14:textId="77777777" w:rsidR="004C1695" w:rsidRPr="004C1695" w:rsidRDefault="004C1695" w:rsidP="004C1695">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1695">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1262</w:t>
@@ -22653,68 +22494,114 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00051F60">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) in the data box indicates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that either data was not reported for a given</w:t>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported for a given</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> antimicrobial agent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-organism combination or</w:t>
+        <w:t xml:space="preserve">-organism combination </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> fewer than the standard recommendation of 30 isolates has been reported</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8AF27D" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -23331,72 +23218,94 @@
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefazolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1547DF" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
+          <w:p w14:paraId="2D1547DF" w14:textId="2962891C" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotaxime</w:t>
+            </w:r>
+            <w:r w:rsidR="001B76EA">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B76EA" w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24730570" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
@@ -24044,61 +23953,87 @@
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E4EFF0E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Quinupristin + Dalfopristin</w:t>
-            </w:r>
+              <w:t>Quinupristin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A125E5">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A125E5">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dalfopristin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="179BA9DC" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -25937,72 +25872,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54F34814" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
-[...20 lines deleted...]
-              <w:t>16009</w:t>
+          <w:p w14:paraId="54F34814" w14:textId="263B404E" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="000F023E" w:rsidP="000F023E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142108FA" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -26336,1081 +26270,1053 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>23274</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A125E5" w:rsidRPr="00A125E5" w14:paraId="010D60D2" w14:textId="77777777" w:rsidTr="00CB5672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="238"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68E9E790" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70657D90" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008EFFFE" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08FF5E5C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D3B3E8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FA9B160" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C0662D3" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C0A2646" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C6B1B4E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54034AF0" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D5EBD98" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="569C32FB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="415C9AF4" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18B15F54" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67A2E770" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F95B04A" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C9909B5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76164449" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F469510" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61D15A0E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3778C3B9" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EF9549E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E300505" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="033D5F92" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648813D7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="536E1AF7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420D49E0" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12D7EF8B" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -27492,127 +27398,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72FE05E4" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1634EDB9" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07908948" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EEF560A" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1207</w:t>
@@ -27710,393 +27613,383 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F72C786" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="515D4DC0" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="037C9213" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CFC95C7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3845</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="610AD9F1" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7857ECE8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="602871DF" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AA55FF1" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="055E518F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055E518F" w14:textId="29158B93" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="000F023E" w:rsidP="00A125E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="624" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6B867C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6403</w:t>
+              <w:t>7094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E130AFA" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9169</w:t>
@@ -28142,241 +28035,235 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47C9F63C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29F84393" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="344527D5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C15F084" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50B8E57F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60492867" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="719FED81" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9641</w:t>
@@ -30035,72 +29922,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49BC4073" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
-[...20 lines deleted...]
-              <w:t>9242</w:t>
+          <w:p w14:paraId="49BC4073" w14:textId="21731183" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="000F023E" w:rsidP="00A125E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56014847" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -30434,1088 +30321,1060 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A125E5" w:rsidRPr="00A125E5" w14:paraId="02CC9DFE" w14:textId="77777777" w:rsidTr="00CB5672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="238"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65672A48" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. faecalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41CE06F7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17EE0068" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="209264FC" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B38CACD" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CC8D73D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF624E9" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20F2F21C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233EF291" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40EC68B6" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4879E542" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="075CF856" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14AFA92D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31F9E416" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AAFF76F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BB43631" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B8FB99D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D07E46" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40890CC9" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64BC4E30" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2710791B" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E02C957" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF2E1DB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FCF3A77" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C02D201" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233F440F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D22C92B" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A8C48AB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
@@ -31571,51 +31430,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0868D1" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19AA11BD" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10107</w:t>
@@ -31791,51 +31649,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73F9EA14" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5596061D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3560</w:t>
@@ -31855,279 +31712,272 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77756252" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D49D12F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43EAD968" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A342D3" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49475C8A" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51B5E356" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>9459</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49DF45D7" w14:textId="7CAF359D" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="000F023E" w:rsidP="00A125E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15871CA7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9187</w:t>
@@ -32147,51 +31997,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B62FA72" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F2EE811" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1561</w:t>
@@ -32237,127 +32086,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D336924" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68557CCB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32A1552F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="724DB2F4" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>232</w:t>
@@ -32377,51 +32223,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D73467" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40020D56" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9786</w:t>
@@ -34389,1081 +34234,1053 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A125E5" w:rsidRPr="00A125E5" w14:paraId="6E1106E6" w14:textId="77777777" w:rsidTr="00CB5672">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="238"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30BE86BE" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1844061C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04AB26E8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="350057BE" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6932D61C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E4CD1F4" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="441F590E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01A838A5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D91BB27" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AC59D43" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A2EED5E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1554FF06" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78C854C7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38696110" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DBD6593" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25EE8C2D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B8450AC" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E17A469" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C0B2663" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32CC806D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A67B4FB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2796E3CB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62AD97B8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38A257CB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="470EDA71" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FDEF6C5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47ADB59D" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1D1DE7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -35519,51 +35336,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C0C2A2C" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79BAC9C6" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>116</w:t>
@@ -35583,51 +35399,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DDBB16F" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4032B695" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
@@ -35673,127 +35488,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5057EBF7" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58044735" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="372CAC59" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47DCA1FB" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>323</w:t>
@@ -35813,51 +35625,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="763EF73E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="689FF64A" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>320</w:t>
@@ -35877,51 +35688,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB85CF5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AD3084E" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>433</w:t>
@@ -35941,152 +35751,149 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CF2885B" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F65D3BE" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2078DAD8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>64</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57705A7F" w14:textId="00FDF428" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="000F023E" w:rsidP="00A125E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C4CA5AA" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
@@ -36107,89 +35914,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737C10F8" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79A3EC5B" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20AF5F6A" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>238</w:t>
@@ -36209,89 +36014,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02EC1ED5" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37678322" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191E7A36" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>287</w:t>
@@ -36311,89 +36114,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41431F57" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47162F83" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39298570" w14:textId="77777777" w:rsidR="00A125E5" w:rsidRPr="00A125E5" w:rsidRDefault="00A125E5" w:rsidP="00A125E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A125E5">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>463</w:t>
@@ -36452,87 +36253,141 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67D64">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For each organism and antimicrobial pair, the percentage of isolates susceptible to the antimicrobial appears above the total number of isolates tested for susceptibility to that antimicrobial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A3C107" w14:textId="13159A82" w:rsidR="00EF4497" w:rsidRDefault="0095743F" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095743F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Antibiotics used at various concentrations: (¥) Concentration is ≤ 0.5μg/ml, (£) Concentration is ≤ 1μg/ml, (€) Concentration is ≤ 2 μg/ml for</w:t>
+        <w:t xml:space="preserve">Antibiotics used at various concentrations: (¥) Concentration is ≤ 0.5μg/ml, (£) Concentration is ≤ 1μg/ml, (€) Concentration is ≤ 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/ml for</w:t>
       </w:r>
       <w:r w:rsidRPr="0095743F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. pneumoniae </w:t>
       </w:r>
       <w:r w:rsidRPr="0095743F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">and is ≤ 8 μg/ml for </w:t>
+        <w:t xml:space="preserve">and is ≤ 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ml for </w:t>
       </w:r>
       <w:r w:rsidRPr="0095743F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Enterococcus</w:t>
       </w:r>
       <w:r w:rsidRPr="0095743F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spp, (§) Concentration is ≤ 0.06μg/ml.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0095743F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, (§) Concentration is ≤ 0.06μg/ml.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3104E1" w14:textId="647C5E53" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00051F60">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
@@ -36595,83 +36450,137 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>R in the data box indicates that the species or organism group is intrinsically resistant to the antimicrobial agent being tested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459515B0" w14:textId="1EF12AFB" w:rsidR="00EF4497" w:rsidRDefault="00D94A9A" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94A9A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>†Nitrofurantoin, Ciprofloxacin (for Enterococcus spp)</w:t>
+        <w:t xml:space="preserve">†Nitrofurantoin, Ciprofloxacin (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002D74F7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Levofloxacin (for Enterococcus spp)</w:t>
+        <w:t xml:space="preserve">Levofloxacin (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D74F7" w:rsidRPr="00CD590D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002D74F7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D94A9A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>and Tetracycline (for Enterococcus spp) were tested against urine isolates only.</w:t>
+        <w:t xml:space="preserve">and Tetracycline (for Enterococcus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94A9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) were tested against urine isolates only.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4497" w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD90ACA" w14:textId="11C20138" w:rsidR="004F60D8" w:rsidRDefault="00655760" w:rsidP="00AA3E67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">*Data </w:t>
@@ -38095,51 +38004,59 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D6241" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRPr="001F4284" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc184914504"/>
       <w:r w:rsidRPr="001F4284">
         <w:lastRenderedPageBreak/>
         <w:t>Anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4284">
         <w:t xml:space="preserve"> Susceptibility Testing Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4F7254AF" w14:textId="380CC55E" w:rsidR="002608E3" w:rsidRDefault="00EF4497" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Antimicrobial susceptibility testing is conducted in microbiology laboratories. Microbiologists utilize standardized guidelines, such as those distributed by the Clinical and Laboratory Standards Institute (CLSI. 2025) to determine whether a bacterial isolate is susceptible, intermediate, or resistant to an antimicrobial. These guidelines are updated periodically. The extent to which clinical microbiology laboratories across Massachusetts can implement the most recently updated guidelines within a particular time period varies.</w:t>
+        <w:t xml:space="preserve">Antimicrobial susceptibility testing is conducted in microbiology laboratories. Microbiologists utilize standardized guidelines, such as those distributed by the Clinical and Laboratory Standards Institute (CLSI. 2025) to determine whether a bacterial isolate is susceptible, intermediate, or resistant to an antimicrobial. These guidelines are updated periodically. The extent to which clinical microbiology laboratories across Massachusetts can implement the most recently updated guidelines within a particular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> varies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E218535" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4236BB96" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE31E4E" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272EEFDD" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282F3502" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
@@ -38213,74 +38130,76 @@
     <w:p w14:paraId="00AA9BF1" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB89D14" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="00213725">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc184914505"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1207455021"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4E6EC5A2" w14:textId="48F31DED" w:rsidR="00213725" w:rsidRPr="00213725" w:rsidRDefault="00213725" w:rsidP="00213725">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D2B48">
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="9"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="319338B8" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="00213725">
               <w:pPr>
                 <w:pStyle w:val="Bibliography"/>
                 <w:ind w:left="720" w:hanging="720"/>
                 <w:rPr>
                   <w:noProof/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
@@ -38406,58 +38325,58 @@
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7408A0C0" w14:textId="77777777" w:rsidR="00213725" w:rsidRDefault="00213725" w:rsidP="00213725">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00213725" w:rsidSect="00213725">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="082373E6" w14:textId="77777777" w:rsidR="009579AA" w:rsidRDefault="009579AA">
+    <w:p w14:paraId="5D7E8404" w14:textId="77777777" w:rsidR="000F648A" w:rsidRDefault="000F648A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57E7733C" w14:textId="77777777" w:rsidR="009579AA" w:rsidRDefault="009579AA">
+    <w:p w14:paraId="3A2F95E9" w14:textId="77777777" w:rsidR="000F648A" w:rsidRDefault="000F648A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -38484,58 +38403,58 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CC67B3" w14:textId="77777777" w:rsidR="009579AA" w:rsidRDefault="009579AA">
+    <w:p w14:paraId="5E9DFFF2" w14:textId="77777777" w:rsidR="000F648A" w:rsidRDefault="000F648A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="340C8F53" w14:textId="77777777" w:rsidR="009579AA" w:rsidRDefault="009579AA">
+    <w:p w14:paraId="79FDD6FC" w14:textId="77777777" w:rsidR="000F648A" w:rsidRDefault="000F648A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30B454D7" w14:textId="545C1C3B" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-465514675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -38561,146 +38480,156 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="336E9C17" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerRoman"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4497"/>
+    <w:rsid w:val="0002151E"/>
     <w:rsid w:val="00051F60"/>
     <w:rsid w:val="000933C4"/>
     <w:rsid w:val="000C3324"/>
     <w:rsid w:val="000E4C76"/>
     <w:rsid w:val="000E5388"/>
+    <w:rsid w:val="000F023E"/>
+    <w:rsid w:val="000F648A"/>
+    <w:rsid w:val="001B76EA"/>
     <w:rsid w:val="00213725"/>
     <w:rsid w:val="00241616"/>
     <w:rsid w:val="002451AB"/>
     <w:rsid w:val="002608E3"/>
     <w:rsid w:val="00264579"/>
     <w:rsid w:val="00266014"/>
     <w:rsid w:val="002874F1"/>
     <w:rsid w:val="002D74F7"/>
     <w:rsid w:val="003372B3"/>
     <w:rsid w:val="00366205"/>
     <w:rsid w:val="00382076"/>
     <w:rsid w:val="00386AB4"/>
     <w:rsid w:val="003C353A"/>
     <w:rsid w:val="003C5464"/>
     <w:rsid w:val="00412518"/>
+    <w:rsid w:val="00443D94"/>
     <w:rsid w:val="004450F4"/>
     <w:rsid w:val="00445984"/>
     <w:rsid w:val="00494D2F"/>
     <w:rsid w:val="004C1695"/>
     <w:rsid w:val="004E0808"/>
     <w:rsid w:val="004F60D8"/>
     <w:rsid w:val="005160F9"/>
     <w:rsid w:val="00524CE6"/>
+    <w:rsid w:val="00571D02"/>
     <w:rsid w:val="00577B34"/>
     <w:rsid w:val="00637136"/>
     <w:rsid w:val="00640E29"/>
     <w:rsid w:val="00655760"/>
     <w:rsid w:val="0067709B"/>
     <w:rsid w:val="006925AB"/>
     <w:rsid w:val="006941EC"/>
     <w:rsid w:val="006A4FD3"/>
     <w:rsid w:val="006A5F63"/>
     <w:rsid w:val="006D6D45"/>
     <w:rsid w:val="00700E39"/>
     <w:rsid w:val="0070122E"/>
     <w:rsid w:val="0070542D"/>
     <w:rsid w:val="007361FB"/>
     <w:rsid w:val="007461E9"/>
     <w:rsid w:val="007569B1"/>
     <w:rsid w:val="00760F68"/>
     <w:rsid w:val="007A74B6"/>
     <w:rsid w:val="007E55E2"/>
+    <w:rsid w:val="007F7463"/>
     <w:rsid w:val="008A71E6"/>
     <w:rsid w:val="008D6120"/>
     <w:rsid w:val="008E1C2F"/>
     <w:rsid w:val="008F27D2"/>
     <w:rsid w:val="0090238D"/>
     <w:rsid w:val="0092262C"/>
     <w:rsid w:val="00927125"/>
     <w:rsid w:val="00933AB3"/>
     <w:rsid w:val="0095743F"/>
     <w:rsid w:val="009579AA"/>
+    <w:rsid w:val="00967F76"/>
     <w:rsid w:val="009E63DA"/>
     <w:rsid w:val="00A125E5"/>
     <w:rsid w:val="00A20FD0"/>
     <w:rsid w:val="00A849D9"/>
     <w:rsid w:val="00A92E95"/>
     <w:rsid w:val="00AA3E67"/>
     <w:rsid w:val="00B06F33"/>
     <w:rsid w:val="00B46F7E"/>
     <w:rsid w:val="00B67D64"/>
     <w:rsid w:val="00B8262B"/>
     <w:rsid w:val="00B93DAC"/>
     <w:rsid w:val="00BA5AEB"/>
     <w:rsid w:val="00C861B0"/>
     <w:rsid w:val="00C91CD6"/>
+    <w:rsid w:val="00CB0A7D"/>
     <w:rsid w:val="00CB5672"/>
     <w:rsid w:val="00CC4101"/>
     <w:rsid w:val="00CD590D"/>
     <w:rsid w:val="00D24523"/>
     <w:rsid w:val="00D3590A"/>
     <w:rsid w:val="00D94A9A"/>
     <w:rsid w:val="00DA2AF0"/>
     <w:rsid w:val="00DB60A7"/>
     <w:rsid w:val="00DE78F5"/>
     <w:rsid w:val="00E11F08"/>
     <w:rsid w:val="00E54FF3"/>
     <w:rsid w:val="00E7268B"/>
     <w:rsid w:val="00E811E3"/>
     <w:rsid w:val="00EA06D3"/>
     <w:rsid w:val="00EF16A0"/>
     <w:rsid w:val="00EF4497"/>
     <w:rsid w:val="00F46CF5"/>
     <w:rsid w:val="00F51999"/>
     <w:rsid w:val="00F701E1"/>
     <w:rsid w:val="00FF4C9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -39323,50 +39252,51 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF4497"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -40463,68 +40393,68 @@
             <b:Last>CLSI</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:BookTitle>29th ed. CLSI Supplement M100.</b:BookTitle>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFAD8B3-2863-42B6-9CD6-BCF35F16973C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>2109</Words>
-  <Characters>12024</Characters>
+  <Characters>12023</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14105</CharactersWithSpaces>
+  <CharactersWithSpaces>14104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shaban, Lamyaa (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>