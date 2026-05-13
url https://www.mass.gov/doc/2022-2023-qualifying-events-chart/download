--- v0 (2025-12-03)
+++ v1 (2026-05-13)
@@ -1,149 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11003"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lesliemonteiro/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/GIC-OperationsDepartment/Enroll/Donnaw/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7CA8690C-DA0C-8843-870A-411B3D4E2139}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="92" documentId="8_{1A437E06-5DD4-482E-B98B-E592CB7E9A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8EA94B0D-57DA-4766-BD12-A709A0BA7839}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="33160" windowHeight="19620" firstSheet="9" activeTab="11" xr2:uid="{34EBED91-44C0-4BB7-AAC7-B13EE6876A59}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="2" activeTab="2" xr2:uid="{34EBED91-44C0-4BB7-AAC7-B13EE6876A59}"/>
   </bookViews>
   <sheets>
     <sheet name="Marriage" sheetId="1" r:id="rId1"/>
     <sheet name="Birth or Adoption" sheetId="2" r:id="rId2"/>
     <sheet name="Divorce or Legal Separation" sheetId="3" r:id="rId3"/>
     <sheet name="Death of Spouse or Dependent" sheetId="4" r:id="rId4"/>
     <sheet name="Spouse's Open Enrollment" sheetId="5" r:id="rId5"/>
     <sheet name="Change in Dependent Eligibility" sheetId="6" r:id="rId6"/>
     <sheet name="Benefit Changes" sheetId="7" r:id="rId7"/>
     <sheet name="Medicaid-CHIP" sheetId="8" r:id="rId8"/>
     <sheet name="Guardianship-QMCSO" sheetId="9" r:id="rId9"/>
     <sheet name="Change in Residence" sheetId="10" r:id="rId10"/>
     <sheet name="Change in Employment Status" sheetId="11" r:id="rId11"/>
     <sheet name="Retirement" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="184">
   <si>
     <t>Qualifying Event - Marriage</t>
   </si>
   <si>
-    <t>April 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>GIC Health/Dental Coverage</t>
   </si>
   <si>
     <t>Allowable Changes</t>
   </si>
   <si>
     <t>Supporting Document(s) Required</t>
-  </si>
-[...1 lines deleted...]
-    <t>Timeframe to apply via MyGICLink (preferred), GIC Online Forms, GIC Print Forms available on mass.gov/gic</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>Additional Information</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Add family coverage</t>
   </si>
   <si>
     <t>Marriage Certificate</t>
   </si>
   <si>
     <t>Enrollment/Change submission with documentation must be received at the GIC within 60 days of the Qualifying Event or during GIC's Annual Enrollment.</t>
   </si>
   <si>
     <t>Prospective* or retroactive to the marriage date.  Once effective date is elected by the member, all premiums due must be paid.  Effective dates of coverage cannot be changed after coverage election and effective date has been made by the member and submitted to GIC.</t>
   </si>
   <si>
     <t>Spouse must be added at this time and any other eligible dependents may also be added.</t>
   </si>
@@ -336,59 +308,53 @@
   <si>
     <t>Change in Dependent's eligibility under GIC plan (i.e. dep ages out/turns age 26)</t>
   </si>
   <si>
     <t>Drop dependent, Change to individual if no other dependents on plan</t>
   </si>
   <si>
     <t>Not Applicable</t>
   </si>
   <si>
     <t xml:space="preserve">Enrollment/Change submission must be received at the GIC within 60 days of the Qualifying Event.  </t>
   </si>
   <si>
     <t>Prospective only.*</t>
   </si>
   <si>
     <t>Dependent (under age 26) Enrollment in other health plan (Mass Health, employer, military)</t>
   </si>
   <si>
     <t>Drop dependent from plan, change to individual if no other dependents on plan</t>
   </si>
   <si>
     <t>Proof of dependent's enrollment and effective date of other health coverage (i.e. health plan ID card with effective date, confirmation from employer's benefits portal or from employer or health plan on company letterhead.)</t>
   </si>
   <si>
-    <t xml:space="preserve">Spouse/Dependent moving to the U.S. to reside from another country </t>
-[...1 lines deleted...]
-  <si>
     <t>Change to family to add spouse/ dependent</t>
   </si>
   <si>
-    <t>Proof of spouse/dependents arrival to the U.S. (copy of passport/visa), marriage or birth certificate</t>
-[...1 lines deleted...]
-  <si>
     <t>Prospective* or retroactive to the event date.  Once effective date is elected by the member, all premiums due  must be paid.  Effective dates of coverage cannot be changed after coverage election and effective date has been made by the member and submitted to GIC.</t>
   </si>
   <si>
     <t>Any other eligible dependents may also be added.</t>
   </si>
   <si>
     <t>Add spouse/ dependent</t>
   </si>
   <si>
     <t>Prospective* or retroactive to date of event</t>
   </si>
   <si>
     <t>Qualifying Event - Benefit Changes (GIC drops plan, increases co-pays/deductibles)</t>
   </si>
   <si>
     <t>Enroll in a new plan or cancel</t>
   </si>
   <si>
     <t>Enrollment/Change Submission must be received during the GIC's Annual Enrollment period to change plans.</t>
   </si>
   <si>
     <t>July 1st</t>
   </si>
   <si>
     <t xml:space="preserve">GIC does not allow health plan change when a provider or hospital leaves plan's network. </t>
@@ -396,53 +362,50 @@
   <si>
     <t>Enrollment/Change submission must be received during the GIC's Annual Enrollment period to change plans.</t>
   </si>
   <si>
     <t>Benefit change(s) in employee/spouse/dependent's other non-GIC plan is not a Qualifying Event.</t>
   </si>
   <si>
     <t>Qualifying Event - Medicaid/CHIP</t>
   </si>
   <si>
     <t>Loss of eligibility for Medicaid or CHIP Coverage</t>
   </si>
   <si>
     <t xml:space="preserve">May elect individual or family coverage to cover employee, spouse or dependent who has lost Medicaid or CHIP coverage. </t>
   </si>
   <si>
     <t>Proof of involuntary loss of coverage (Documentation from Mass Health indicating the Medicaid/CHIP coverage has ended due to ineligibility, income requirement, or withdrawal of application)</t>
   </si>
   <si>
     <t>Prospective* or retroactive to the coverage termination date.  Once effective date is elected by the member, all premiums due  must be paid.  Effective dates of coverage cannot be changed after coverage election and effective date has been made by the member and submitted to GIC.</t>
   </si>
   <si>
     <t xml:space="preserve">May elect family coverage to cover spouse or dependent who has lost Medicaid or CHIP coverage. </t>
   </si>
   <si>
-    <t>May add spouse/dependent</t>
-[...1 lines deleted...]
-  <si>
     <t>Prospective* or retroactive to the date of termination of  coverage.</t>
   </si>
   <si>
     <t>Gain of eligibility for state premium assistance subsidy from Medicaid or CHIP</t>
   </si>
   <si>
     <t>GIC must allow enrollment for an eligible employee who becomes eligible for premium assistance from Medicaid or CHIP (MGL Chapter 176N)</t>
   </si>
   <si>
     <t>Notice of approval for premium assistance from MassHealth</t>
   </si>
   <si>
     <t>Prospective* only.</t>
   </si>
   <si>
     <t>Enrollment in Elder Service Plan (ESP) through Medicaid &amp; Medicare (i.e. PACE)</t>
   </si>
   <si>
     <t xml:space="preserve">Individual or Family </t>
   </si>
   <si>
     <t>Cancel, change to individual to drop spouse/dependent that has enrolled in ESP, or remove spouse/dependent that enrolled in ESP from family plan.</t>
   </si>
   <si>
     <t xml:space="preserve">Notice of enrollment in program from Elder Service Plan with effective date. </t>
@@ -459,104 +422,98 @@
   <si>
     <t>Not Applicable - Not a qualifying event to enroll outside of the GIC's Annual Enrollment period</t>
   </si>
   <si>
     <t>Enrollment/Change Submission must be received during the GIC's Annual Enrollment period to enroll</t>
   </si>
   <si>
     <t>If applying to re-join the GIC's Active employee dental/vision plan before the expiration of 24 month waiting period, must submit proof of involuntary loss of other dental coverage within 60 days.</t>
   </si>
   <si>
     <t>Qualifying Event - Court order, judgement or decree resulting change of eligibility for dependent child, including Qualified Medical Child Support Order</t>
   </si>
   <si>
     <t>Add family coverage to add dependent child</t>
   </si>
   <si>
     <t xml:space="preserve">Copy of court appointed guardianship, judgement, decree/order, or DOR notice </t>
   </si>
   <si>
     <t>Prospective* or retroactive to the date of court document or QMCSO  - if retroactive premium all premiums due retroactive to the first of the month in which the court document or QMCSO took place must be paid.</t>
   </si>
   <si>
     <t>Change to family coverage to add dependent child</t>
   </si>
   <si>
-    <t>Add dependent</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Prospective* or retroactive to the date of court document or QMCSO  </t>
   </si>
   <si>
     <t>Drop dependent from plan, change to individual</t>
   </si>
   <si>
     <t>Copy of court appointed guardianship, judgement, decree/order, or DOR notice with expiration date.</t>
   </si>
   <si>
     <t>Qualifying Event - Change in Residence</t>
   </si>
   <si>
     <t>Employee no longer resides in health plan's service area resulting in enrollee no longer being eligible for GIC health plan</t>
   </si>
   <si>
     <t>Change health plan, cancel coverage</t>
   </si>
   <si>
     <t>Documentation of new address (e.g.  utility bill, lease)</t>
   </si>
   <si>
     <t>Enrollment/Change submission with documentation must be received at the GIC.</t>
   </si>
   <si>
     <t>Employee, spouse or dependent no longer resides in health plan's service area resulting in enrollee no longer being eligible for GIC health plan</t>
   </si>
   <si>
     <t>Change health plan, cancel coverage, remove ineligible dependent(s) from plan, change from family to individual if all dependents on plan reside outside health plan's service area</t>
   </si>
   <si>
     <t xml:space="preserve">If GIC has a court order or divorce decree which states that the employee or retiree must cover dependent, cancellation of coverage is not allowed unless employee or retiree shows proof that dependent has other health coverage.  </t>
   </si>
   <si>
     <t>Where you live determines which health plan you may enroll in, refer to GIC Benefit Guide for health plan options available.</t>
   </si>
   <si>
     <t>Qualifying Event - Change in Employment Status</t>
   </si>
   <si>
     <t xml:space="preserve">Qualifying Event </t>
   </si>
   <si>
     <t xml:space="preserve">Newly hired state or municipal employee eligible for GIC </t>
   </si>
   <si>
     <t>Enroll</t>
   </si>
   <si>
-    <t>Elect GIC benefits within 21 days of hire. The 21-day deadline includes the date of hire.</t>
-[...1 lines deleted...]
-  <si>
     <t>First of the month following date of hire, or if hired on the first day of the month, benefits are effective that day.</t>
   </si>
   <si>
     <t xml:space="preserve">Once benefits are elected, all premiums as of the employee's effective date must be paid.  Effective dates of coverage for newly hired employees cannot be changed.  </t>
   </si>
   <si>
     <t>Going on approved unpaid leave</t>
   </si>
   <si>
     <t>Enrollment/Change submission cancelling coverage must be received at the GIC no later than 30 days from start date of approved unpaid leave or may cancel during GIC's Annual Enrollment.</t>
   </si>
   <si>
     <t>Prospective* only.  If cancelling during GIC's Annual Enrollment period effective date will be July 1st.</t>
   </si>
   <si>
     <t>Return from approved unpaid leave</t>
   </si>
   <si>
     <t>Enroll at Annual Enrollment only</t>
   </si>
   <si>
     <t>Enrollment/Change submission with documentation must be received at the GIC during Annual Enrollment period.</t>
   </si>
   <si>
     <t>Return from approved unpaid military leave</t>
@@ -637,57 +594,87 @@
     <t>Documentation of approved retirement</t>
   </si>
   <si>
     <t>GIC Retiree/Survivor Enrollment/Change Form (Form RS) and documentation must be received at the GIC within 60 days of the Qualifying Event (official retirement date) or during GIC's Annual Enrollment.</t>
   </si>
   <si>
     <t>Retirees must be collecting a monthly pension before coverage will be effective.  Retirees must be collecting a pension from a GIC participating public retirement system to be eligible for GIC benefits.</t>
   </si>
   <si>
     <t>Change health plans, change to family coverage, cancel coverage</t>
   </si>
   <si>
     <t xml:space="preserve">Enrollment/Change submission with documentation must be received at the GIC within 60 days of the Qualifying Event (official retirement date) or during GIC's Annual Enrollment.  </t>
   </si>
   <si>
     <t>Retirees must be collecting a pension from a GIC participating public retirement system to be eligible for GIC benefits.</t>
   </si>
   <si>
     <t>Change health plans, change to individual or cancel coverage</t>
   </si>
   <si>
     <t xml:space="preserve">Retirees must be collecting a monthly pension from a participating public retirement system to be eligible for GIC benefits.  </t>
   </si>
   <si>
     <t>NOTE:  To enroll in GIC Retiree Dental, enrollment form must be received within 60 days of retirement, or at a later date with proof of involuntary loss of other dental plan.</t>
+  </si>
+  <si>
+    <t>Timeframe to apply via MyGICLink member benefits portal (preferred) or GIC Print Forms available on mass.gov/gic</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spouse/Dependent relocating from another country to reside in the U.S.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May add spouse/dependent who has lost Medicaid or CHIP coverage. </t>
+  </si>
+  <si>
+    <t>Add dependent child</t>
+  </si>
+  <si>
+    <t>Enroll in GIC benefits within 21 days of hire. The 21-day deadline includes the date of hire.  Application must be received at the GIC within 21 days of the date of hire.  Applications received after 21 days will be denied.</t>
+  </si>
+  <si>
+    <t>Proof of spouse/dependents arrival to the U.S. (official proof of entry/visa), marriage or birth certificate</t>
+  </si>
+  <si>
+    <t>Update relationship status only from spouse to former spouse.  (Ex-spouses can stay on insured's family plan until such time either party remarries.*)</t>
+  </si>
+  <si>
+    <t>Family - covered spouse relationship status change only.  In accordance with state law, members are required to notify the GIC of a divorce from a covered spouse and to update their records accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIC will determine the effective date of relationship update requests. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
@@ -721,56 +708,50 @@
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF141414"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow (Body)"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="0"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -810,51 +791,51 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -929,86 +910,76 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...6 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1282,2262 +1253,2293 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2748F433-5875-4DA7-BAE6-CDCF190F9A9C}">
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="F1" sqref="F1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" style="25" customWidth="1"/>
-    <col min="5" max="6" width="26.5" style="25" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" style="25" customWidth="1"/>
+    <col min="6" max="6" width="20.36328125" style="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="15" customFormat="1">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="2" customFormat="1" ht="72.5" customHeight="1">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B2" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="C2" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="39" t="s">
+      <c r="D2" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="39" t="s">
+      <c r="F2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="41" t="s">
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="85.5" customHeight="1">
+      <c r="A3" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="38" t="s">
+      <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="E3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="F3" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:6" s="2" customFormat="1" ht="84" customHeight="1">
+      <c r="A4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="21" t="s">
+      <c r="B4" s="4" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="C4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="86.5" customHeight="1">
+      <c r="A5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="C5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="4" t="s">
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="86" customHeight="1">
+      <c r="A6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="4" t="s">
+      <c r="B6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="C6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="F6" s="22"/>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="11" customHeight="1">
+      <c r="A7" s="24" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
-      <c r="G7" s="1"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.15">
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="10.5">
       <c r="A8" s="23" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
-      <c r="G8" s="1"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="11" customHeight="1">
       <c r="A9" s="24" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
-      <c r="G9" s="1"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="11" x14ac:dyDescent="0.15">
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="10.5">
       <c r="A10" s="24" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="24"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
-      <c r="G10" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B6F1B55-05C1-4F08-B158-3FDBC6C839F9}">
   <dimension ref="A1:G8"/>
   <sheetViews>
-    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="7" width="16.5" customWidth="1"/>
+    <col min="1" max="7" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" s="15" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="52.5">
+      <c r="A2" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="45" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="45" t="s">
+      <c r="E2" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F2" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="45" t="s">
+      <c r="G2" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="38" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:7" ht="63" customHeight="1">
       <c r="A3" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:7" ht="112.5" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...39 lines deleted...]
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:7" ht="15" customHeight="1">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="15" customHeight="1">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
     </row>
-    <row r="8" spans="1:7" s="9" customFormat="1" ht="11" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:7" s="9" customFormat="1" ht="10.5">
       <c r="A8" s="9" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{771CE383-94E8-45A6-9C83-F31C67501618}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{771CE383-94E8-45A6-9C83-F31C67501618}">
   <dimension ref="A1:G18"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="G2" sqref="G2"/>
+      <selection pane="bottomLeft" activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="7" width="16.5" customWidth="1"/>
+    <col min="1" max="7" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="15" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>134</v>
+    <row r="1" spans="1:7" s="15" customFormat="1">
+      <c r="A1" s="46" t="s">
+        <v>128</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="52.5">
+      <c r="A2" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B2" s="43" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="43" t="s">
+      <c r="C2" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="43" t="s">
+      <c r="D2" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="43" t="s">
+      <c r="E2" s="43" t="s">
+        <v>174</v>
+      </c>
+      <c r="F2" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="43" t="s">
+      <c r="G2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="48" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="99" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="38" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C3" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:7" ht="24" x14ac:dyDescent="0.2">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="21">
       <c r="A4" s="3" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
     </row>
-    <row r="5" spans="1:7" ht="89.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="89.5" customHeight="1">
       <c r="A5" s="3" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="G5" s="7"/>
     </row>
-    <row r="6" spans="1:7" ht="59" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="59" customHeight="1">
       <c r="A6" s="3" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:7" ht="99" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G7" s="5"/>
+    </row>
+    <row r="8" spans="1:7" ht="99" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="D8" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="E8" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="F8" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="G8" s="5"/>
+    </row>
+    <row r="9" spans="1:7" ht="31.5">
+      <c r="A9" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B9" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="3"/>
     </row>
-    <row r="10" spans="1:7" ht="84" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="84">
       <c r="A10" s="3" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="4" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
     </row>
-    <row r="11" spans="1:7" ht="36" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="31.5">
       <c r="A11" s="14" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
     </row>
-    <row r="12" spans="1:7" ht="161.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="161.25" customHeight="1">
       <c r="A12" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G12" s="3"/>
+    </row>
+    <row r="13" spans="1:7" ht="161.25" customHeight="1">
+      <c r="A13" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="1:7" ht="110.5" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="D14" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="F14" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G14" s="7"/>
     </row>
-    <row r="15" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="18" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
     </row>
-    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="15" customHeight="1">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="1"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DF21B07-6412-4883-8F9A-84A9F8FDF5F6}">
   <dimension ref="A1:F7"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="183" zoomScaleNormal="300" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="26.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="6" width="26.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="15" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="52.5">
+      <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="45" t="s">
+      <c r="F2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="41" t="s">
+    </row>
+    <row r="3" spans="1:6" ht="100.5" customHeight="1">
+      <c r="A3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="38" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B3" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="103" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="91" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C5" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...49 lines deleted...]
-    <row r="6" spans="1:6" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="6" spans="1:6" ht="16" customHeight="1">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12696AE8-4FDD-45D3-83FC-50577BD5F22C}">
   <dimension ref="A1:F10"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="F2" sqref="F2"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="26.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="20.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="15" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="52.5">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="F2" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="41" t="s">
+    </row>
+    <row r="3" spans="1:6" ht="131" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="44" t="s">
+      <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="C3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="E3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="3" t="s">
+    </row>
+    <row r="4" spans="1:6" ht="132.5" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F4" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="80" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>29</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="C5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...29 lines deleted...]
-    <row r="6" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="6" spans="1:6" ht="78" customHeight="1">
       <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" ht="13" customHeight="1">
+      <c r="A7" s="1" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="12" customHeight="1">
       <c r="A8" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:6" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="10.5" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
     </row>
-    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="12" customHeight="1">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="1"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8389C0AB-E00C-46C7-97CF-EC45C4D638D8}">
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="F2" sqref="F2"/>
+      <selection pane="bottomLeft" activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="26.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="20.6328125" customWidth="1"/>
+    <col min="7" max="7" width="8.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="33" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" s="33" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="52.5">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="38" t="s">
+      <c r="B2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="C2" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="D2" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="F2" s="44" t="s">
         <v>5</v>
       </c>
+      <c r="I2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="84">
+      <c r="A3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="84">
+      <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="138" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="116.5" customHeight="1">
+      <c r="A6" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="19"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
+  <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A7B12B6-4D82-4F9E-8FBE-7B41E9E6A451}">
+  <dimension ref="A1:F9"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="D3" sqref="D3"/>
+      <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
+  <cols>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="20.453125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="15" customFormat="1">
+      <c r="A1" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="2" customFormat="1" ht="52.5">
+      <c r="A2" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="37" t="s">
+        <v>174</v>
+      </c>
       <c r="E2" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="78.75" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="44" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B3" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:9" ht="84" x14ac:dyDescent="0.2">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="2" customFormat="1" ht="81.5" customHeight="1">
       <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="69.5" customHeight="1">
+      <c r="A5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B5" s="3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>53</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="1"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:F9"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E36CA03E-F0EC-425C-87BA-7EA8D6FE74EA}">
+  <dimension ref="A1:F10"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="F2" sqref="F2"/>
+      <selection pane="bottomLeft" activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="26.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="20.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="33" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="E1" s="16"/>
+        <v>54</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="2" customFormat="1" ht="52.5">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="F2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="41" t="s">
+    </row>
+    <row r="3" spans="1:6" s="2" customFormat="1" ht="94.5" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="38" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B3" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" s="2" customFormat="1" ht="81.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="2" customFormat="1" ht="116.25" customHeight="1">
       <c r="A4" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" s="2" customFormat="1" ht="69.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="111.75" customHeight="1">
       <c r="A5" s="3" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="E5" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="104" customHeight="1">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="F5" s="7"/>
-[...13 lines deleted...]
-        <v>23</v>
+      <c r="D6" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="8" spans="1:6">
+      <c r="A8" s="19" t="s">
+        <v>21</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B9" s="19"/>
-      <c r="C9" s="1"/>
+      <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="19"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...169 lines deleted...]
-
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB092188-ACAC-4D12-8D13-AC9D8541FD84}">
   <dimension ref="A1:G9"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="7" width="16.5" customWidth="1"/>
+    <col min="1" max="7" width="16.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" s="35" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="34"/>
-      <c r="G1" s="46" t="s">
+      <c r="G1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="26" customFormat="1" ht="52.5">
+      <c r="A2" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="45" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="C2" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F2" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="64.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="45" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="D3" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="E3" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="F3" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" ht="112.5" customHeight="1">
+      <c r="A4" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="B4" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="G3" s="3"/>
-[...2 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="D4" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="E4" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" ht="132" customHeight="1">
+      <c r="A5" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D5" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...8 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="G5" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="4" t="s">
+    </row>
+    <row r="6" spans="1:7" ht="63">
+      <c r="A6" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D6" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="G6" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...18 lines deleted...]
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="15" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8404F93-B72B-4E07-BE10-1314EFA01DE5}">
   <dimension ref="A1:F8"/>
   <sheetViews>
-    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="F2" sqref="F2"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="25.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="6" width="25.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="15" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="52.5">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="F2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="41" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:6" ht="58.5" customHeight="1">
       <c r="A3" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B3" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="62.25" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="E4" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="12" t="s">
         <v>89</v>
-      </c>
-[...29 lines deleted...]
-        <v>93</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="13"/>
     </row>
-    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6">
       <c r="A7" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15367D49-9B6E-42E9-BD83-D3120F299B7B}">
   <dimension ref="A1:G12"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView showWhiteSpace="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="G2" sqref="G2"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="6" width="16.5" customWidth="1"/>
-    <col min="7" max="7" width="16.5" style="28" customWidth="1"/>
+    <col min="1" max="6" width="16.453125" customWidth="1"/>
+    <col min="7" max="7" width="16.453125" style="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="15" customFormat="1" ht="16" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" s="15" customFormat="1">
       <c r="A1" s="31" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17"/>
       <c r="G1" s="27" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="52.5">
+      <c r="A2" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="45" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="43" t="s">
+      <c r="E2" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="F2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="G2" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="41" t="s">
+    </row>
+    <row r="3" spans="1:7" ht="133" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="38" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="C3" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" ht="136.5" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="D4" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" ht="99.5" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7" ht="107.25" customHeight="1">
+      <c r="A6" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="3" t="s">
+      <c r="B6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="G3" s="3"/>
-[...8 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="D6" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...17 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="E6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" ht="81.5" customHeight="1">
+      <c r="A7" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="G5" s="3"/>
-[...2 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="C7" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="G6" s="3"/>
-[...2 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="F7" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="G7" s="29"/>
+    </row>
+    <row r="8" spans="1:7" ht="58" customHeight="1">
+      <c r="A8" s="3" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="15" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="15" customHeight="1">
       <c r="A11" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="1"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0A037BC-4196-4669-95CA-49D20D612175}">
   <dimension ref="A1:F10"/>
   <sheetViews>
-    <sheetView zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="4" width="16.5" customWidth="1"/>
-    <col min="5" max="6" width="26.5" customWidth="1"/>
+    <col min="1" max="4" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="20.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="15" customFormat="1">
       <c r="A1" s="36" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="52.5">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="E2" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="37" t="s">
+      <c r="F2" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="44" t="s">
+    </row>
+    <row r="3" spans="1:6" ht="80.25" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="44" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B3" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="80.25" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="80.25" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="79.5" customHeight="1">
+      <c r="A6" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C6" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="D6" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="13" customHeight="1">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6">
       <c r="A8" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
     </row>
-    <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="1"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
     </row>
   </sheetData>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.5" header="0.05" footer="0.05"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065132657526ACC46935D081D78A9EA07" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="476a522c738b35cdc6d25d5442030828">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a6d58a-d621-48c5-9f18-fbe6422b407d" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56a26ad88b30ff39a439da7bd78d08f9" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60a6d58a-d621-48c5-9f18-fbe6422b407d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3f83906a-44c9-40a5-b57b-580814ca79c1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065132657526ACC46935D081D78A9EA07" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9fa9b812c2e16b34f415b12a4dcd827">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60a6d58a-d621-48c5-9f18-fbe6422b407d" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e46faaa3f587d926ab6ec212acf1f61" ns2:_="" ns3:_="">
     <xsd:import namespace="60a6d58a-d621-48c5-9f18-fbe6422b407d"/>
     <xsd:import namespace="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3732,162 +3734,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9F3299-9046-420F-9C88-FEABCD4AAB3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DB7BB77-C0F7-49B9-BDEC-9758A86C447C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D28A72A-56E7-4CE9-8CE2-C2EAC95E4609}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="60a6d58a-d621-48c5-9f18-fbe6422b407d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F356B6D-B79B-41A4-84D5-4CF5A186056B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60a6d58a-d621-48c5-9f18-fbe6422b407d"/>
     <ds:schemaRef ds:uri="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Marriage</vt:lpstr>
       <vt:lpstr>Birth or Adoption</vt:lpstr>
       <vt:lpstr>Divorce or Legal Separation</vt:lpstr>
       <vt:lpstr>Death of Spouse or Dependent</vt:lpstr>
       <vt:lpstr>Spouse's Open Enrollment</vt:lpstr>
       <vt:lpstr>Change in Dependent Eligibility</vt:lpstr>
       <vt:lpstr>Benefit Changes</vt:lpstr>
       <vt:lpstr>Medicaid-CHIP</vt:lpstr>
       <vt:lpstr>Guardianship-QMCSO</vt:lpstr>
       <vt:lpstr>Change in Residence</vt:lpstr>
       <vt:lpstr>Change in Employment Status</vt:lpstr>
       <vt:lpstr>Retirement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wortman, Donna (GIC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010065132657526ACC46935D081D78A9EA07</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>