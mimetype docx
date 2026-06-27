--- v0 (2025-11-06)
+++ v1 (2026-06-27)
@@ -1514,50 +1514,51 @@
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>Statewide Antibiogram Report represents cumulative anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> susceptibility data submitted by acute care hospitals across Massachusetts. These data were prepared with consideration to the Clinical and Laboratory Standards Institute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CLSI)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve"> guidelines</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1430621723"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Ana \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CLSI, 2022)</w:t>
@@ -1601,82 +1602,84 @@
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CDC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00133FC5">
         <w:t>2019 AR Threats Report</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>, over 2.8 million anti</w:t>
       </w:r>
       <w:r>
         <w:t>microbial</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B48">
         <w:t>-resistant infections occur annually in the United States, resulting in more than 35,000 deaths a yea</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-322049748"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC19 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> (CDC, 2019)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A7B48">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The COVID-19 pandemic only worsened these trends across measured categories </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1072544054"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">CITATION CDC24 \t  \l 1033 </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(CDC, 2024)</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -2641,61 +2644,63 @@
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CB5F6F9" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doripenem</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BD0A5D2" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5320,1163 +5325,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C1068" w:rsidRPr="008C1068" w14:paraId="4F5BA59B" w14:textId="77777777" w:rsidTr="00AB4F1E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74D508E5" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. cloacae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BC33606" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AFC4F54" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7C50D6" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0835FD62" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A4651B3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16B9033E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52BE1260" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60D3D732" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39F38FB4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FDCAD81" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FF901C8" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EC64047" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="469CCFD7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08DE4240" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51A04E3E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DE674D2" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D1C5D07" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2429ACFC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DDE1869" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C5B5E51" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="583E3219" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6514DFD7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CDC377C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57497DF7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3972588E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72BC01AC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31990544" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="566BDD31" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03117254" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
@@ -6532,51 +6507,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="646A114C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542680ED" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3037</w:t>
@@ -6648,51 +6622,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C4E24AC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CE1DE48" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>743</w:t>
@@ -6712,51 +6685,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60195D7A" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4823EBAF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4195</w:t>
@@ -6828,165 +6800,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="247A0CD3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794AADC0" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40F89A4F" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C449068" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D64B91B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4012</w:t>
@@ -7006,355 +6974,346 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C1DF3AF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="541A673A" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F6F038" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="036A4726" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>861</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F383621" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A8141BE" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BC3E0E0" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0496DCD3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AA25043" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEDEA5D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1833</w:t>
@@ -7374,127 +7333,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5544CB53" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B390B50" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6673E5EF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0748F4EB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4534</w:t>
@@ -9740,1163 +9696,1133 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94711</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C1068" w:rsidRPr="008C1068" w14:paraId="1D8BB019" w14:textId="77777777" w:rsidTr="00AB4F1E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52EB0673" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. aerogenes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D635933" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0761B0D4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49C96A70" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F053815" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16455EF7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E58DB54" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31E32F29" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7395054B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36F90070" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09929BA3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5869729D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="605EC5ED" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EDC0D95" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B01E9F7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23798498" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07E08939" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BFD068E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44F14DED" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78475CDA" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64C21CA4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05D1ACC1" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57DD0E2D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5675B8AD" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D3AA700" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E25A941" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15DAFF01" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D757B6B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F0C783B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C6D70C2" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
@@ -10952,51 +10878,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E6489C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="057C46B7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1382</w:t>
@@ -11068,51 +10993,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CF244EF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="654B52BF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>247</w:t>
@@ -11132,51 +11056,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15B265FF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77FF9DBB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1976</w:t>
@@ -11248,165 +11171,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07B2C223" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FCE782D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE550C7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E58DB01" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D680BE" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1946</w:t>
@@ -11426,355 +11345,346 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D15C886" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37BA8BCE" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A92307C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255AC5F0" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26684734" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1691</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09806684" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DE99A84" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25D97526" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226FF950" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CBC48FB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>931</w:t>
@@ -11794,127 +11704,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E4893A3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61548E82" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03EBF735" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E7767E6" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2158</w:t>
@@ -14164,1158 +14071,1128 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3453</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C1068" w:rsidRPr="008C1068" w14:paraId="7C4727C9" w14:textId="77777777" w:rsidTr="00AB4F1E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D35A997" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EB7C492" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AFCF027" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6495DD36" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="645440AC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F420172" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="723E28A9" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55AAC8B7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E2EEEC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03F4906E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58558461" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63C474D2" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02C29899" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E64E62B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FDEEF7D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26968686" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B37CBF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BC5A2D3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="280440CF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46371BF7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B38B99B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A355835" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B85CE7B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="674F2DBB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="639A5219" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="324C69E4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38871D61" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="327EEC01" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A30AD11" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="486C42B0" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
@@ -15371,89 +15248,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="136CF0C4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="555D55C9" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13598</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78B0DDE7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8474</w:t>
@@ -15473,165 +15348,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="343DD79C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43855CB4" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4247D8" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FCB1D3B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E2D52B3" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19998</w:t>
@@ -15651,241 +15522,235 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BCA7705" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4144B410" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03BC9AF7" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75919E57" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E745AAD" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C78E6C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02AF642F" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19155</w:t>
@@ -15905,355 +15770,346 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DA3133A" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1425673C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79F614BD" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70869819" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7685DBDC" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08506C9A" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10631628" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4455B793" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>18839</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27706157" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D52FF67" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8002</w:t>
@@ -16273,127 +16129,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="141CE01F" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32CEC69A" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41A5C468" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F6CA80B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21160</w:t>
@@ -18496,1183 +18349,1138 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C1068" w:rsidRPr="008C1068" w14:paraId="591E2EA0" w14:textId="77777777" w:rsidTr="00AB4F1E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="289C6BD9" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>S. maltophilia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13E21AFB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6431DD08" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67F9718B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6785C214" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11735847" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="110E5B8F" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EDB4687" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D2D911E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08251148" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1114A17E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F842A4D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C57A968" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A0AE806" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F742817" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7632C235" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="145172E1" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13B0CC86" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A2FFA9" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="083694BF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30F50628" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42F9F64C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A6AA7ED" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38B8F6E1" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE3F007" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="057C11AA" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03BE676D" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A926AB5" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E147EBE" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="134F0276" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
@@ -19728,51 +19536,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="022AB34B" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B2CFADF" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>387</w:t>
@@ -19870,89 +19677,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="082A4DAB" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59F24F98" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE45615" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>326</w:t>
@@ -20024,51 +19829,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB80D5E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BE5AEE8" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>382</w:t>
@@ -20088,51 +19892,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4573D95E" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0866B1E2" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>326</w:t>
@@ -20204,51 +20007,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3997D8D6" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11666528" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>326</w:t>
@@ -20268,51 +20070,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20437A16" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57AF6D91" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1417</w:t>
@@ -20514,51 +20315,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="412FFC3C" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68EC7385" w14:textId="77777777" w:rsidR="008C1068" w:rsidRPr="008C1068" w:rsidRDefault="008C1068" w:rsidP="008C1068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C1068">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1348</w:t>
@@ -22734,69 +22534,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00366205">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> included</w:t>
       </w:r>
       <w:r w:rsidR="00E50EF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each organism</w:t>
       </w:r>
       <w:r w:rsidRPr="00C41FDB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Only the first microbial </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of a given species from a single patient per facility for the year is included.</w:t>
+        <w:t>. Only the first microbial isolate of a given species from a single patient per facility for the year is included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB88E42" w14:textId="06E14BEC" w:rsidR="00EF4497" w:rsidRPr="00B67D64" w:rsidRDefault="00B67D64" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67D64">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For each organism and antimicrobial pair, the percentage of isolates susceptible to the antimicrobial appears above the total number of isolates tested for susceptibility to that antimicrobial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75364F3E" w14:textId="625CB4E4" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -23537,72 +23319,94 @@
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefazolin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C69D650" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
+          <w:p w14:paraId="2C69D650" w14:textId="5FCF3DE5" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cefotaxime</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3F5B">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3F5B" w:rsidRPr="00D3590A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="734F7521" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
@@ -26145,72 +25949,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>17436</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296E6765" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
+          <w:p w14:paraId="296E6765" w14:textId="7AA32296" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>17436</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00836875">
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B814AFC" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -26544,1081 +26359,1053 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064775A" w:rsidRPr="00BF6528" w14:paraId="4DAAFE55" w14:textId="77777777" w:rsidTr="0064775A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="26" w:type="dxa"/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF05689" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MRSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E346D2F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C4D6C61" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2143A9F2" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BDB6130" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A2C31B9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7C6464" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B243689" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="074CCFF5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28D2A799" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347457E6" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E5CD8AF" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AF1B25F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2554F002" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46883C31" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7379F7DE" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2926F836" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="570CED22" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25F21010" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="525F0011" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2192663E" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="086918BE" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42E6D7B0" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CED4A4A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2647BA13" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28BA1F6E" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07547F1A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F9CCE81" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -27700,51 +27487,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E3651E2" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F00F5C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>553</w:t>
@@ -27764,51 +27550,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="388A2878" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="273F5ABD" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>992</w:t>
@@ -27906,393 +27691,382 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0868F60A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DB39023" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CAD5287" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1043C748" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3732</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1340DE84" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AA51AC3" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B007624" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4873</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BC131FA" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0DA6F0B5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA6F0B5" w14:textId="2225CC50" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00836875" w:rsidP="00836875">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  532</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="586CFBA9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7142</w:t>
+              <w:t>6473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67FF6D2A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9441</w:t>
@@ -28338,241 +28112,235 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B59BF46" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D0BB69A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6568E113" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="038F7969" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32316D03" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D2FEAF3" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22554478" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9623</w:t>
@@ -30219,72 +29987,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57DDD625" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
-[...20 lines deleted...]
-              <w:t>9890</w:t>
+          <w:p w14:paraId="57DDD625" w14:textId="080DD994" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00836875" w:rsidP="00BF6528">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="746D39FB" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -30618,1088 +30386,1060 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>19979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064775A" w:rsidRPr="00BF6528" w14:paraId="5157024C" w14:textId="77777777" w:rsidTr="0064775A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="26" w:type="dxa"/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60D5905D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E. faecalis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C10271C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B94985" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69463FF7" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4710DFF7" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D6CDC85" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0454D9B3" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46305369" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46FCC381" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E4F5F7" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FBCF739" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F650E29" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42DD2D89" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A28B72A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47078A4B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07513664" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51A05752" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F42B916" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DC341BC" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16BD7A61" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E0C8DBD" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A675D5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="716" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0703550F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25E2CA69" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087BED33" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="154762D8" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA7BD7A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="341CD653" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91</w:t>
@@ -31755,51 +31495,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23AAE99D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ED10426" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7470</w:t>
@@ -31975,51 +31714,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A547EE5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6694BF5A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3925</w:t>
@@ -32039,51 +31777,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="737DC751" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B5476A5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3686</w:t>
@@ -32103,127 +31840,124 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32587A79" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="075F4854" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D668638" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3912</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11380C08" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6720</w:t>
@@ -32243,51 +31977,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E3241C9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59127C4F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6450</w:t>
@@ -32307,51 +32040,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3537B6B2" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356895E5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1840</w:t>
@@ -32397,89 +32129,87 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="480D4A7B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40EF2295" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310E7610" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2786</w:t>
@@ -32525,51 +32255,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AEA8AB9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42D8C2FC" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7470</w:t>
@@ -34513,1081 +34242,1053 @@
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>871</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064775A" w:rsidRPr="00BF6528" w14:paraId="2E94B3A1" w14:textId="77777777" w:rsidTr="0064775A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="26" w:type="dxa"/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77AA102D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S. pneumoniae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="523B760C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E2C932F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F175056" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C71BA0C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="552" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11FB5127" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71650322" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B361182" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="744A8044" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69279AF3" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F704BFF" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="022048D0" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B95F881" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="336B3566" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32EC4DF1" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E76DFC2" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2172DAB6" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3D4BA9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="208C808B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="492C086C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="394BEC5B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30B71FB9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="716" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C48CCAD" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FE10C33" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479DC40A" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A76805D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F272342" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B809304" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>100</w:t>
@@ -35643,51 +35344,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CE4E12D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="539F6E70" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>130</w:t>
@@ -35759,165 +35459,161 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40DCF9DF" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786AAE3C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FAB25EA" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53DA4E0F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>587</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78F17D4C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>488</w:t>
@@ -35937,51 +35633,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6360C35E" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1233E99C" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>512</w:t>
@@ -36001,51 +35696,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C95ADD5" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="453AAC01" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>747</w:t>
@@ -36065,267 +35759,261 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76E5844B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E111A98" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5136220B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>161</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C4DE42" w14:textId="47579C9F" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00836875" w:rsidP="00BF6528">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F8F50C9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="281AFB73" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E2D28BF" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>792</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1580E32F" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>541</w:t>
@@ -36345,203 +36033,198 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C98339B" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46007742" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AEBF06D" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68734A14" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29EDE238" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="260C48F9" w14:textId="77777777" w:rsidR="00BF6528" w:rsidRPr="00BF6528" w:rsidRDefault="00BF6528" w:rsidP="00BF6528">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6528">
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:eastAsia="Times New Roman" w:hAnsi="SansSerif" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>813</w:t>
@@ -36576,69 +36259,51 @@
       </w:r>
       <w:r w:rsidR="00E50EF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E50EF2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>organsim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C41FDB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Only the first microbial </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of a given species from a single patient per facility for the year is included.</w:t>
+        <w:t>. Only the first microbial isolate of a given species from a single patient per facility for the year is included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769298EE" w14:textId="6BF92D59" w:rsidR="00B67D64" w:rsidRDefault="00B67D64" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67D64">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For each organism and antimicrobial pair, the percentage of isolates susceptible to the antimicrobial appears above the total number of isolates tested for susceptibility to that antimicrobial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A3C107" w14:textId="5B49D5FA" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -38857,71 +38522,73 @@
     <w:p w14:paraId="47665421" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F33CCC" w14:textId="77777777" w:rsidR="002608E3" w:rsidRDefault="002608E3" w:rsidP="002608E3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Toc184914505" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1207455021"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3D12DB66" w14:textId="61ACBB34" w:rsidR="00EF4497" w:rsidRPr="009D2B48" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D2B48">
             <w:rPr>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="9"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1777A47C" w14:textId="77777777" w:rsidR="00EF4497" w:rsidRDefault="00EF4497" w:rsidP="00EF4497">
               <w:pPr>
                 <w:pStyle w:val="Bibliography"/>
                 <w:ind w:left="720" w:hanging="720"/>
                 <w:rPr>
                   <w:noProof/>
                   <w:kern w:val="0"/>
                   <w:szCs w:val="24"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
@@ -39047,58 +38714,58 @@
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="601E02FA" w14:textId="57829190" w:rsidR="00DE78F5" w:rsidRDefault="00DE78F5" w:rsidP="003372B3">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE78F5" w:rsidSect="00524CE6">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B621166" w14:textId="77777777" w:rsidR="00C53EE7" w:rsidRDefault="00C53EE7">
+    <w:p w14:paraId="6F6D133F" w14:textId="77777777" w:rsidR="00A21EE3" w:rsidRDefault="00A21EE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="192D7CDA" w14:textId="77777777" w:rsidR="00C53EE7" w:rsidRDefault="00C53EE7">
+    <w:p w14:paraId="755AF6B0" w14:textId="77777777" w:rsidR="00A21EE3" w:rsidRDefault="00A21EE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -39125,58 +38792,58 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6595DBDC" w14:textId="77777777" w:rsidR="00C53EE7" w:rsidRDefault="00C53EE7">
+    <w:p w14:paraId="127D1252" w14:textId="77777777" w:rsidR="00A21EE3" w:rsidRDefault="00A21EE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15630587" w14:textId="77777777" w:rsidR="00C53EE7" w:rsidRDefault="00C53EE7">
+    <w:p w14:paraId="70F28069" w14:textId="77777777" w:rsidR="00A21EE3" w:rsidRDefault="00A21EE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30B454D7" w14:textId="545C1C3B" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-465514675"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -39202,135 +38869,144 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="336E9C17" w14:textId="77777777" w:rsidR="00F46CF5" w:rsidRDefault="00F46CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerRoman"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4497"/>
     <w:rsid w:val="00072193"/>
     <w:rsid w:val="00085BA9"/>
     <w:rsid w:val="000933C4"/>
     <w:rsid w:val="000D1D7A"/>
     <w:rsid w:val="000D6B19"/>
     <w:rsid w:val="000E4C76"/>
     <w:rsid w:val="000E5388"/>
+    <w:rsid w:val="00121775"/>
     <w:rsid w:val="00183E34"/>
     <w:rsid w:val="00187BD8"/>
     <w:rsid w:val="00220C53"/>
     <w:rsid w:val="00224245"/>
     <w:rsid w:val="002608E3"/>
     <w:rsid w:val="00266014"/>
     <w:rsid w:val="002D74F7"/>
     <w:rsid w:val="00324128"/>
     <w:rsid w:val="003372B3"/>
     <w:rsid w:val="00366205"/>
     <w:rsid w:val="00372FC1"/>
     <w:rsid w:val="00382076"/>
     <w:rsid w:val="00382C3A"/>
     <w:rsid w:val="00384185"/>
     <w:rsid w:val="00386AB4"/>
     <w:rsid w:val="003C353A"/>
     <w:rsid w:val="003C5464"/>
+    <w:rsid w:val="003D3F5B"/>
     <w:rsid w:val="004450F4"/>
     <w:rsid w:val="00445984"/>
+    <w:rsid w:val="00453AF3"/>
     <w:rsid w:val="00494D2F"/>
     <w:rsid w:val="004A4DD2"/>
     <w:rsid w:val="004C635A"/>
     <w:rsid w:val="004F60D8"/>
     <w:rsid w:val="00524CE6"/>
     <w:rsid w:val="00577B34"/>
+    <w:rsid w:val="006168AD"/>
     <w:rsid w:val="00637136"/>
     <w:rsid w:val="0064775A"/>
     <w:rsid w:val="00655760"/>
     <w:rsid w:val="006925AB"/>
     <w:rsid w:val="006941EC"/>
     <w:rsid w:val="006A4FD3"/>
     <w:rsid w:val="006D6D45"/>
     <w:rsid w:val="0070542D"/>
     <w:rsid w:val="007361FB"/>
     <w:rsid w:val="007B71B8"/>
+    <w:rsid w:val="00836875"/>
     <w:rsid w:val="008C1068"/>
     <w:rsid w:val="008D6120"/>
     <w:rsid w:val="008E1C2F"/>
     <w:rsid w:val="00927125"/>
     <w:rsid w:val="00933AB3"/>
+    <w:rsid w:val="00967F76"/>
+    <w:rsid w:val="009C3D6A"/>
     <w:rsid w:val="009E63DA"/>
     <w:rsid w:val="00A13B2E"/>
+    <w:rsid w:val="00A21EE3"/>
     <w:rsid w:val="00A849D9"/>
     <w:rsid w:val="00AA3E67"/>
     <w:rsid w:val="00AB4F1E"/>
     <w:rsid w:val="00B06F33"/>
     <w:rsid w:val="00B46F7E"/>
     <w:rsid w:val="00B67D64"/>
     <w:rsid w:val="00B8262B"/>
     <w:rsid w:val="00BA5AEB"/>
     <w:rsid w:val="00BF5C5A"/>
     <w:rsid w:val="00BF6528"/>
+    <w:rsid w:val="00C0171E"/>
     <w:rsid w:val="00C53EE7"/>
     <w:rsid w:val="00C861B0"/>
     <w:rsid w:val="00C91CD6"/>
     <w:rsid w:val="00CC4101"/>
     <w:rsid w:val="00CD590D"/>
     <w:rsid w:val="00D24523"/>
     <w:rsid w:val="00D3590A"/>
     <w:rsid w:val="00D808E9"/>
     <w:rsid w:val="00D94A9A"/>
     <w:rsid w:val="00DA2AF0"/>
     <w:rsid w:val="00DB60A7"/>
     <w:rsid w:val="00DE254F"/>
     <w:rsid w:val="00DE35D5"/>
     <w:rsid w:val="00DE78F5"/>
     <w:rsid w:val="00E01EFD"/>
     <w:rsid w:val="00E50EF2"/>
     <w:rsid w:val="00E54FF3"/>
     <w:rsid w:val="00E7268B"/>
     <w:rsid w:val="00E811E3"/>
     <w:rsid w:val="00EA06D3"/>
     <w:rsid w:val="00EF16A0"/>
     <w:rsid w:val="00EF4497"/>
     <w:rsid w:val="00F46CF5"/>
     <w:rsid w:val="00F51999"/>
     <w:rsid w:val="00F57666"/>
@@ -41099,68 +40775,68 @@
             <b:Last>CLSI</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:BookTitle>29th ed. CLSI Supplement M100.</b:BookTitle>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFAD8B3-2863-42B6-9CD6-BCF35F16973C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>2103</Words>
-  <Characters>11990</Characters>
+  <Characters>11991</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14065</CharactersWithSpaces>
+  <CharactersWithSpaces>14066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shaban, Lamyaa (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>