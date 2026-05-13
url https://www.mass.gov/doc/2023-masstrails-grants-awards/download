--- v0 (2025-10-17)
+++ v1 (2026-05-13)
@@ -1,67270 +1,3328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...66792 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/guadalupe_garcia_mass_gov/Documents/Documents/Accessible/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{784EDB38-7B1F-4352-8588-E9E5E7B34215}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-30828" yWindow="-6168" windowWidth="30936" windowHeight="16776" xr2:uid="{2920CC6F-B14D-468E-B815-3A40F11E02B9}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="2023 MassTrails Awards" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2023 MassTrails Awards'!$A$1:$H$70</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="288">
+  <si>
+    <t>COMMUNITY</t>
+  </si>
+  <si>
+    <t>Abington</t>
+  </si>
+  <si>
+    <t>Amherst, Granby, South Hadley</t>
+  </si>
+  <si>
+    <t>Andover</t>
+  </si>
+  <si>
+    <t>Ashburnham</t>
+  </si>
+  <si>
+    <t>Athol</t>
+  </si>
+  <si>
+    <t>Avon</t>
+  </si>
+  <si>
+    <t>ORGANIZATION</t>
+  </si>
+  <si>
+    <t>PROJECT TITLE</t>
+  </si>
+  <si>
+    <t>BRIEF PROJECT DESCRIPTION</t>
+  </si>
+  <si>
+    <t>PROJECT TYPE</t>
+  </si>
+  <si>
+    <t>TRAIL USE</t>
+  </si>
+  <si>
+    <t>AWARD</t>
+  </si>
+  <si>
+    <t>MATCH</t>
+  </si>
+  <si>
+    <t>Town of Abington</t>
+  </si>
+  <si>
+    <t>Abington Green Wave Connector Trail</t>
+  </si>
+  <si>
+    <t>Shared Use Path</t>
+  </si>
+  <si>
+    <t>Kestrel Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Maintenance</t>
+  </si>
+  <si>
+    <t>Hiker/Pedestrian Trail</t>
+  </si>
+  <si>
+    <t>Town of Andover</t>
+  </si>
+  <si>
+    <t>Haggetts Pond Rail Trail</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Town of Ashburnham</t>
+  </si>
+  <si>
+    <t>Ashburnham Rail Trail Improvements: Willard to Cashman Hill</t>
+  </si>
+  <si>
+    <t>Town of Athol</t>
+  </si>
+  <si>
+    <t>Town of Avon</t>
+  </si>
+  <si>
+    <t>DeMarco Accessible SUP Trail</t>
+  </si>
+  <si>
+    <t>Barnstable</t>
+  </si>
+  <si>
+    <t>Town of Barnstable</t>
+  </si>
+  <si>
+    <t>Cape Cod Rail Trail Phase 4</t>
+  </si>
+  <si>
+    <t>Becket, Dalton, Lee, Lenox, Pittsfield, Washington</t>
+  </si>
+  <si>
+    <t>Department of Conservation and Recreation</t>
+  </si>
+  <si>
+    <t>New Equipment Procurement</t>
+  </si>
+  <si>
+    <t>The DCR operations team that manages October Mountain and Pittsfield State Forest oversees the largest state forest in Massachusetts. Currently, accessing remote locations is one of our greatest challenges. Grant funds will be used to purchase a Mototractor which will allow for the transportation of materials and tools on any trail that can be traversed by foot.</t>
+  </si>
+  <si>
+    <t>Maintenance Equipment Purchase</t>
+  </si>
+  <si>
+    <t>Bellingham</t>
+  </si>
+  <si>
+    <t>Franklin &amp; Bellingham Rail Trail Committee</t>
+  </si>
+  <si>
+    <t>Award funds will be used to purchase and install rectangular rapid flashing beacons at the SNETT's crossing of Lake Street in Bellingham. This will provide trail users a much safer road crossing in this location.</t>
+  </si>
+  <si>
+    <t>Berkshire County</t>
+  </si>
+  <si>
+    <t>Massachusetts' Appalachian Trail Ridge Runner</t>
+  </si>
+  <si>
+    <t>Grant funds will be used to hire a seasonal Appalachian Trail Ridge Runner staff person who will work exclusively on the National Scenic Appalachian Trail in Massachusetts. The AT Ridge Runner provides education and information to trail visitors, and works closely with numerous volunteers that help maintain the trail and associated overnight facilities. The AT Ridge Runner also helps to monitor trail conditions, record trail use, and respond to emergencies as needed.</t>
+  </si>
+  <si>
+    <t>Billerica</t>
+  </si>
+  <si>
+    <t>Town of Billerica</t>
+  </si>
+  <si>
+    <t>Yankee Doodle Bike Path</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Boston Transportation Department</t>
+  </si>
+  <si>
+    <t>Dorchester Greenway Feasibility Assessment</t>
+  </si>
+  <si>
+    <t>Project Development</t>
+  </si>
+  <si>
+    <t>Improving Two Long Distance Trails  II</t>
+  </si>
+  <si>
+    <t>Kestrel Land Trust and Appalachian Mountain Club are continuing their partnership to maintain the Robert Frost Trail and New England National Scenic Trail in the only place where these regional trails overlap: Skinner and Mt. Holyoke Range State Parks. Phase II of this project will improve the quality of two popular long distance trails and enhance the day-to-day user experience within a highly used state park.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bearsden and Newton Reservoir Conservation Area Trail Improvements </t>
+  </si>
+  <si>
+    <t>Athol seeks to improve trail utilization, connectivity, access and parking areas in the Bearsden and Newton Conservation Area. This effort includes construction of new 800-foot trail; expansion of the Newton Reservoir parking area; trail clearing and pruning of 14.5 miles of trails; wayfinding signage; accessibility signage in parking areas; remediation of eroded areas of the Deep Cut Bypass Trail, reworking of the rain runoff from Bemis Hill, and Round Top Vista trail pruning.</t>
+  </si>
+  <si>
+    <t>Off-Road Motorized Trail (Snowmobile / ATV / Off-Highway Motorcycle, 4-Wheel Drive)</t>
+  </si>
+  <si>
+    <t>Other: stewardship / education / maintenance</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>Town of Bridgewater, Natural Resources Trust of Bridgewater</t>
+  </si>
+  <si>
+    <t>Old State Farm Trail Project Phase 3</t>
+  </si>
+  <si>
+    <t>The Town of Bridgewater and the Natural Resources Trust of Bridgewater seek to complete plans for two trailhead parking areas, obtain a wetlands permit for trail construction, and clear the trail corridor for the Old State Farm Trail. This will create a 1.8-mile, natural surface, 3-foot wide, pedestrian trail along the Taunton River and on Department of Correction property.</t>
+  </si>
+  <si>
+    <t>Design / Engineering / Permitting</t>
+  </si>
+  <si>
+    <t>Carver</t>
+  </si>
+  <si>
+    <t>Town of Carver, Trail and Conservation Stewards Committee</t>
+  </si>
+  <si>
+    <t>Trails Maintenance Equipment</t>
+  </si>
+  <si>
+    <t>There are three existing trail networks on the 200+ acre Cole Property Conservation Land: the blue, white, and orange trails. All three trails need maintenance due to a lack of proper equipment and stewardship since 2014. From its inception in 2020, the Carver Trail and Conservation Stewards Committee has been providing stewardship with our own time and tools, but we are woefully in need of new and better equipment to continue to provide this stewardship.</t>
+  </si>
+  <si>
+    <t>Charlemont</t>
+  </si>
+  <si>
+    <t>Buckland Riders, Inc.</t>
+  </si>
+  <si>
+    <t>Berkshire East Trail Improvement</t>
+  </si>
+  <si>
+    <t>A main trail across the Berkshire East Ski Area property is a key access trail for snowmobilers, mountain bikers, and back country cross country Skiers. There is a ½-mile section of the current trail that uses a plowed access road and therefore is unusable by skiers and often difficult to use for snowmobiles. This project proposes to widen an existing 1-mile section of mountain bike trail to get around the current driveway section and keep the snowmobile trail entirely in the woods.</t>
+  </si>
+  <si>
+    <t>Conway, Ashfield, Buckland, Deerfield, Shelburne, Whately, Williamsburg</t>
+  </si>
+  <si>
+    <t>Conway Snowmobile Club, Inc.</t>
+  </si>
+  <si>
+    <t>Trail Grooming Equipment and Maintenance</t>
+  </si>
+  <si>
+    <t>The Trail Grooming Equipment and Maintenance project will provide for the replacement of a 1997 custom power unit and drag with a new UTV style power unit and corresponding drag. The custom unit, while it has served its purpose, has proved to be unreliable and requires extensive maintenance. The new unit is multi-use and can be used for both winter trail grooming and for trail maintenance year-round. While this is a motorized request, many of the trails maintained are year-round multi-use.</t>
+  </si>
+  <si>
+    <t>Dalton</t>
+  </si>
+  <si>
+    <t>Greenagers, Inc.</t>
+  </si>
+  <si>
+    <t>The Pines Accessible Trail Project</t>
+  </si>
+  <si>
+    <t>Greenagers will build a 0.3-mile accessible trail at the town owned "The Pines" property in Dalton. The trail will exhibit a gentle grade, be a minimum of five feet wide, and have firm and stable surface of compacted stone dust.</t>
+  </si>
+  <si>
+    <t>Goshen</t>
+  </si>
+  <si>
+    <t>Goshen Highlanders Snowmobile Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moore Hill Trail Improvement </t>
+  </si>
+  <si>
+    <t>The Goshen Highlanders Snowmobile Club is seeking funding to add a tracked equipped RTV, 4x8 drag, and two Milwaukee battery-operated chainsaws to its grooming fleet. The Club has worked on its existing trail network on both private and public land to widen and increase the safety and quality of the trails. The matching volunteer work along with the additional equipment rental and this grant will complete widening and improving the safety and quality of the Moore Hill Trail.</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
+    <t>City of Haverhill</t>
+  </si>
+  <si>
+    <t>Winnekenni Park Recreational Trail Improvements</t>
+  </si>
+  <si>
+    <t>With funding from the MassTrails Recreational Trails Program, the City of Haverhill will improve the condition of the trail linkage between Winnekenni Castle and Plugs Pond by addressing signage and degradation issues to maximize access and value to the broader Haverhill community. The project leverages federal funding already dedicated to enhancing Winnekenni Castle, and addresses community needs articulated by stakeholders to provide a quality, safe recreational site in the city.</t>
+  </si>
+  <si>
+    <t>Hawley</t>
+  </si>
+  <si>
+    <t>Savoy Kanary Kats Snowmobiling Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trail Hardening of Snowmobile Route 90 Trail </t>
+  </si>
+  <si>
+    <t>The Savoy Kanary Kats snowmobile club will use award funds for trail hardening maintenance of Horton Road Trail and Stetson Road Trail, commonly called Snowmobile Route 90 Trail on snowmobile maps. The hardened trail area is 7,000-feet long by 8- to 10-feet wide. The trail hardening along with some proposed drainage improvements will make the trail more suitable for many different uses including pedestrians, skiers, hikers, equestrians, and snowmobilers.</t>
+  </si>
+  <si>
+    <t>Littleton</t>
+  </si>
+  <si>
+    <t>Town of Littleton, Conservation Department</t>
+  </si>
+  <si>
+    <t>Cloverdale ADA Trail</t>
+  </si>
+  <si>
+    <t>The Town of Littleton will use grant funds to upgrade a meadow trail so that the trail connects to both an ADA-accessible parking lot and boardwalk. The upgraded trail will be approximately 300-feet with a dense grade crushed stone surface. There will be minor improvements to the existing boardwalk at either end of the trail.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other: Also includes design/engineering/permitting </t>
+  </si>
+  <si>
+    <t>Lunenburg</t>
+  </si>
+  <si>
+    <t>Town of Lunenburg, Conservation Commission</t>
+  </si>
+  <si>
+    <t>Rayno-TableRock-Cowdrey Parking Planning</t>
+  </si>
+  <si>
+    <t>The Town of Lunenburg Conservation Commission is planning to improve parking access to trails on three Conservation Commission Properties: Table Rock, Rayno, and the Harley Wildlife Area of the Cowdrey Conservation Area. Table Rock and Rayno Conservation Areas do not have any trailhead parking. The Harley Wildlife Viewing Area has parking, but local beaver activity keeps the access road flooded for the majority of the year. The grant would provide for Engineering Consultants to survey these areas, and produce engineered drawings for future phase construction and upgrades to each parking area.</t>
+  </si>
+  <si>
+    <t>Malden, Medford, Melrose, Stoneham, Winchester</t>
+  </si>
+  <si>
+    <t>Friends of the Middlesex Fells Reservation</t>
+  </si>
+  <si>
+    <t>Middlesex Fells Unauthorized Trail Closure</t>
+  </si>
+  <si>
+    <t>Friends of the Fells and partner Earthwise Aware will contribute data-driven decision-making tools, community outreach and education, monitoring, and trail closure support to the Department of Conservation and Recreation's unauthorized trail closure project in the Fells.</t>
+  </si>
+  <si>
+    <t>Marlborough</t>
+  </si>
+  <si>
+    <t>City of Marlborough, Conservation Commission</t>
+  </si>
+  <si>
+    <t>Panther Trail Millham Brook Bridge</t>
+  </si>
+  <si>
+    <t>The Panther Trail, a 26.2-mile marathon length trail located entirely in Marlborough, opened officially in October 2022. This new trail links the downtown area, the Assabet River Rail Trail, neighborhoods throughout the city, conservation lands, parks, the Callahan State Park, and the Sudbury Reservoir land.  There are several locations which require permanent stream crossings to complete this local trail. One such crossing is a located at Millham Brook. Funding for this proposal will construct an engineered bridge at this critical crossing.</t>
+  </si>
+  <si>
+    <t>Middleborough</t>
+  </si>
+  <si>
+    <t>Town of Middleborough, Conservation Commission and Commission on Disabilities</t>
+  </si>
+  <si>
+    <t>Pratt Farm Accessible Trail Extension</t>
+  </si>
+  <si>
+    <t>The Pratt Farm Accessible Trail provides access for people of all abilities to the serene Pratt Farm, which features trails, forests, tree identification provided by a local scout troop, and small ponds and streams. The project will maintain and reconstruct the hard-packed surface originally designed to accommodate wheelchairs, adding a boardwalk to extend the trail's handicapped accessible portion. The boardwalk will also function as a bog bridge over marshy areas to protect fragile wetlands.</t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Massachusetts Audubon Society, Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue Hills Pond Trail Renovation </t>
+  </si>
+  <si>
+    <t>There is an engineered pond behind the museum building at Blue Hills Trailside Museum. Bordering the pond's circumference is the 798-foot Pond Loop Trail. For 20 years, most of the Pond Trail has been closed to the public, as the boardwalk and pier over the water do not have railings and the bridge and asphalt path are in poor condition. We intend to renovate the trail as a universally accessible extension of our existing All-Persons Trail and reopen it to visitors of all abilities.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other: Design / Engineering / Permitting and Renovation of Existing Trail </t>
+  </si>
+  <si>
+    <t>Otis</t>
+  </si>
+  <si>
+    <t>Knox Trail Sno Riders</t>
+  </si>
+  <si>
+    <t>Farmington River Multi-Use Bridge</t>
+  </si>
+  <si>
+    <t>Knox Trail Sno Riders proposes to repair and or replace our aging historic suspension bridge originally built in 1972. This suspension bridge offers year-round access to hikers, runners, bikers, equestrians, and snowmobiles. It is also a main connector of the General Knox Trail which travels 300 miles along trail and road from Fort Ticonderoga to Boston.</t>
+  </si>
+  <si>
+    <t>Princeton</t>
+  </si>
+  <si>
+    <t>Appalachian Mountain Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pine Hill Trail Restoration: Final Phase </t>
+  </si>
+  <si>
+    <t>The Appalachian Mountain Club's (AMC) Conservation Corps Professional Crews and AMC Worcester Chapter will continue the years of work they have been doing towards mitigating heavy foot traffic and erosion at Pine Hill Trail at Wachusett Mountain State Reservation. The effort is being undertaken in order to reconstruct and stabilize a portion of this steep, severely eroded, and heavily used trail. Essential tasks include installing rock steps, building waterbars, side ditches, and other drainage features; and barriers along the trail such as riprap or scree walls to define the trail route and create a line of sight for users.</t>
+  </si>
+  <si>
+    <t>Royalston</t>
+  </si>
+  <si>
+    <t>The Trustees of Reservations</t>
+  </si>
+  <si>
+    <t>Royalston Falls Trailhead Parking Design</t>
+  </si>
+  <si>
+    <t>The current parking at Royalston Falls Reservation, which also serves as a main trailhead access point for the New England National Scenic Trail and the regional Tully Trail, is not able to meet the demands of trail users, leading to dangerous overflow parking onto Route 32. The Trustees recently acquired an adjacent lot with the intent to improve and increase trailhead parking. This project seeks support for design services of a new off-road trailhead parking with a capacity of 15 vehicles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Savoy, Hawley, Plainfield, Windsor </t>
+  </si>
+  <si>
+    <t>Grooming and Trail Maintenance Items</t>
+  </si>
+  <si>
+    <t>Savoy Kanary Kats snowmobile club will use the award funds to conduct the yearly oil and filter change of for its grooming and maintenance vehicle fleet. Additionally, funding will allow for the purchase of a UTV for the safe transport of personnel and equipment needed to perform yearly trail maintenance, and small equipment replacement including a chainsaw and snow groomer battery.</t>
+  </si>
+  <si>
+    <t>Sheffield</t>
+  </si>
+  <si>
+    <t>Ashley Falls Woods Accessible Trail</t>
+  </si>
+  <si>
+    <t>Greenagers' youth crews will build a 0.3-mile accessible trail at Sheffield Land Trust's Ashley Falls Woods property in Sheffield. The trail will exhibit a gentle grade, be a minimum of five feet wide, and have firm and stable surface of compacted stone dust. The trail will highlight calcareous rock outcroppings and a test marble quarry, features that speak to the town's unique environment and economic history.</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Snowbirds Snowmobile Club</t>
+  </si>
+  <si>
+    <t>Snowmobile and Groomer Equipment Purchase</t>
+  </si>
+  <si>
+    <t>Grant funds will be used to upgrade Snowbirds Snowmobile Club's aging groomer fleet by purchasing an outfitted Polaris Titan S4 snowmobile. This equipment will be used for winter trail grooming and maintenance of the Club's trail system which includes areas in and around the 4H Camp Marshall, as well as trails on Department of Conservation and Recreation and Mass Fish and Wildlife properties.</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>Wildlands Trust</t>
+  </si>
+  <si>
+    <t>Striar Snake River Trail Development</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Striar Snake River Preserve (SSRP) is an 84-acre Wildlands Trust preserve in Taunton, a Massachusetts Gateway City. SSNP lies within the Hockomock Swamp Area of Critical Environmental Concern, has a half mile of frontage on the Snake River, feeds directly into Lake Sabbatia, and is a tributary of the Taunton River. Funding will be used to build a trailhead parking area, improve the substandard existing paddle craft launch site, and construct an accessible riverwalk trail. </t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>Worcester Natural History Museum</t>
+  </si>
+  <si>
+    <t>Vibram All Persons Trail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The EcoTarium seeks funding to assist in the design, engineering, and permitting phase to upgrade accessibility of our existing Vibram Trail and enable all visitors, including those with mobility, vision, or other physical, sensory, or brain-based functional limitations, to have a rewarding trail experience. </t>
+  </si>
+  <si>
+    <t>This project is a critical step in achieving a comfortable, convenient connection for pedestrians and bicyclists from Abington's Town Hall, Library, and School campus on Gliniewicz Way to Ames Knoll State Park. The Town already constructed a shared use path from the Town Campus to Washington Street across Route 18 and is seeking to extend this path from Gliniewicz Way to Broadmeadow Lane on 11 acres of land recently purchased by the Town for open space and recreation purposes.</t>
+  </si>
+  <si>
+    <t>Funding for this project will convert 4,500-feet of abandoned rail bed into a new multi-use trail beginning at the intersection with Haggetts Pond Road and traveling northerly to a new boardwalk and lookout at Haggetts Pond. Additionally, interpretive panels, markers, and kiosks will be installed to provide historic and cultural education to trail users.</t>
+  </si>
+  <si>
+    <t>Award funds will be used to improve an 1800-foot section of the Ashburnham Rail Trail. The segment from Willard Road to Cashman Hill Road will be constructed as a gravel-surfaced shared use path. The width of the trail will be no less than 8 feet with a 2-foot graded shoulder on either side to meet or exceed Forest Service accessibility guidelines for handicapped or mobility impaired users.</t>
+  </si>
+  <si>
+    <t>Avon is an Environmental Justice Community lacking in both path connections and accessible paths. This project will serve local and regional underserved and vulnerable populations. It addresses a critical gap and community needs. Grant funds will be used to build an accessible shared use path through the Town's DeMarco Park to provide current and future connections to existing paths within the property; to other town properties and regional trails and paths identified in the 2022 Town Open Space Recreational Plan; and the Boston-to-Cape Saltonstall Bikeway.</t>
+  </si>
+  <si>
+    <t>Barnstable will use grant funds to perform pre-25% design services including surveying and preliminary design plans to extend the Cape Cod Rail Trail. This portion of the rail trail will be a separated shared use path from the planned western terminus of Phase 3 near the intersection of Mary Dunn Road and Independence Drive in Barnstable, to the terminus of Phase 4 on Service Road at the Barnstable/Sandwich town line. This grant project would complete the pre-25% design services that were 62.5% funded by a 2022 MassTrails grant.</t>
+  </si>
+  <si>
+    <t>SNETT RRFB at Prospect Street</t>
+  </si>
+  <si>
+    <t>The Yankee Doodle Bike Path consists of a 4.2-mile shared use path beginning at the Billerica High School entrance and ending at the Narrow Gauge Bikeway at the Bedford town line. The proposed path will be a 10-foot wide asphalt shared use path, including six bridge structures to support the path over wetland resource areas. This project is part of a regionally significant non-motorized transportation connection between the Minuteman Bikeway in Bedford and the Bruce Freeman Rail in Lowell.</t>
+  </si>
+  <si>
+    <t>The Dorchester Greenway is a vision for a 0.75-mile, family-friendly path along an MBTA right of way above the Red Line Tunnel between Ashmont Station and Park Street, near Fields Corner. The right of way is mostly fenced-off, with the tunnel cap exposed, with some trees along the edges. A segment of the right of way at Shawmut Station was redeveloped years ago as a public plaza. Funding will be used to do a feasibility assessment of constructing a path on top of the MBTA tunnel, engagement, and schematic design.</t>
+  </si>
+  <si>
+    <t>Preservation of Affordable Housing</t>
+  </si>
+  <si>
+    <t>Neponset Greenway Trailhead Enhancement</t>
+  </si>
+  <si>
+    <t>The Neponset Greenway Trailhead Enhancement Project funds the fabrication and installation of nine interpretive signs at a key trailhead to Department of Conservation and Recreation's Neponset River Greenway in the Mattapan neighborhood of Boston. The signs include seven large interpretive panels mounted on exterior walls of the new Loop at Mattapan Affordable Housing building, a new directional sign at the corner of River Street, and a new granite trail marker at the Loop’s lower parking lot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other: Materials &amp; Supplies, Fabrication and Installation </t>
+  </si>
+  <si>
+    <t>Brimfield</t>
+  </si>
+  <si>
+    <t>Town of Brimfield, Trail Committee</t>
+  </si>
+  <si>
+    <t>Christian Petersen Bridge</t>
+  </si>
+  <si>
+    <t>This project will construct a 100-foot bridge to cross the Quinebaug River. When finished, the bridge will complete 4.7 miles of trail in Brimfield, creating a loop using little traveled country roads with the Lake Siog Pass Trail in Holland, and will allow access to the trail system in Sturbridge which will soon connect to Southbridge, thereby completing a significant portion of the Titanic Rail Trail. All engineering has been completed and the project is shovel-ready.</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>Town of Chatham</t>
+  </si>
+  <si>
+    <t>Multi-Use Path Construction</t>
+  </si>
+  <si>
+    <t>Chatham will use project funds to continue its safety upgrades to the George Ryder Road Multi-Use Pathway. The Connector Alternative 2 path that was designed in 2022 will provide a critical safety link that creates an off-road connection between the existing Old Colony Rail Trail with the recently constructed multi-use path on Main Street/Route 28.</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>City of Chelsea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mill Creek Riverwalk </t>
+  </si>
+  <si>
+    <t>The proposed Mill Creek Riverwalk is located along Mill Creek, a tributary that separates the cities of Chelsea and Revere. The Riverwalk will be approximately 1,000 feet of boardwalk along the outer edge of a marsh area, spanning from Broadway to 88 Clinton Street, a city-owned parcel that is intended to become an open space and park area in the coming year.</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Clinton Greenway Conservation Trust, Inc.</t>
+  </si>
+  <si>
+    <t>MCRT Clinton Trail Head Acquisition</t>
+  </si>
+  <si>
+    <t>The Clinton Greenway Conservation Trust is acquiring a 4-acre parcel that is a key segment in the Mass Central Rail Trail - Clinton section. This parcel is an ideal location for a trail head as it is just off Berlin Street and includes a parking area. This trail head provides direct access to the trail for two high density residential complexes - the Birchwood Condominiums and the Woodlands.</t>
+  </si>
+  <si>
+    <t>Other: acquisition</t>
+  </si>
+  <si>
+    <t>Dighton</t>
+  </si>
+  <si>
+    <t>Town of Dighton</t>
+  </si>
+  <si>
+    <t>Taunton River Trail Trailhead</t>
+  </si>
+  <si>
+    <t>This grant application seeks funding for the design and permitting of accessible trailheads for the Taunton River Trails project on the Dighton Town Hall campus. The campus abuts the trail and provides an appealing connection opportunity for trail users. Project efforts will seek to complement ongoing design and permitting processes underway by the Department of Conservation and Recreation and the Horsley Witten Group.</t>
+  </si>
+  <si>
+    <t>Dudley</t>
+  </si>
+  <si>
+    <t>Town of Dudley</t>
+  </si>
+  <si>
+    <t>Paving the Quinebaug Rail Trail</t>
+  </si>
+  <si>
+    <t>The proposed project includes applying a permanent asphalt surface on the Quinebaug Rail Trail, a long-distance, multi-purpose trail. The asphalt surfacing will enhance the trail use experience for pedestrians, bicyclists, persons with disabilities, and children.</t>
+  </si>
+  <si>
+    <t>Other: Apply a permanent asphalt surface</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>City of Gardner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Park Street North Central Pathway Connection </t>
+  </si>
+  <si>
+    <t>The Park Street North Central Pathway Connection will be a shared use path accessible for all, connecting downtown Gardner to Winchendon's center. This phase will link the Environmental Justice areas to the shared use path which extends around Crystal Lake and out to Route 40 at the North Central Pathway entrance. The trail will begin at the Park Street Substation Park, extending approximately 2 miles along the National Grid right of way and link downtown Gardner to Winchendon.</t>
+  </si>
+  <si>
+    <t>Groton, Townsend</t>
+  </si>
+  <si>
+    <t>Squannacook Greenways, Inc.</t>
+  </si>
+  <si>
+    <t>Squannacook River Rail Trail</t>
+  </si>
+  <si>
+    <t>Squannacook Greenways seeks funding toward construction of the fourth and final phase of the presently permitted 3.7-mile portion of the Squannacook River Rail Trail. This phase will connect the two previously completed sections of this multi-use stone dust trail along the MBTA right of way in Townsend and Groton. Given the success that the built trail has been to-date, our organization has also expanded its plans for the Squannacook River Rail Trail to include a southward connection to the Nashua River Rail Trail.</t>
+  </si>
+  <si>
+    <t>Hardwick</t>
+  </si>
+  <si>
+    <t>East Quabbin Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCRT Construction and Bridge Repairs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The East Quabbin Land Trust proposes to build a 700-foot-long section of the Mass Central Rail Trail in the Hardwick village of Wheelwright and improve visitor safety by replacing the timber decking on two historic bridges that cross the Ware River. These components are part of the three miles of MCRT in Hardwick and New Braintree that are heavily used by residents and visitors alike. </t>
+  </si>
+  <si>
+    <t>Riverside Park Connector Path</t>
+  </si>
+  <si>
+    <t>Grant funds will be used to construct the proposed Riverside Park Connector Trail. This path is a 2,100-foot long, 10-foot width paved trail with 2-foot stabilized shoulders. It represents a portion of the Lower Haverhill River walk, a larger pedestrian and bicycle network currently developed, or in the process of being developed, along both banks of the Merrimack River from the Route 125 at the Basiliere Bridge to Route 113 at the Bates Bridge.</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>Wachusett Greenways, Inc.</t>
+  </si>
+  <si>
+    <t>Mass Central Rail Trail</t>
+  </si>
+  <si>
+    <t>Wachusett Greenways will construct 2.1 miles of the shared use Mass Central Rail Trail in Holden from Wachusett Street at Mill Street over the hill to Manning Street. The project will expand the current 1.1-mile steep path by rerouting the western and eastern portions to achieve accessible slopes, and will restore the central plateau portion on the existing alignment.</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>Town of Hudson, Ad-Hoc Bicycle and Pedestrian Committee</t>
+  </si>
+  <si>
+    <t>MCRT Hudson: Extension and Connections</t>
+  </si>
+  <si>
+    <t>This project will update and expand the Department of Conservation and Recreation's decade-old preliminary design and permitting of the section of the Mass Central Rail Trail - Wayside Branch from its current terminus at the Wilkins Street trailhead to the Hudson/Bolton town line. In addition, the project will evaluate and provide a preliminary design of the best connections from the MCRT-WB in Hudson to residential neighborhoods and priority locations identified in our Bicycle and Pedestrian Master Plan.</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Groundwork Lawrence</t>
+  </si>
+  <si>
+    <t>Merrimack River Trail Phase 4</t>
+  </si>
+  <si>
+    <t>The Merrimack River Trail is a 3.3-mile riverfront path between the Shawsheen River in Lawrence's downtown mill district and the Andover line. MassTrails funding will allow the project partners to advance and implement planning, design, and construction of various improvements to increase usership and take steps toward eliminating gaps in the overall trail.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lynnfield </t>
+  </si>
+  <si>
+    <t>Town of Lynnfield, DPW</t>
+  </si>
+  <si>
+    <t>Lynnfield Rail Trail Project</t>
+  </si>
+  <si>
+    <t>The Lynnfield Rail Trail project will convert the former MBTA abandoned railbed to a federal standard ADA rail trail. This abandoned railbed runs from the border with Wakefield through Reedy Meadow, past the Lynnfield Middle School and the Lynnfield High School, and concludes at the Peabody town line. This 2.7-mile path will provide connectivity to future rail trails for the two communities and recreational opportunities for all ages.</t>
+  </si>
+  <si>
+    <t>Malden</t>
+  </si>
+  <si>
+    <t>City of Malden</t>
+  </si>
+  <si>
+    <t>Spot Pond Brook Greenway Final Design</t>
+  </si>
+  <si>
+    <t>This project will fund final design of the Spot Pond Brook Greenway. When constructed, this project will be a new shared use path connecting Malden's Oak Grove Neighborhood with the Northern Strand Community Trail and Malden River via Downtown Malden. The 1.1-mile, 11-foot wide shared use path will replace existing sidewalk infrastructure and narrow roadway widths to accommodate the new bicycle and pedestrian facility on the existing right-of-way.</t>
+  </si>
+  <si>
+    <t>Malden, Melrose, Stoneham</t>
+  </si>
+  <si>
+    <t>Bike to the Sea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mystic Highlands Greenway: Wayfinding and Signage </t>
+  </si>
+  <si>
+    <t>Funding will be used for planning and public outreach to fine-tune route alignment, and fabrication and installation of wayfinding signs and markings for approximately five miles of the ten-mile long Mystic Highlands Greenway. The Greenway will ultimately connect the Northern Strand Trail, Malden River paths, Tri-Community Greenway, Wakefield/Lynnfield Rail Trail, and Lake Quannapowitt, along with commercial centers, transit hubs, and other community spaces throughout the Metro North.</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Medford, Winchester</t>
+  </si>
+  <si>
+    <t>Mystic River Watershed Association</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mystic Valley Parkway Path </t>
+  </si>
+  <si>
+    <t>This project will produce conceptual plans, 25% design development plans, a field survey, and an environmental mapping and permitting memo to advance the development of a 2-mile shared use path along Mystic Valley Parkway. The goal of this project is to advance an envisioned greenway trail to connect major recreational assets (Mystic Lakes, Shannon Beach, Mystic River Paths, Tri-Community Greenway, Minuteman Bikeway) and include extensive community engagement to inform the plan.</t>
+  </si>
+  <si>
+    <t>Newburyport</t>
+  </si>
+  <si>
+    <t>City of Newburyport</t>
+  </si>
+  <si>
+    <t>Market Landing Park Expansion</t>
+  </si>
+  <si>
+    <t>Funding will help the City of Newburyport create a central, universally accessible, and heavily used shared use path connection through downtown and along the Merrimack River. The link will bridge a key gap in the Coastal Trails Coalition's regional network and ensure a complete "loop" of the Clipper City Rail Trail through this historic city between the downtown and its developing mixed-use Smart Growth District.</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Town of Oxford</t>
+  </si>
+  <si>
+    <t>French River Regional Shared Use Path</t>
+  </si>
+  <si>
+    <t>This project will support municipal design work for Phase I of the French River Regional Shared Use Path and Interpretative/Education Center. The initial design will consist of a 2-mile off-road pathway with connections to the U.S. Army Corps of Engineers property at Hodges Village Dam and the regional Mid-State Trail. The scope will include design for a traditional path with site amenities. The project will also include a layout for a "blue trail" concept.</t>
+  </si>
+  <si>
+    <t>Raynham</t>
+  </si>
+  <si>
+    <t>Town of Raynham</t>
+  </si>
+  <si>
+    <t>King Philip Street Shared Use Path</t>
+  </si>
+  <si>
+    <t>Town of Raynham proposes constructing a paved shared use path within the area designated for recreational use next to the King Philip Street right of way layout. The shared use path will be accessible for all connecting from the intersection of Route 104 and King Philip Street to a distance of approximately 3,000 feet long. The project expands potential trail connections in the community.</t>
+  </si>
+  <si>
+    <t>Sandwich</t>
+  </si>
+  <si>
+    <t>Town of Sandwich</t>
+  </si>
+  <si>
+    <t>Route 130 to Canal Shared Use Path</t>
+  </si>
+  <si>
+    <t>This project consists of ground survey, pre-25% design, community engagement and outreach, and additional elements to advance toward construction of the Route 130 to Cape Cod Canal shared use path in Sandwich. This shared use path will form a critical piece of the Vision 88 cross-Cape path system identified through regional planning efforts. The alignment is proposed to utilize existing road right-of-way and public lands.</t>
+  </si>
+  <si>
+    <t>Southampton</t>
+  </si>
+  <si>
+    <t>Town of Southampton</t>
+  </si>
+  <si>
+    <t>Greenway Design: Engineering and Permitting</t>
+  </si>
+  <si>
+    <t>The project involves design, engineering, and permitting for a new rail trail on a 3.5-mile length of inactive railroad corridor in Southampton that has been acquired through a negotiated railbanking arrangement. Design and engineering work is currently underway. This grant would allow the Town to finish the 75% design plan and get as close as possible to completing the 100% design plan. This grant will allow Southampton to move toward completion of the full permitting process.</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Metropolitan Area Planning Council and Franklin Regional County of Governments</t>
+  </si>
+  <si>
+    <t>Statewide Trails Database: Implementation Phase</t>
+  </si>
+  <si>
+    <t>The Massachusetts Association of Regional Planning Agencies will use grant funds to build a collaborative statewide database of trails, shared use paths, and other pedestrian and bike facilities. In this phase of the project, an existing design and prototype will be further developed into a full data portal, map, and application program interface service with comprehensive data contributed by all 13 Regional Planning Agencies in Massachusetts as well as state agencies.</t>
+  </si>
+  <si>
+    <t>Other: statewide trail data aggregation, mapping, and publication</t>
+  </si>
+  <si>
+    <t>Sturbridge</t>
+  </si>
+  <si>
+    <t>Town of Sturbridge, Trail Committee</t>
+  </si>
+  <si>
+    <t>Grand Trunk Trail River Road: Engineering and Permitting</t>
+  </si>
+  <si>
+    <t>This project will complete engineering, design, and permitting for the continuation of the regional Grand Trunk Trail from its current terminus at the intersection of River and Farquhar Roads out to Haynes Street – a distance of 1800 feet. The trail will follow the existing historical rail bed on portions of the parcels at 1 and 9 River Road.</t>
+  </si>
+  <si>
+    <t>469A Main Street Trail and Bridge Design</t>
+  </si>
+  <si>
+    <t>This project is for engineering, survey, design, and permitting to get to construction-ready status of an approximately 2,500-foot shared use path and a 100-foot bridge that will connect the Main Street/US Route 20 commercial district to the regional Grand Trunk Trail currently existing on town owned property called The Riverlands.</t>
+  </si>
+  <si>
+    <t>Sudbury</t>
+  </si>
+  <si>
+    <t>Town of Sudbury</t>
+  </si>
+  <si>
+    <t>Bruce Freeman Rail Trail Phase 3</t>
+  </si>
+  <si>
+    <t>Phase 3 of the Sudbury Bruce Freeman Rail Trail project will utilize grant funds to expand the regional trail from its Phase 2D terminus south to Boston Post Road/Route 20 and the Framingham city line. The work involved in this design project will advance the design to a 25% Design submission. This phase of the rail trail will complete the corridor in Sudbury and help connect to the Mass Central Rail Trail and the larger regional trail network.</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t>Town of Townsend</t>
+  </si>
+  <si>
+    <t>Squannacook River Rail Trail Connectivity</t>
+  </si>
+  <si>
+    <t>This connectivity project will create a new shared use path to safely join the western section of the Squannacook River Rail Trail with its eastern section which is scheduled for completion in spring 2024. With the addition of this shared use path to provide safe and accessible passage through the busy Route 119 and South Street intersection, pedestrians and bicyclists will have a safe, enjoyable alternative to pedestrian-unfriendly Route 119 all the way.</t>
+  </si>
+  <si>
+    <t>Other: Design/Engineering/Permitting and Construction</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>City of Waltham</t>
+  </si>
+  <si>
+    <t>Restoration Linden Street Bridge: Full Funding</t>
+  </si>
+  <si>
+    <t>The Linden Street Bridge is a historic bridge that connects the two sections of the Waltham Wayside Trail which has been designed and engineered by the City of Waltham with Pare Corporation in collaboration with the Department of Conservation and Recreation and MassDOT. This grant application supplements the City’s 2022 MassTrails Grant to fully fund restoration of the Linden Street Bridge.</t>
+  </si>
+  <si>
+    <t>Waltham Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Western Greenway MCRT Connection</t>
+  </si>
+  <si>
+    <t>The Waltham Land Trust’s Western Greenway-MCRT Connection project will extend the volunteer-built Western Greenway Trail through the historic Lyman Estate. When completed, the trail will cross the Chester Brook and Lyman Pond to connect to the Mass Central Rail Trail via a pedestrian bridge.</t>
+  </si>
+  <si>
+    <t>Wareham</t>
+  </si>
+  <si>
+    <t>Town of Wareham</t>
+  </si>
+  <si>
+    <t>Design Assistance for Wareham Pathway</t>
+  </si>
+  <si>
+    <t>The Minot Avenue/Narrows Road shared use path will provide a much-needed multimodal connection in an Environmental Justice community and is a critical link for the South Coast Bikeway and the East Coast Greenway. The town has funded the initial design for the path and Transportation Improvement Program funding has been allocated for construction in fiscal year 2025. Grant funds will help the town to fully fund this project’s design and engineering.</t>
+  </si>
+  <si>
+    <t>Westborough</t>
+  </si>
+  <si>
+    <t>Town of Westborough</t>
+  </si>
+  <si>
+    <t>BWALT Design: Otis to Park</t>
+  </si>
+  <si>
+    <t>Boston Worcester Air Line Trail is a proposed shared use path on the old Boston-Worcester trolley line using the historical right of way from Framingham to Worcester. A feasibility study in 2021 details the 7-mile Westborough section. This project will contract an engineering design firm to produce a 25% design of 1.66 miles from Otis Street to Park Street. The resulting designed section will connect Otis Street to where the trail is already being built through another funding opportunity to Smith Valve Parkway and the MBTA commuter rail station.</t>
+  </si>
+  <si>
+    <t>Winchendon</t>
+  </si>
+  <si>
+    <t>Town of Winchendon</t>
+  </si>
+  <si>
+    <t>North Central Pathway Extension</t>
+  </si>
+  <si>
+    <t>This project will consist of extending an existing bike path through a rail bed to Jackson Avenue in Winchendon. This will connect two densely populated northerly town neighborhoods with the existing North Central Pathway via a shared use path.</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>City of Woburn</t>
+  </si>
+  <si>
+    <t>Woburn Rail Trail</t>
+  </si>
+  <si>
+    <t>City of Woburn is proposing to construct the Woburn Rail Trail as a shared use path of approximately 2.4 miles. The proposed path will be constructed along the former Middlesex Canal and the existing Mass Bay Transportation Authority Lowell line in Woburn. The project will be constructed by converting three sections of old rail beds and canal tow path to create a shared use path system. For this grant application, the City is seeking funding for the design of Segment 2 and Segment 3.</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</w:settings>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+  </numFmts>
+  <fonts count="3" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBFBFBF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="8">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="20">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...93 lines deleted...]
-</w:styles>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAB774CA-536D-430C-A19E-BF9CBA98E72F}">
+  <dimension ref="A1:H69"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="A70" sqref="A70"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="33.81640625" customWidth="1"/>
+    <col min="3" max="3" width="36.453125" customWidth="1"/>
+    <col min="4" max="4" width="36.36328125" customWidth="1"/>
+    <col min="5" max="5" width="29.90625" customWidth="1"/>
+    <col min="6" max="6" width="29.6328125" customWidth="1"/>
+    <col min="7" max="7" width="32.1796875" customWidth="1"/>
+    <col min="8" max="8" width="41" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H2" s="14">
+        <v>44900</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="2">
+        <v>60000</v>
+      </c>
+      <c r="H3" s="3">
+        <v>23030</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H4" s="14">
+        <v>235000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="11">
+        <v>51113</v>
+      </c>
+      <c r="H5" s="14">
+        <v>20374</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="4">
+        <v>59660</v>
+      </c>
+      <c r="H6" s="3">
+        <v>19287.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="11">
+        <v>97550</v>
+      </c>
+      <c r="H7" s="14">
+        <v>44305</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H8" s="14">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="2">
+        <v>14000</v>
+      </c>
+      <c r="H9" s="3">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="16">
+        <v>33470</v>
+      </c>
+      <c r="H10" s="19">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="2">
+        <v>14630</v>
+      </c>
+      <c r="H11" s="3">
+        <v>11404</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="11">
+        <v>472000</v>
+      </c>
+      <c r="H12" s="14">
+        <v>118000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H13" s="14">
+        <v>368250</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="17">
+        <v>71763</v>
+      </c>
+      <c r="H14" s="14">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="2">
+        <v>50000</v>
+      </c>
+      <c r="H15" s="3">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="14">
+        <v>333000</v>
+      </c>
+      <c r="H16" s="14">
+        <v>82000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="2">
+        <v>5321</v>
+      </c>
+      <c r="H17" s="3">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" s="2">
+        <v>47751</v>
+      </c>
+      <c r="H18" s="3">
+        <v>16707</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="11">
+        <v>352000</v>
+      </c>
+      <c r="H19" s="14">
+        <v>88000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="11">
+        <v>58600</v>
+      </c>
+      <c r="H20" s="14">
+        <v>14438.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="11">
+        <v>162400</v>
+      </c>
+      <c r="H21" s="14">
+        <v>48660</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="2">
+        <v>68960</v>
+      </c>
+      <c r="H22" s="3">
+        <v>17240</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="87" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="2">
+        <v>49450</v>
+      </c>
+      <c r="H23" s="3">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="11">
+        <v>74000</v>
+      </c>
+      <c r="H24" s="14">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H25" s="14">
+        <v>122130</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="15">
+        <v>500000</v>
+      </c>
+      <c r="H26" s="18">
+        <v>181000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="2">
+        <v>39570</v>
+      </c>
+      <c r="H27" s="2">
+        <v>14403</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H28" s="11">
+        <v>170000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="11">
+        <v>55000</v>
+      </c>
+      <c r="H29" s="11">
+        <v>13545</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="2">
+        <v>56000</v>
+      </c>
+      <c r="H30" s="2">
+        <v>18240</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H31" s="11">
+        <v>340319.77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" s="2">
+        <v>50955</v>
+      </c>
+      <c r="H32" s="2">
+        <v>12834</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="11">
+        <v>492849</v>
+      </c>
+      <c r="H33" s="11">
+        <v>131010</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="11">
+        <v>119000</v>
+      </c>
+      <c r="H34" s="11">
+        <v>41000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="11">
+        <v>50551</v>
+      </c>
+      <c r="H35" s="11">
+        <v>65850</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="2">
+        <v>30285</v>
+      </c>
+      <c r="H36" s="2">
+        <v>14630</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="2">
+        <v>61305</v>
+      </c>
+      <c r="H37" s="2">
+        <v>15450.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A38" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="11">
+        <v>200000</v>
+      </c>
+      <c r="H38" s="11">
+        <v>425620</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A39" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" s="11">
+        <v>300560</v>
+      </c>
+      <c r="H39" s="11">
+        <v>75140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A40" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="2">
+        <v>14400</v>
+      </c>
+      <c r="H40" s="2">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G41" s="11">
+        <v>37766</v>
+      </c>
+      <c r="H41" s="11">
+        <v>1820033</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="2">
+        <v>12916</v>
+      </c>
+      <c r="H42" s="2">
+        <v>10731</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="203" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" s="11">
+        <v>176420</v>
+      </c>
+      <c r="H43" s="11">
+        <v>43069.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="2">
+        <v>60000</v>
+      </c>
+      <c r="H44" s="2">
+        <v>53110.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="2">
+        <v>60000</v>
+      </c>
+      <c r="H45" s="2">
+        <v>328430</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="11">
+        <v>399936</v>
+      </c>
+      <c r="H46" s="11">
+        <v>99984</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47" s="2">
+        <v>60000</v>
+      </c>
+      <c r="H47" s="2">
+        <v>34597</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A48" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H48" s="11">
+        <v>221500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="232" x14ac:dyDescent="0.35">
+      <c r="A49" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="2">
+        <v>57147</v>
+      </c>
+      <c r="H49" s="2">
+        <v>17670</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A50" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H50" s="11">
+        <v>565000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="2">
+        <v>12000</v>
+      </c>
+      <c r="H51" s="2">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="11">
+        <v>297000</v>
+      </c>
+      <c r="H52" s="11">
+        <v>74249.97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="145" x14ac:dyDescent="0.35">
+      <c r="A53" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53" s="2">
+        <v>34227</v>
+      </c>
+      <c r="H53" s="2">
+        <v>13020</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="2">
+        <v>36450</v>
+      </c>
+      <c r="H54" s="2">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" s="11">
+        <v>320000</v>
+      </c>
+      <c r="H55" s="11">
+        <v>80630</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G56" s="2">
+        <v>17000</v>
+      </c>
+      <c r="H56" s="2">
+        <v>11123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G57" s="11">
+        <v>250000</v>
+      </c>
+      <c r="H57" s="11">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" s="11">
+        <v>85000</v>
+      </c>
+      <c r="H58" s="11">
+        <v>35350</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H59" s="11">
+        <v>70830</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" s="11">
+        <v>192000</v>
+      </c>
+      <c r="H60" s="11">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A61" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="2">
+        <v>60000</v>
+      </c>
+      <c r="H61" s="2">
+        <v>57900</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A62" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" s="11">
+        <v>160140</v>
+      </c>
+      <c r="H62" s="11">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H63" s="11">
+        <v>9300000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A64" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="11">
+        <v>54571</v>
+      </c>
+      <c r="H64" s="11">
+        <v>14227</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="174" x14ac:dyDescent="0.35">
+      <c r="A65" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" s="11">
+        <v>177000</v>
+      </c>
+      <c r="H65" s="11">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" s="11">
+        <v>440000</v>
+      </c>
+      <c r="H66" s="11">
+        <v>110000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" s="11">
+        <v>466840</v>
+      </c>
+      <c r="H67" s="11">
+        <v>116710</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F68" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="11">
+        <v>390280</v>
+      </c>
+      <c r="H68" s="11">
+        <v>97570</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="116" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="2">
+        <v>53500</v>
+      </c>
+      <c r="H69" s="2">
+        <v>15000</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:H70" xr:uid="{EAB774CA-536D-430C-A19E-BF9CBA98E72F}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H70">
+      <sortCondition ref="A1:A70"/>
+    </sortState>
+  </autoFilter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>2023 MassTrails Awards</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Elizabeth.Knott</dc:creator>
-  <dc:title>2023 MassTrails_Awarded Grants.xlsx</dc:title>
+  <dc:creator>Garcia, Guadalupe (DCR)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>