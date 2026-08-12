--- v0 (2026-03-23)
+++ v1 (2026-08-12)
@@ -564,56 +564,56 @@
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="8882" autoAdjust="0"/>
     <p:restoredTop sz="62465" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="69" d="100"/>
-          <a:sy n="69" d="100"/>
+          <a:sx n="80" d="100"/>
+          <a:sy n="80" d="100"/>
         </p:scale>
-        <p:origin x="1722" y="66"/>
+        <p:origin x="53" y="-1339"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4104"/>
         <p:guide pos="7080"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -624,51 +624,51 @@
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="876"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="60" d="100"/>
           <a:sy n="60" d="100"/>
         </p:scale>
         <p:origin x="2610" y="78"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2952"/>
         <p:guide pos="2232"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -713,51 +713,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4013494" y="0"/>
             <a:ext cx="3071502" cy="468951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="92290" tIns="46145" rIns="92290" bIns="46145" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F33EE6C5-4F47-4445-8BCE-B8BE9FB65DED}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>2/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8902049"/>
             <a:ext cx="3071502" cy="468951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -882,51 +882,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4014100" y="0"/>
             <a:ext cx="3070860" cy="470257"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="94044" tIns="47022" rIns="94044" bIns="47022" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5A6C4BF5-E566-BD4E-BF84-8EF979555B2D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/23/2026</a:t>
+              <a:t>2/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="708660" y="4510563"/>
             <a:ext cx="5669280" cy="3690462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -28720,78 +28720,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7432218a972c9ec232d3a9b6f06fcc42">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32b2b4497390a973007cec6a698f283a" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -28988,90 +28960,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="e10e4db1-d899-403d-9807-651178ead3da">
+      <UserInfo>
+        <DisplayName>Cardwell, Gailee (DPH)</DisplayName>
+        <AccountId>33</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Troche, Carlos (DPH)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cohen, Alison B (DPH)</DisplayName>
+        <AccountId>11</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F24D9094-64B8-4632-A3B1-F24D23B1867F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E8AD35F-6594-4B15-9277-8BFC9EFD0490}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F26013D4-99C9-4B1B-8ECF-20BE9F35C0A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E8AD35F-6594-4B15-9277-8BFC9EFD0490}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>17745</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>706</Paragraphs>
   <Slides>56</Slides>
   <Notes>56</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">