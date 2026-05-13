--- v0 (2025-10-28)
+++ v1 (2026-05-13)
@@ -3,232 +3,208 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Katelynn.E.King\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/brady_okeefe_mass_gov/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{511BCF0C-9673-42ED-8C6A-2D1A10FC0215}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13F466E3-16F6-4F46-94DF-BEDD00E7C219}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="0" windowWidth="29040" windowHeight="15720" xr2:uid="{F7AC53EA-C006-4A71-BF1A-839FED61497D}"/>
+    <workbookView xWindow="10" yWindow="10" windowWidth="19180" windowHeight="10060" xr2:uid="{F7AC53EA-C006-4A71-BF1A-839FED61497D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$AH$452</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$AH$449</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4436" uniqueCount="2140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4381" uniqueCount="2141">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>LocationName</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>WorkPhone</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>500 Gliniewicz Way</t>
   </si>
   <si>
     <t>Health Department</t>
   </si>
   <si>
     <t>Abington</t>
   </si>
   <si>
-    <t>http://www.abingtonma.gov/health-department-0</t>
-[...1 lines deleted...]
-  <si>
     <t>(781) 982-2119</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>400 Bedford Street</t>
   </si>
   <si>
     <t>Lowe's, ABINGTON</t>
   </si>
   <si>
     <t>https://www.lowes.com/store/MA-Abington/2785</t>
   </si>
   <si>
     <t>(781) 681-6513</t>
   </si>
   <si>
     <t>Look for blue/green recycling station near store entrance</t>
   </si>
   <si>
     <t>Acton</t>
   </si>
   <si>
-    <t>http://ma-acton.civicplus.com/DocumentCenter/Home/View/200</t>
-[...1 lines deleted...]
-  <si>
     <t>(978) 929-6632</t>
   </si>
   <si>
     <t>700 Middle Road</t>
   </si>
   <si>
     <t>Recycling Center</t>
   </si>
   <si>
     <t>Acushnet</t>
   </si>
   <si>
-    <t>https://www.acushnet.ma.us/collection-center</t>
-[...1 lines deleted...]
-  <si>
     <t>(508) 998-0230</t>
   </si>
   <si>
     <t>300 East Road</t>
   </si>
   <si>
     <t>Transfer Station</t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
     <t>(413) 743-8208</t>
   </si>
   <si>
     <t>1000 Suffield Street</t>
   </si>
   <si>
     <t>Department of Public Works</t>
   </si>
   <si>
     <t>Agawam</t>
   </si>
   <si>
     <t>http://www.agawam.ma.us/291/Household-Hazardous-Waste</t>
   </si>
   <si>
-    <t>(413) 821-0600</t>
-[...1 lines deleted...]
-  <si>
     <t>Town Hall</t>
   </si>
   <si>
     <t>39 South Hunt Road</t>
   </si>
   <si>
     <t>Amesbury</t>
   </si>
   <si>
     <t>(978) 388-8116</t>
   </si>
   <si>
     <t>Recycling Drop-off</t>
   </si>
   <si>
     <t>https://www.cityofnewburyport.com/recycling-energy-resiliency-sustainability/pages/drop-off-recycling-facility-colby-farm-lane</t>
   </si>
   <si>
     <t>(978) 499-0413</t>
   </si>
   <si>
     <t>Allied Computer Brokers, Inc.</t>
   </si>
   <si>
     <t>(978) 388-9965</t>
   </si>
   <si>
-    <t>740 Belchertown Road</t>
-[...10 lines deleted...]
-  <si>
     <t>5 Campanelli Drive</t>
   </si>
   <si>
     <t>Andover</t>
   </si>
   <si>
     <t>https://andoverma.gov/DocumentCenter/View/128/Recycling-and-Trash-Guide-for-Residents-PDF</t>
   </si>
   <si>
     <t>978-623-8701</t>
   </si>
   <si>
     <t>36 Bartlet Street</t>
   </si>
   <si>
     <t>https://andoverma.gov/Faq.aspx?QID=96</t>
   </si>
   <si>
     <t>(978) 623-8640</t>
   </si>
   <si>
     <t>Arlington</t>
   </si>
   <si>
     <t>33 Ryder Street</t>
@@ -272,6323 +248,6360 @@
   <si>
     <t>1010 West Royalston</t>
   </si>
   <si>
     <t>Athol</t>
   </si>
   <si>
     <t>Tues: 8am-3pm, Wed: 8am-4:30pm, Thurs-Sat: 8am-3pm</t>
   </si>
   <si>
     <t>https://www.athol-ma.gov/transfer-and-recycling-center</t>
   </si>
   <si>
     <t>(978) 249-9551</t>
   </si>
   <si>
     <t>77 Park Street</t>
   </si>
   <si>
     <t>Recycling Department- Health Dept</t>
   </si>
   <si>
     <t>Attleboro</t>
   </si>
   <si>
+    <t>29 Pond Street North</t>
+  </si>
+  <si>
+    <t>104 Central Street</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>https://www.auburnguide.com/DocumentCenter/View/295/Mercury-Containing-Items-PDF</t>
+  </si>
+  <si>
+    <t>(508) 832-7703</t>
+  </si>
+  <si>
+    <t>779 Washington Street</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Auburn-MA/MA/Auburn/01501/2682</t>
+  </si>
+  <si>
+    <t>(508) 721-2247</t>
+  </si>
+  <si>
+    <t>60 Stockwell Drive</t>
+  </si>
+  <si>
+    <t>Home Depot, AVON</t>
+  </si>
+  <si>
+    <t>Avon</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Avon/MA/Avon/02322/2671</t>
+  </si>
+  <si>
+    <t>(508) 580-0600</t>
+  </si>
+  <si>
+    <t>Ayer</t>
+  </si>
+  <si>
+    <t>(978) 772-8240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fees may apply </t>
+  </si>
+  <si>
+    <t>Barnstable</t>
+  </si>
+  <si>
+    <t>65 Independence Drive</t>
+  </si>
+  <si>
+    <t>Home Depot, HYANNIS</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Hyannis/MA/Hyannis/02601/2612</t>
+  </si>
+  <si>
+    <t>(508) 778-8948</t>
+  </si>
+  <si>
+    <t>238 Washington Street</t>
+  </si>
+  <si>
+    <t>Becket</t>
+  </si>
+  <si>
+    <t>108 Carlisle Road</t>
+  </si>
+  <si>
+    <t>Compost and Recycling Center</t>
+  </si>
+  <si>
+    <t>Bedford</t>
+  </si>
+  <si>
+    <t>(781) 275-7605</t>
+  </si>
+  <si>
+    <t>Bedford residents only. Free sticker needed from DPW.</t>
+  </si>
+  <si>
+    <t>119 South Maple Street</t>
+  </si>
+  <si>
+    <t>Bellingham</t>
+  </si>
+  <si>
+    <t>(508) 966-5813</t>
+  </si>
+  <si>
+    <t>229 Hartford Avenue</t>
+  </si>
+  <si>
+    <t>Home Depot, BELLINGHAM</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Bellingham/MA/Bellingham/02019/2651</t>
+  </si>
+  <si>
+    <t>(508) 966-9200</t>
+  </si>
+  <si>
+    <t>19 Moore Street</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>(617) 993-2680</t>
+  </si>
+  <si>
+    <t>3R North Main Street</t>
+  </si>
+  <si>
+    <t>Solid Waste &amp; Recycling Facility</t>
+  </si>
+  <si>
+    <t>Berkley</t>
+  </si>
+  <si>
+    <t>(508) 824-8380</t>
+  </si>
+  <si>
+    <t>35 Jones Road</t>
+  </si>
+  <si>
+    <t>Berlin</t>
+  </si>
+  <si>
+    <t>https://www.townofberlin.com/board-health/transfer-station</t>
+  </si>
+  <si>
+    <t>(978) 838-0042</t>
+  </si>
+  <si>
+    <t>Bernardston</t>
+  </si>
+  <si>
+    <t>Nelson Drive</t>
+  </si>
+  <si>
+    <t>Town Hall 365 Boston Road</t>
+  </si>
+  <si>
+    <t>Billerica</t>
+  </si>
+  <si>
+    <t>978-671-0931</t>
+  </si>
+  <si>
+    <t>446 Boston Road</t>
+  </si>
+  <si>
+    <t>O'Connor True Value Hardware</t>
+  </si>
+  <si>
+    <t>http://www.oconnorhardware.com/location-hours</t>
+  </si>
+  <si>
+    <t>(978) 663-3520</t>
+  </si>
+  <si>
+    <t>355 Boston Road</t>
+  </si>
+  <si>
+    <t>DPW</t>
+  </si>
+  <si>
+    <t>Mon- Fri 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>978-671-1313 ext. 2</t>
+  </si>
+  <si>
+    <t>14 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Blackstone Valley Recycling Center</t>
+  </si>
+  <si>
+    <t>Blackstone</t>
+  </si>
+  <si>
+    <t>20 Huntington Road</t>
+  </si>
+  <si>
+    <t>Blanford</t>
+  </si>
+  <si>
+    <t>https://townofblandford.com/document-category/transfer-station/</t>
+  </si>
+  <si>
+    <t>(413) 848-2829</t>
+  </si>
+  <si>
+    <t>95 Forbush Mill Road</t>
+  </si>
+  <si>
+    <t>Bolton</t>
+  </si>
+  <si>
+    <t>https://www.townofbolton.com/transfer-station-recycling-center/pages/hazardous-waste</t>
+  </si>
+  <si>
+    <t>(978) 779-6402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bolton residents only. </t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling</t>
+  </si>
+  <si>
+    <t>5 Allstate Road</t>
+  </si>
+  <si>
+    <t>Home Depot, BOSTON</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/South-Bay-Boston/MA/Boston/02125/2679</t>
+  </si>
+  <si>
+    <t>(617) 442-6110</t>
+  </si>
+  <si>
+    <t>1213 VFW Parkway</t>
+  </si>
+  <si>
+    <t>Home Depot, WEST ROXBURY</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/W-Roxbury/MA/West-Roxbury/02132/2665</t>
+  </si>
+  <si>
+    <t>(617) 327-5000</t>
+  </si>
+  <si>
+    <t>201 MacArthur Boulevard Rt 28N</t>
+  </si>
+  <si>
+    <t>Bourne</t>
+  </si>
+  <si>
+    <t>https://www.townofbourne.com/recycling-committee/pages/recycling-in-bourne</t>
+  </si>
+  <si>
+    <t>(508) 759-0643</t>
+  </si>
+  <si>
+    <t>Boxborough</t>
+  </si>
+  <si>
+    <t>520 Codman Hill Road</t>
+  </si>
+  <si>
+    <t>https://www.boxborough-ma.gov/266/Transfer-Station</t>
+  </si>
+  <si>
+    <t>7 Spofford Rd</t>
+  </si>
+  <si>
+    <t>Boxford Drop Off Recycling Center</t>
+  </si>
+  <si>
+    <t>Boxford</t>
+  </si>
+  <si>
+    <t>(978) 887-2875</t>
+  </si>
+  <si>
+    <t>1 Hill Avenue</t>
+  </si>
+  <si>
+    <t>Clean Harbors</t>
+  </si>
+  <si>
+    <t>Braintree</t>
+  </si>
+  <si>
+    <t>Call for hours</t>
+  </si>
+  <si>
+    <t>https://www.cleanharbors.com/location/braintree-facility</t>
+  </si>
+  <si>
+    <t>(781) 380-7100</t>
+  </si>
+  <si>
+    <t>257 Ivory Street</t>
+  </si>
+  <si>
+    <t>Residential Drop-off</t>
+  </si>
+  <si>
+    <t>https://braintreema.gov/196/Recycling-Trash</t>
+  </si>
+  <si>
+    <t>(781) 794-8088</t>
+  </si>
+  <si>
+    <t>550 Grossman Drive</t>
+  </si>
+  <si>
+    <t>Best Buy, BRAINTREE</t>
+  </si>
+  <si>
+    <t>(781) 848-1100</t>
+  </si>
+  <si>
+    <t>TVs and monitors up to 32 inches, flat panel TVs up to 60 inches</t>
+  </si>
+  <si>
+    <t>201 Run Hill Road</t>
+  </si>
+  <si>
+    <t>Brewster</t>
+  </si>
+  <si>
+    <t>https://www.brewster-ma.gov/recycling-center</t>
+  </si>
+  <si>
+    <t>(508) 896-3212</t>
+  </si>
+  <si>
+    <t>1453 Pleasant Street</t>
+  </si>
+  <si>
+    <t>Home Depot, BRIDGEWATER</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Bridgewater/MA/Bridgewater/02324/2603</t>
+  </si>
+  <si>
+    <t>(508) 697-0327</t>
+  </si>
+  <si>
+    <t>300 Oak Hill Way</t>
+  </si>
+  <si>
+    <t>Recycle Depot</t>
+  </si>
+  <si>
+    <t>Brockton</t>
+  </si>
+  <si>
+    <t>(508) 580-7827</t>
+  </si>
+  <si>
+    <t>715 Crescent Street</t>
+  </si>
+  <si>
+    <t>Home Depot, BROCKTON</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Brockton/MA/Brockton/02302/2611</t>
+  </si>
+  <si>
+    <t>(508) 427-9970</t>
+  </si>
+  <si>
+    <t>135 Westgate Drive</t>
+  </si>
+  <si>
+    <t>Lowe's, BROCKTON</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Brockton/1174</t>
+  </si>
+  <si>
+    <t>(508) 897-0067</t>
+  </si>
+  <si>
+    <t>7 Quaboag Street</t>
+  </si>
+  <si>
+    <t>Brookfield</t>
+  </si>
+  <si>
+    <t>https://www.brookfieldma.us/board-health/pages/transfer-station</t>
+  </si>
+  <si>
+    <t>815 Newton St</t>
+  </si>
+  <si>
+    <t>Brookline Household Hazardous Recycling Drop Off Center</t>
+  </si>
+  <si>
+    <t>Brookline</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>84 Middlesex Turnpike</t>
+  </si>
+  <si>
+    <t>Best Buy, BURLINGTON</t>
+  </si>
+  <si>
+    <t>(781) 238-8149</t>
+  </si>
+  <si>
+    <t>147 Hampshire Street</t>
+  </si>
+  <si>
+    <t>Public Works Recycling Drop Off Center</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>https://www.cambridgema.gov/services/recyclingcenter</t>
+  </si>
+  <si>
+    <t>1337 Cambridge Street</t>
+  </si>
+  <si>
+    <t>Inman Square Hardware</t>
+  </si>
+  <si>
+    <t>https://www.inmansquarehardware.com/</t>
+  </si>
+  <si>
+    <t>(617) 491-3405</t>
+  </si>
+  <si>
+    <t>743 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>Pills Hardware</t>
+  </si>
+  <si>
+    <t>(617) 876-8310</t>
+  </si>
+  <si>
+    <t>29 White Street</t>
+  </si>
+  <si>
+    <t>Tags Ace Hardware</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/16390</t>
+  </si>
+  <si>
+    <t>(617) 868-7711</t>
+  </si>
+  <si>
+    <t>19 Washington Street</t>
+  </si>
+  <si>
+    <t>Carlisle</t>
+  </si>
+  <si>
+    <t>https://www.carlislema.gov/343/Transfer-Station</t>
+  </si>
+  <si>
+    <t>2 Montello Street</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, CARVER</t>
+  </si>
+  <si>
+    <t>Carver</t>
+  </si>
+  <si>
+    <t>(508) 866-7000</t>
+  </si>
+  <si>
+    <t>159 North River Road</t>
+  </si>
+  <si>
+    <t>Charlemont</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents of Charlemont only. </t>
+  </si>
+  <si>
+    <t>https://www.townofshelburne.com/p/25/Transfer-Station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents of Shelburne only. </t>
+  </si>
+  <si>
+    <t>97 Sam Ryder Road</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>https://www.chatham-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>50 Billerica Road</t>
+  </si>
+  <si>
+    <t>Recycling Office/Town Offices</t>
+  </si>
+  <si>
+    <t>Chelmsford</t>
+  </si>
+  <si>
+    <t>https://www.townofchelmsford.us/204/Household-Hazardous-Waste</t>
+  </si>
+  <si>
+    <t>(978) 250-5203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Open to all. </t>
+  </si>
+  <si>
+    <t>City Hall, Rm 100 500 Broadway</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>(617) 466-4080</t>
+  </si>
+  <si>
+    <t>1100 Revere Beach Parkway</t>
+  </si>
+  <si>
+    <t>Home Depot, CHELSEA</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Chelsea-MA/MA/Chelsea/02150/8979</t>
+  </si>
+  <si>
+    <t>(617) 887-9560</t>
+  </si>
+  <si>
+    <t>Cheshire</t>
+  </si>
+  <si>
+    <t>Chester</t>
+  </si>
+  <si>
+    <t>http://townofchester.net/board-of-health-2/</t>
+  </si>
+  <si>
+    <t>(413) 354-7781</t>
+  </si>
+  <si>
+    <t>Chesterfield</t>
+  </si>
+  <si>
+    <t>(413) 296-4229</t>
+  </si>
+  <si>
+    <t>Chicopee</t>
+  </si>
+  <si>
+    <t>(413) 594-3557</t>
+  </si>
+  <si>
+    <t>115 Baskin Drive</t>
+  </si>
+  <si>
+    <t>https://www.chicopeema.gov/218/Department-of-Public-Works</t>
+  </si>
+  <si>
+    <t>655 Memorial Drive</t>
+  </si>
+  <si>
+    <t>Home Depot, CHICOPEE</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Chicopee/MA/Chicopee/01020/2610</t>
+  </si>
+  <si>
+    <t>(413) 593-5400</t>
+  </si>
+  <si>
+    <t>Chilmark</t>
+  </si>
+  <si>
+    <t>(508) 627-4501</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>91 Cedar Street</t>
+  </si>
+  <si>
+    <t>Cohasset</t>
+  </si>
+  <si>
+    <t>(781) 383-9627</t>
+  </si>
+  <si>
+    <t>7 Charlemont and Catamount Roads</t>
+  </si>
+  <si>
+    <t>Colrain</t>
+  </si>
+  <si>
+    <t>133 Keyes Road</t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>https://concordma.gov/482/Trash-Recycling</t>
+  </si>
+  <si>
+    <t>(978) 318-3240</t>
+  </si>
+  <si>
+    <t>Conway</t>
+  </si>
+  <si>
+    <t>20 Fairgrounds Road</t>
+  </si>
+  <si>
+    <t>Cummington</t>
+  </si>
+  <si>
+    <t>(413) 268-3845</t>
+  </si>
+  <si>
+    <t>1 East Coast Road</t>
+  </si>
+  <si>
+    <t>Danvers</t>
+  </si>
+  <si>
+    <t>(978) 774-5172</t>
+  </si>
+  <si>
+    <t>230 Independence Way</t>
+  </si>
+  <si>
+    <t>Best Buy, DANVERS</t>
+  </si>
+  <si>
+    <t>(978) 774-9494</t>
+  </si>
+  <si>
+    <t>92 Newbury Street</t>
+  </si>
+  <si>
+    <t>Home Depot, DANVERS</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Danvers/MA/Danvers/01923/2663</t>
+  </si>
+  <si>
+    <t>(978) 774-0400</t>
+  </si>
+  <si>
+    <t>235 Independence Way</t>
+  </si>
+  <si>
+    <t>Home Depot, DANVERS EAST</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Danvers-East/MA/Danvers/01923/2623</t>
+  </si>
+  <si>
+    <t>(978) 750-8883</t>
+  </si>
+  <si>
+    <t>153 Andover Street</t>
+  </si>
+  <si>
+    <t>Lowe's, DANVERS</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Danvers/1094</t>
+  </si>
+  <si>
+    <t>(978) 646-9099</t>
+  </si>
+  <si>
+    <t>Look for blue/green recycling station near store entrance.</t>
+  </si>
+  <si>
+    <t>976 Russells Mills Road</t>
+  </si>
+  <si>
+    <t>Dartmouth</t>
+  </si>
+  <si>
+    <t>(508) 999-0740</t>
+  </si>
+  <si>
+    <t>470 State Road</t>
+  </si>
+  <si>
+    <t>Home Depot, NORTH DARTMOUTH</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/N-Dartmouth/MA/North-Dartmouth/02747/2673</t>
+  </si>
+  <si>
+    <t>(508) 997-9600</t>
+  </si>
+  <si>
+    <t>Dedham</t>
+  </si>
+  <si>
+    <t>700 Providence Highway</t>
+  </si>
+  <si>
+    <t>Best Buy, DEDHAM</t>
+  </si>
+  <si>
+    <t>(781) 461-6768</t>
+  </si>
+  <si>
+    <t>306 Providence Highway</t>
+  </si>
+  <si>
+    <t>Lowe's, DEDHAM</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Dedham/1914</t>
+  </si>
+  <si>
+    <t>(781) 355-3780</t>
+  </si>
+  <si>
+    <t>9 Cook Street</t>
+  </si>
+  <si>
+    <t>Devens Regional Household Hazardous Products Collection Center</t>
+  </si>
+  <si>
+    <t>Devens</t>
+  </si>
+  <si>
+    <t>http://www.devenshhw.com</t>
+  </si>
+  <si>
+    <t>(978) 501-3943</t>
+  </si>
+  <si>
+    <t>https://ci.ashby.ma.us/departments/ashby-recycle-center-transfer-station-arcts/</t>
+  </si>
+  <si>
+    <t>865 Tremont Street</t>
+  </si>
+  <si>
+    <t>Dighton</t>
+  </si>
+  <si>
+    <t>14 Allstate Road</t>
+  </si>
+  <si>
+    <t>Best Buy, DORCHESTER</t>
+  </si>
+  <si>
+    <t>Dorchester</t>
+  </si>
+  <si>
+    <t>(617) 445-5361</t>
+  </si>
+  <si>
+    <t>9 Riedell Road</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>(508) 476-3742</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>https://www.doverma.gov/184/Transfer-Station</t>
+  </si>
+  <si>
+    <t>(781) 329-7733</t>
+  </si>
+  <si>
+    <t>62 Arlington Street</t>
+  </si>
+  <si>
+    <t>Dracut</t>
+  </si>
+  <si>
+    <t>(978) 453-8162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Office accepts small mercury products. HHW event collects larger items. </t>
+  </si>
+  <si>
+    <t>145 Mayflower Street</t>
+  </si>
+  <si>
+    <t>Duxbury</t>
+  </si>
+  <si>
+    <t>https://www.town.duxbury.ma.us/recycling-transfer-station</t>
+  </si>
+  <si>
+    <t>East Brookfield</t>
+  </si>
+  <si>
+    <t>http://www.eastbrookfieldma.us/solid-waste-department/pages/hazardous-materials</t>
+  </si>
+  <si>
+    <t>(508) 867-6769 ext. 311</t>
+  </si>
+  <si>
+    <t>170 Somers Road</t>
+  </si>
+  <si>
+    <t>East Longmeadow</t>
+  </si>
+  <si>
+    <t>Plymouth Road, off Maple Springs Road</t>
+  </si>
+  <si>
+    <t>East Wareham</t>
+  </si>
+  <si>
+    <t>(508) 291-6520</t>
+  </si>
+  <si>
+    <t>Easthampton</t>
+  </si>
+  <si>
+    <t>30 Northampton Street</t>
+  </si>
+  <si>
+    <t>(413) 529-1410</t>
+  </si>
+  <si>
+    <t>750 West Tisbury Road</t>
+  </si>
+  <si>
+    <t>Edgartown Transfer Station</t>
+  </si>
+  <si>
+    <t>Edgartown</t>
+  </si>
+  <si>
+    <t>http://www.mvrefusedistrict.com/hours.html</t>
+  </si>
+  <si>
+    <t>171 Egremont Plain Road</t>
+  </si>
+  <si>
+    <t>Egremont</t>
+  </si>
+  <si>
+    <t>30 Landing Road</t>
+  </si>
+  <si>
+    <t>Essex</t>
+  </si>
+  <si>
+    <t>Tues, Fri, Sat: 7:30am-3pm</t>
+  </si>
+  <si>
+    <t>(978) 768-6262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents of Essex only with sticker. </t>
+  </si>
+  <si>
+    <t>City Hall 484 Broadway</t>
+  </si>
+  <si>
+    <t>Everett</t>
+  </si>
+  <si>
+    <t>(617) 394-2255</t>
+  </si>
+  <si>
+    <t>162 Santilli Highway</t>
+  </si>
+  <si>
+    <t>Best Buy, EVERETT</t>
+  </si>
+  <si>
+    <t>(617) 394-5080</t>
+  </si>
+  <si>
+    <t>3 Mystic View Road</t>
+  </si>
+  <si>
+    <t>Home Depot, EVERETT</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Everett-MA/MA/Everett/02149/2688</t>
+  </si>
+  <si>
+    <t>(617) 389-2323</t>
+  </si>
+  <si>
+    <t>Fairhaven</t>
+  </si>
+  <si>
+    <t>5 Arsene Street</t>
+  </si>
+  <si>
+    <t>https://www.fairhaven-ma.gov/solid-waste-and-recycling</t>
+  </si>
+  <si>
+    <t>(508) 979-4030</t>
+  </si>
+  <si>
+    <t>City Hall</t>
+  </si>
+  <si>
+    <t>Fall River</t>
+  </si>
+  <si>
+    <t>458 Thomas Landers Road</t>
+  </si>
+  <si>
+    <t>Falmouth</t>
+  </si>
+  <si>
+    <t>https://www.falmouthma.gov/170/Waste-Management</t>
+  </si>
+  <si>
+    <t>(508) 457-9353</t>
+  </si>
+  <si>
+    <t>463 Mohawk Trail</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>70 Elm Street</t>
+  </si>
+  <si>
+    <t>Highway Department</t>
+  </si>
+  <si>
+    <t>Foxborough</t>
+  </si>
+  <si>
+    <t>https://foxboroughma.gov/cms/one.aspx?portalId=15207864&amp;pageId=16612138</t>
+  </si>
+  <si>
+    <t>(508) 543-1228</t>
+  </si>
+  <si>
+    <t>255 Mt. Wayte Avenue</t>
+  </si>
+  <si>
+    <t>Recycling Convenience Center</t>
+  </si>
+  <si>
+    <t>Framingham</t>
+  </si>
+  <si>
+    <t>https://www.framinghamma.gov/172/Recycling-Drop-Off-Center</t>
+  </si>
+  <si>
+    <t>(508) 532-6001</t>
+  </si>
+  <si>
+    <t>Fees may apply for electronics, please visit website for pricing information</t>
+  </si>
+  <si>
+    <t>1 Worcester Road</t>
+  </si>
+  <si>
+    <t>Best Buy, FRAMINGHAM</t>
+  </si>
+  <si>
+    <t>(508) 872-2223</t>
+  </si>
+  <si>
+    <t>350 Cochituate Road</t>
+  </si>
+  <si>
+    <t>Lowe's, FRAMINGHAM</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Framingham/2384</t>
+  </si>
+  <si>
+    <t>(508) 309-1183</t>
+  </si>
+  <si>
+    <t>455 Beaver Street</t>
+  </si>
+  <si>
+    <t>Beaver Street Recycling Center</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>(508) 553-5500</t>
+  </si>
+  <si>
+    <t>Town Hall 355 East Central Street</t>
+  </si>
+  <si>
+    <t>(508) 520-4905</t>
+  </si>
+  <si>
+    <t>REMOVE- Thermometers can be brought to the health department during business hours and exchanged for a digital thermometer</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 257 Fisher Street</t>
+  </si>
+  <si>
+    <t>(508) 520-4910</t>
+  </si>
+  <si>
+    <t>Bring mercury containing products to the Recycling Center or Health Department</t>
+  </si>
+  <si>
+    <t>744 West Street</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>https://www.gardner-ma.gov/207/Transfer-Station</t>
+  </si>
+  <si>
+    <t>(978) 630-4013</t>
+  </si>
+  <si>
+    <t>97 Tenney Street</t>
+  </si>
+  <si>
+    <t>Box Q</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>www.boxq.net</t>
+  </si>
+  <si>
+    <t>Gloucester</t>
+  </si>
+  <si>
+    <t>http://gloucester-ma.gov/311/Drop-Off-Recycling-Programs</t>
+  </si>
+  <si>
+    <t>28 Poplar Street</t>
+  </si>
+  <si>
+    <t>42 Wing Hill Road</t>
+  </si>
+  <si>
+    <t>Goshen</t>
+  </si>
+  <si>
+    <t>Grafton</t>
+  </si>
+  <si>
+    <t>89 Water Street</t>
+  </si>
+  <si>
+    <t>Granville</t>
+  </si>
+  <si>
+    <t>https://www.townofgranville.net/transfer-station</t>
+  </si>
+  <si>
+    <t>(413) 357-6011</t>
+  </si>
+  <si>
+    <t>Great Barrington</t>
+  </si>
+  <si>
+    <t>601 Stockbridge Road</t>
+  </si>
+  <si>
+    <t>(413) 528-1619 ext.5, then 1</t>
+  </si>
+  <si>
+    <t>86 Cumberland Road</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>312 Federal Street</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, GREENFIELD</t>
+  </si>
+  <si>
+    <t>(413) 773-3500</t>
+  </si>
+  <si>
+    <t>Franklin County Solid Waste Management District Office</t>
+  </si>
+  <si>
+    <t>(413) 772-2438</t>
+  </si>
+  <si>
+    <t>264 Mohawk Trail Route 2</t>
+  </si>
+  <si>
+    <t>Home Depot, GREENFIELD</t>
+  </si>
+  <si>
+    <t>(413) 773-9150</t>
+  </si>
+  <si>
+    <t>Groton</t>
+  </si>
+  <si>
+    <t>600 Cow Pond Brook Road</t>
+  </si>
+  <si>
+    <t>https://www.grotonma.gov/government/departments/department-of-public-works/transfer-station/</t>
+  </si>
+  <si>
+    <t>(978) 732-1900</t>
+  </si>
+  <si>
+    <t>Hadley</t>
+  </si>
+  <si>
+    <t>282 Russell Street</t>
+  </si>
+  <si>
+    <t>Lowe's, HADLEY</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Hadley/1916</t>
+  </si>
+  <si>
+    <t>(413) 588-0270</t>
+  </si>
+  <si>
+    <t>917 Plymouth Street</t>
+  </si>
+  <si>
+    <t>Halifax</t>
+  </si>
+  <si>
+    <t>(781) 293-1732</t>
+  </si>
+  <si>
+    <t>Town Hall 577 Bay Road</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>https://www.hamiltonma.gov/government/department-public-works/</t>
+  </si>
+  <si>
+    <t>978-626-5227</t>
+  </si>
+  <si>
+    <t>2441 Hancock Road</t>
+  </si>
+  <si>
+    <t>Hancock</t>
+  </si>
+  <si>
+    <t>(413) 597-9882</t>
+  </si>
+  <si>
+    <t>118 Rockland Street</t>
+  </si>
+  <si>
+    <t>Hanover</t>
+  </si>
+  <si>
+    <t>(781) 826-6132</t>
+  </si>
+  <si>
+    <t>201 Franklin Street</t>
+  </si>
+  <si>
+    <t>Hanson</t>
+  </si>
+  <si>
+    <t>https://www.hanson-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>(781) 293-6619</t>
+  </si>
+  <si>
+    <t>2011 Barre Road</t>
+  </si>
+  <si>
+    <t>Hardwick</t>
+  </si>
+  <si>
+    <t>(413) 477-6197</t>
+  </si>
+  <si>
+    <t>47 Depot Road</t>
+  </si>
+  <si>
+    <t>Harvard</t>
+  </si>
+  <si>
+    <t>(978) 456-4130</t>
+  </si>
+  <si>
+    <t>209 Queen Anne Road</t>
+  </si>
+  <si>
+    <t>Harwich</t>
+  </si>
+  <si>
+    <t>http://www.harwichhighway.com/Departments/DisposalArea/tabid/79/Default.aspx</t>
+  </si>
+  <si>
+    <t>(508) 430-7558</t>
+  </si>
+  <si>
+    <t>500 Primrose Street</t>
+  </si>
+  <si>
+    <t>Special Collections - DPW Yard</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
+    <t>(978) 241-3002</t>
+  </si>
+  <si>
+    <t>233 Lincoln Avenue</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, HAVERHILL</t>
+  </si>
+  <si>
+    <t>(978) 373-0068</t>
+  </si>
+  <si>
+    <t>122 Branch Hill Road</t>
+  </si>
+  <si>
+    <t>Heath</t>
+  </si>
+  <si>
+    <t>1 Sam Ryder Road off Hobart Street</t>
+  </si>
+  <si>
+    <t>Hingham</t>
+  </si>
+  <si>
+    <t>https://www.hingham-ma.gov/292/Transfer-Station</t>
+  </si>
+  <si>
+    <t>(781) 741-1430</t>
+  </si>
+  <si>
+    <t>106 Plunkett Reservoir Road</t>
+  </si>
+  <si>
+    <t>Hinsdale</t>
+  </si>
+  <si>
+    <t>(413) 655-2305</t>
+  </si>
+  <si>
+    <t>Town Hall 1196 Main Street</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>https://www.holdenma.gov/health-departmentboard-of-health</t>
+  </si>
+  <si>
+    <t>(508) 210-5542</t>
+  </si>
+  <si>
+    <t>58 Central Street</t>
+  </si>
+  <si>
+    <t>Holliston True Value</t>
+  </si>
+  <si>
+    <t>Holliston</t>
+  </si>
+  <si>
+    <t>https://stores.truevalue.com/ma/holliston/18750/</t>
+  </si>
+  <si>
+    <t>(508) 429-4404</t>
+  </si>
+  <si>
+    <t>Marshall Street</t>
+  </si>
+  <si>
+    <t>(508) 429-0601</t>
+  </si>
+  <si>
+    <t>Town Hall 703 Washington Street</t>
+  </si>
+  <si>
+    <t>Selectman's Office</t>
+  </si>
+  <si>
+    <t>(508) 429-0608</t>
+  </si>
+  <si>
+    <t>63 Canal Street</t>
+  </si>
+  <si>
+    <t>Holyoke</t>
+  </si>
+  <si>
+    <t>https://www.holyoke.org/dpw-waste-and-recycling/</t>
+  </si>
+  <si>
+    <t>(413) 322-5645</t>
+  </si>
+  <si>
+    <t>50 Holyoke Street</t>
+  </si>
+  <si>
+    <t>Best Buy, HOLYOKE</t>
+  </si>
+  <si>
+    <t>(413) 533-4443</t>
+  </si>
+  <si>
+    <t>78 Hopedale Street</t>
+  </si>
+  <si>
+    <t>Hopedale</t>
+  </si>
+  <si>
+    <t>(508) 634-2203</t>
+  </si>
+  <si>
+    <t>Thwing Street</t>
+  </si>
+  <si>
+    <t>https://www.hopedale-ma.gov/trash-recycling-1</t>
+  </si>
+  <si>
+    <t>(508) 634-2202</t>
+  </si>
+  <si>
+    <t>Town Hall 18 Main Street</t>
+  </si>
+  <si>
+    <t>Hopkinton</t>
+  </si>
+  <si>
+    <t>https://www.hopkintonma.gov/departments/health_department.php</t>
+  </si>
+  <si>
+    <t>(508) 497-9725</t>
+  </si>
+  <si>
+    <t>(508) 497-9740</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>6 Highland Common East</t>
+  </si>
+  <si>
+    <t>Lowe's, HUDSON</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Hudson/2375</t>
+  </si>
+  <si>
+    <t>(978) 568-3300</t>
+  </si>
+  <si>
+    <t>66B River Road</t>
+  </si>
+  <si>
+    <t>RST Reclaiming Services</t>
+  </si>
+  <si>
+    <t>Hudson, NH</t>
+  </si>
+  <si>
+    <t>https://www.alignable.com/hudson-nh/rst-reclaiming-co-inc</t>
+  </si>
+  <si>
+    <t>(603) 595-8708</t>
+  </si>
+  <si>
+    <t>Town Hall 25 Green Street</t>
+  </si>
+  <si>
+    <t>Ipswich</t>
+  </si>
+  <si>
+    <t>https://www.ipswichma.gov/Facilities/Facility/Details/Ipswich-Transfer-Station-16</t>
+  </si>
+  <si>
+    <t>(978) 356-6612</t>
+  </si>
+  <si>
+    <t>180 Town Farm Road</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>32 William C. Gould Way</t>
+  </si>
+  <si>
+    <t>Lowe's, KINGSTON</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Kingston/1663</t>
+  </si>
+  <si>
+    <t>(781) 217-2000</t>
+  </si>
+  <si>
+    <t>10 Cranberry Road</t>
+  </si>
+  <si>
+    <t>(781) 585-0510</t>
+  </si>
+  <si>
+    <t>100 Kenneth Welch Drive</t>
+  </si>
+  <si>
+    <t>Lakeville</t>
+  </si>
+  <si>
+    <t>https://www.lakevillema.org/transfer-station</t>
+  </si>
+  <si>
+    <t>(508) 947-6599</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>https://www.cityoflawrence.com/165/Hazardous-Waste-Drop-Off</t>
+  </si>
+  <si>
+    <t>Leominster</t>
+  </si>
+  <si>
+    <t>33 Orchard Hill Park Drive</t>
+  </si>
+  <si>
+    <t>Best Buy, LEOMINSTER</t>
+  </si>
+  <si>
+    <t>(978) 537-9042</t>
+  </si>
+  <si>
+    <t>135 Commercial Road</t>
+  </si>
+  <si>
+    <t>Home Depot, LEOMINSTER</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Leominster/MA/Leominster/01453/2676</t>
+  </si>
+  <si>
+    <t>(978) 840-0800</t>
+  </si>
+  <si>
+    <t>198 New Lancaster Road</t>
+  </si>
+  <si>
+    <t>Lowe's, LEOMINSTER</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Leominster/1858</t>
+  </si>
+  <si>
+    <t>(978) 230-4072</t>
+  </si>
+  <si>
+    <t>Leverett</t>
+  </si>
+  <si>
+    <t>5 Cemetery Road</t>
+  </si>
+  <si>
+    <t>Town Hall 1625 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>(781) 862-0500</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>https://www.lincolntown.org/405/Transfer-StationRecyclingBrush-Collectio</t>
+  </si>
+  <si>
+    <t>(781) 259-8999</t>
+  </si>
+  <si>
+    <t>Pondside Road</t>
+  </si>
+  <si>
+    <t>https://www.longmeadow.org/452/Recycling-Yard-Waste-Center</t>
+  </si>
+  <si>
+    <t>(413) 567-3400</t>
+  </si>
+  <si>
+    <t>1365 Middlesex Street</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>(978) 674-4309</t>
+  </si>
+  <si>
+    <t>https://www.lowellma.gov/195/Solid-Waste-Recycling</t>
+  </si>
+  <si>
+    <t>50 Lowes Way</t>
+  </si>
+  <si>
+    <t>Lowe's, LOWELL</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Lowell/2657</t>
+  </si>
+  <si>
+    <t>(978) 677-5679</t>
+  </si>
+  <si>
+    <t>198 Sportsmen's Road</t>
+  </si>
+  <si>
+    <t>Ludlow</t>
+  </si>
+  <si>
+    <t>(413) 583-5625</t>
+  </si>
+  <si>
+    <t>Inspectional Services, 4th floor, 3 City Hall Square</t>
+  </si>
+  <si>
+    <t>Lynn</t>
+  </si>
+  <si>
+    <t>(781) 598-4000</t>
+  </si>
+  <si>
+    <t>250 Commercial Street</t>
+  </si>
+  <si>
+    <t>55 Summer Street</t>
+  </si>
+  <si>
+    <t>Lynnfield</t>
+  </si>
+  <si>
+    <t>https://www.town.lynnfield.ma.us/department-public-works</t>
+  </si>
+  <si>
+    <t>(781) 334-9500</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Town Hall 10 Central Street</t>
+  </si>
+  <si>
+    <t>http://www.manchester.ma.us/337/Board-of-Health</t>
+  </si>
+  <si>
+    <t>(978) 526-7385</t>
+  </si>
+  <si>
+    <t>6 Park Row</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
+    <t>https://www.mansfieldma.com/215/Board-of-Health</t>
+  </si>
+  <si>
+    <t>280 School Street</t>
+  </si>
+  <si>
+    <t>Best Buy, MANSFIELD</t>
+  </si>
+  <si>
+    <t>(508) 261-2340</t>
+  </si>
+  <si>
+    <t>390 West Street</t>
+  </si>
+  <si>
+    <t>Home Depot, MANSFIELD</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Mansfield/MA/Mansfield/02048/2609</t>
+  </si>
+  <si>
+    <t>(508) 337-2050</t>
+  </si>
+  <si>
+    <t>Route 106 and East Street</t>
+  </si>
+  <si>
+    <t>Mansfield Green Recycling Center</t>
+  </si>
+  <si>
+    <t>https://www.mansfieldma.com/252/Mansfield-Green-Recycling-Park-Compost-A</t>
+  </si>
+  <si>
+    <t>7 Widger Road</t>
+  </si>
+  <si>
+    <t>Marblehead</t>
+  </si>
+  <si>
+    <t>(781) 631-0212</t>
+  </si>
+  <si>
+    <t>5 Woodfin Terrace</t>
+  </si>
+  <si>
+    <t>(781) 631-4751</t>
+  </si>
+  <si>
+    <t>Benson Brook Road</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>https://www.townofrochestermass.com/trash-recycling</t>
+  </si>
+  <si>
+    <t>(508) 763-1991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Must be a resident of Rochester. </t>
+  </si>
+  <si>
+    <t>856 Boston Post Road East</t>
+  </si>
+  <si>
+    <t>Marlborough</t>
+  </si>
+  <si>
+    <t>(508) 624-6910</t>
+  </si>
+  <si>
+    <t>769 Donald Lynch Boulevard</t>
+  </si>
+  <si>
+    <t>Best Buy, MARLBOROUGH</t>
+  </si>
+  <si>
+    <t>(508) 486-9430</t>
+  </si>
+  <si>
+    <t>701 Boston Post Road East</t>
+  </si>
+  <si>
+    <t>Home Depot, MARLBOROUGH</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Marlborough/MA/Marlborough/01752/2607</t>
+  </si>
+  <si>
+    <t>(508) 357-2223</t>
+  </si>
+  <si>
+    <t>Marshfield</t>
+  </si>
+  <si>
+    <t>(781) 834-5566</t>
+  </si>
+  <si>
+    <t>23 Clay Pit Road</t>
+  </si>
+  <si>
+    <t>380 Asher's Path</t>
+  </si>
+  <si>
+    <t>Mashpee</t>
+  </si>
+  <si>
+    <t>Tinkham Hill Road</t>
+  </si>
+  <si>
+    <t>Mattapoisett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(508) 758-4100 </t>
+  </si>
+  <si>
+    <t>Town Hall 195 Main Street</t>
+  </si>
+  <si>
+    <t>(978) 897-1302</t>
+  </si>
+  <si>
+    <t>123 North Meadows Road</t>
+  </si>
+  <si>
+    <t>Medfield</t>
+  </si>
+  <si>
+    <t>(508) 906-3003</t>
+  </si>
+  <si>
+    <t>85 George P. Hassett Drive, Room 304</t>
+  </si>
+  <si>
+    <t>Medford</t>
+  </si>
+  <si>
+    <t>(781) 393-2417</t>
+  </si>
+  <si>
+    <t>45B Holliston Street</t>
+  </si>
+  <si>
+    <t>Department of Public Services</t>
+  </si>
+  <si>
+    <t>Medway</t>
+  </si>
+  <si>
+    <t>(508) 533-3275</t>
+  </si>
+  <si>
+    <t>46 Broad Street</t>
+  </si>
+  <si>
+    <t>72 Tremont Street</t>
+  </si>
+  <si>
+    <t>Melrose</t>
+  </si>
+  <si>
+    <t>https://www.cityofmelrose.org/public-works</t>
+  </si>
+  <si>
+    <t>(781) 665-0142</t>
+  </si>
+  <si>
+    <t>Mendon</t>
+  </si>
+  <si>
+    <t>(508) 634-2656</t>
+  </si>
+  <si>
+    <t>2 School St</t>
+  </si>
+  <si>
+    <t>Merrimac</t>
+  </si>
+  <si>
+    <t>http://merrimac01860.info/181/Health</t>
+  </si>
+  <si>
+    <t>41 Pleasant Street, Searles Building</t>
+  </si>
+  <si>
+    <t>Methuen</t>
+  </si>
+  <si>
+    <t>72 Pleasant Valley Street</t>
+  </si>
+  <si>
+    <t>Home Depot, METHUEN</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Methuen/MA/Methuen/01844/2685</t>
+  </si>
+  <si>
+    <t>(978) 989-9025</t>
+  </si>
+  <si>
+    <t>Bell Road</t>
+  </si>
+  <si>
+    <t>Middlefield</t>
+  </si>
+  <si>
+    <t>11 Natsue Way</t>
+  </si>
+  <si>
+    <t>Middleton</t>
+  </si>
+  <si>
+    <t>https://middletonma.gov/268/Transfer-Station-Information</t>
+  </si>
+  <si>
+    <t>(978) 777-0407</t>
+  </si>
+  <si>
+    <t>Town Hall 52 Main Street</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>(508) 634-2315</t>
+  </si>
+  <si>
+    <t>40 Fortune Boulevard</t>
+  </si>
+  <si>
+    <t>Lowe's, MILFORD</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Milford/1889</t>
+  </si>
+  <si>
+    <t>(508) 282-4016</t>
+  </si>
+  <si>
+    <t>J. Fred Powers Way/95 Cedar St</t>
+  </si>
+  <si>
+    <t>(508) 478-8093</t>
+  </si>
+  <si>
+    <t>Town Hall 127 Elm Street</t>
+  </si>
+  <si>
+    <t>Millbury</t>
+  </si>
+  <si>
+    <t>https://www.millbury-ma.org/board-health</t>
+  </si>
+  <si>
+    <t>(508) 865-4721</t>
+  </si>
+  <si>
+    <t>70 Worcester Providence Turnpike</t>
+  </si>
+  <si>
+    <t>Best Buy, MILLBURY</t>
+  </si>
+  <si>
+    <t>(508) 421-9149</t>
+  </si>
+  <si>
+    <t>Environmental Drive</t>
+  </si>
+  <si>
+    <t>Millis</t>
+  </si>
+  <si>
+    <t>(508) 376-7040</t>
+  </si>
+  <si>
+    <t>813 Main Street</t>
+  </si>
+  <si>
+    <t>Rocky's Ace Hardware, MILLIS</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/03384</t>
+  </si>
+  <si>
+    <t>(508) 376-9524</t>
+  </si>
+  <si>
+    <t>Millville</t>
+  </si>
+  <si>
+    <t>(508) 883-5041</t>
+  </si>
+  <si>
+    <t>525 Canton Avenue</t>
+  </si>
+  <si>
+    <t>Milton Board of Health</t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t>(617) 898-4886</t>
+  </si>
+  <si>
+    <t>629 Randolph Avenue</t>
+  </si>
+  <si>
+    <t>Sandy Lane, behind Judd Wire</t>
+  </si>
+  <si>
+    <t>40 Gould Street</t>
+  </si>
+  <si>
+    <t>Monterey</t>
+  </si>
+  <si>
+    <t>https://www.montereyma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>(413) 528-3523</t>
+  </si>
+  <si>
+    <t>188 Madaket Road</t>
+  </si>
+  <si>
+    <t>Nantucket</t>
+  </si>
+  <si>
+    <t>Town Hall 13 East Central Street</t>
+  </si>
+  <si>
+    <t>Natick</t>
+  </si>
+  <si>
+    <t>https://www.natickma.gov/243/Mercury-Recovery-Program</t>
+  </si>
+  <si>
+    <t>(508) 647-6460</t>
+  </si>
+  <si>
+    <t>Recycling Center West Street &amp; Route 27</t>
+  </si>
+  <si>
+    <t>(508) 647-6562</t>
+  </si>
+  <si>
+    <t>339 Speen Street</t>
+  </si>
+  <si>
+    <t>Home Depot, NATICK</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Natick/MA/Natick/01760/2669</t>
+  </si>
+  <si>
+    <t>(508) 647-9600</t>
+  </si>
+  <si>
+    <t>Needham</t>
+  </si>
+  <si>
+    <t>1421 Central Avenue</t>
+  </si>
+  <si>
+    <t>Recycling Transfer Station</t>
+  </si>
+  <si>
+    <t>https://www.needhamma.gov/262/Recycling-Transfer-Station</t>
+  </si>
+  <si>
+    <t>(781) 455-7568</t>
+  </si>
+  <si>
+    <t>1103 Shawmut Avenue</t>
+  </si>
+  <si>
+    <t>New Bedford</t>
+  </si>
+  <si>
+    <t>https://www.newbedford-ma.gov/facilities-fleet-management/transfer-station-hours-of-operations/</t>
+  </si>
+  <si>
+    <t>(508) 979-1520</t>
+  </si>
+  <si>
+    <t>616 South Sandisfield Road</t>
+  </si>
+  <si>
+    <t>New Marlborough</t>
+  </si>
+  <si>
+    <t>https://www.newmarlboroughma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>(413) 229-2116</t>
+  </si>
+  <si>
+    <t>New Salem</t>
+  </si>
+  <si>
+    <t>75 Boston Road</t>
+  </si>
+  <si>
+    <t>Newbury</t>
+  </si>
+  <si>
+    <t>115 Rumford Avenue</t>
+  </si>
+  <si>
+    <t>Recycling Depot</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>https://www.newtonma.gov/government/public-works/sustainable-materials-management/recycle-at-the-resource-recovery-center</t>
+  </si>
+  <si>
+    <t>(617) 796-1000</t>
+  </si>
+  <si>
+    <t>33 Medway Branch Road</t>
+  </si>
+  <si>
+    <t>Norfolk</t>
+  </si>
+  <si>
+    <t>Office (508) 528-4990; Facility (508) 528-2773</t>
+  </si>
+  <si>
+    <t>North Andover</t>
+  </si>
+  <si>
+    <t>https://www.northandoverma.gov/health</t>
+  </si>
+  <si>
+    <t>(978) 688-9540</t>
+  </si>
+  <si>
+    <t>384 Osgood Street</t>
+  </si>
+  <si>
+    <t>https://www.northandoverma.gov/public-works</t>
+  </si>
+  <si>
+    <t>(978) 685-0950</t>
+  </si>
+  <si>
+    <t>777 Mount Hope Street</t>
+  </si>
+  <si>
+    <t>(508) 699-0105</t>
+  </si>
+  <si>
+    <t>1337 S Washington Street</t>
+  </si>
+  <si>
+    <t>Best Buy, NORTH ATTLEBOROUGH</t>
+  </si>
+  <si>
+    <t>(508) 699-5800</t>
+  </si>
+  <si>
+    <t>1360 S Washington Street</t>
+  </si>
+  <si>
+    <t>Lowe's, NORTH ATTLEBOROUGH</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-North-Attleboro/1014</t>
+  </si>
+  <si>
+    <t>(508) 643-1044</t>
+  </si>
+  <si>
+    <t>North Brookfield</t>
+  </si>
+  <si>
+    <t>https://www.northbrookfield.net/recycling-center</t>
+  </si>
+  <si>
+    <t>(508) 867-0201</t>
+  </si>
+  <si>
+    <t>27 Faunce Corner Road</t>
+  </si>
+  <si>
+    <t>Best Buy, NORTH DARTMOUTH</t>
+  </si>
+  <si>
+    <t>North Dartmouth</t>
+  </si>
+  <si>
+    <t>(508) 984-0002</t>
+  </si>
+  <si>
+    <t>55 Faunce Corner Road</t>
+  </si>
+  <si>
+    <t>Lowe's, NORTH DARTMOUTH</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-N.-Dartmouth/1832</t>
+  </si>
+  <si>
+    <t>(508) 441-5284</t>
+  </si>
+  <si>
+    <t>Town Hall 63 Main Street</t>
+  </si>
+  <si>
+    <t>Engineering Department</t>
+  </si>
+  <si>
+    <t>Northborough</t>
+  </si>
+  <si>
+    <t>https://www.town.northborough.ma.us/engineering-department</t>
+  </si>
+  <si>
+    <t>261 West Main Street</t>
+  </si>
+  <si>
+    <t>Rocky's Ace Hardware, NORTHBOROUGH</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/10748</t>
+  </si>
+  <si>
+    <t>(508) 393-5428</t>
+  </si>
+  <si>
+    <t>41 Caldwell Road</t>
+  </si>
+  <si>
+    <t>Northfield</t>
+  </si>
+  <si>
+    <t>Norton</t>
+  </si>
+  <si>
+    <t>https://www.nortonma.org/highway-cemetery-department</t>
+  </si>
+  <si>
+    <t>(508) 285-0239</t>
+  </si>
+  <si>
+    <t>310 Main Street</t>
+  </si>
+  <si>
+    <t>Norwell</t>
+  </si>
+  <si>
+    <t>(781) 659-8016</t>
+  </si>
+  <si>
+    <t>370 Winter Street</t>
+  </si>
+  <si>
+    <t>DPW/Recycling Department</t>
+  </si>
+  <si>
+    <t>Norwood</t>
+  </si>
+  <si>
+    <t>http://www.norwoodma.gov/departments/public_works/index.php</t>
+  </si>
+  <si>
+    <t>(781) 762-1413</t>
+  </si>
+  <si>
+    <t>1415 Boston Providence Highway</t>
+  </si>
+  <si>
+    <t>Home Depot, NORWOOD</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Norwood/MA/Norwood/02062/2681</t>
+  </si>
+  <si>
+    <t>(781) 762-9270</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>Orleans</t>
+  </si>
+  <si>
+    <t>56 Lots Hollow Road</t>
+  </si>
+  <si>
+    <t>(508) 240-3770</t>
+  </si>
+  <si>
+    <t>536 West Center Road</t>
+  </si>
+  <si>
+    <t>Otis</t>
+  </si>
+  <si>
+    <t>(413) 269-0107</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>99 Sutton Avenue</t>
+  </si>
+  <si>
+    <t>Home Depot, OXFORD</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Oxford-MA/MA/Oxford/01540/2624</t>
+  </si>
+  <si>
+    <t>(508) 987-2151</t>
+  </si>
+  <si>
+    <t>Town Hall 697 Pleasant Street</t>
+  </si>
+  <si>
+    <t>Paxton</t>
+  </si>
+  <si>
+    <t>City Hall 24 Lowell Street</t>
+  </si>
+  <si>
+    <t>Peabody</t>
+  </si>
+  <si>
+    <t>http://www.peabody-ma.gov/health/MERCURY%20DISPOSAL%20REGULATIONS.pdf</t>
+  </si>
+  <si>
+    <t>(978) 538-5926</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>108 Old Church Street</t>
+  </si>
+  <si>
+    <t>Lowe's, PEMBROKE</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Pembroke/1758</t>
+  </si>
+  <si>
+    <t>(781) 499-4016</t>
+  </si>
+  <si>
+    <t>158B Hobomock Street</t>
+  </si>
+  <si>
+    <t>https://www.pembroke-ma.gov/trash-recycling/pages/wilson-e-whittaker-recycling-center</t>
+  </si>
+  <si>
+    <t>(781) 293-6453</t>
+  </si>
+  <si>
+    <t>66 Boynton Street</t>
+  </si>
+  <si>
+    <t>Pepperell</t>
+  </si>
+  <si>
+    <t>https://town.pepperell.ma.us/236/Transfer-Station</t>
+  </si>
+  <si>
+    <t>9 East Main Road</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>https://www.townofperuma.com/transfer-station</t>
+  </si>
+  <si>
+    <t>Petersham</t>
+  </si>
+  <si>
+    <t>https://townofpetersham.weebly.com/transfer-station.html</t>
+  </si>
+  <si>
+    <t>(978) 724-0057</t>
+  </si>
+  <si>
+    <t>60 Templeton Road</t>
+  </si>
+  <si>
+    <t>https://www.phillipston-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>(978) 249-9747</t>
+  </si>
+  <si>
+    <t>547 North Street</t>
+  </si>
+  <si>
+    <t>Carr Hardware, PITTSFIELD</t>
+  </si>
+  <si>
+    <t>Pittsfield</t>
+  </si>
+  <si>
+    <t>http://www.iberkshires.com/story/34757/CET-and-Carr-Partner-in-Light-Bulb-Recycling-Effort.html?ss_id=1717</t>
+  </si>
+  <si>
+    <t>(413) 443-5611</t>
+  </si>
+  <si>
+    <t>555 Hubbard Avenue Unit 21</t>
+  </si>
+  <si>
+    <t>Home Depot, PITTSFIELD</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Pittsfield/MA/Pittsfield/01201/2683</t>
+  </si>
+  <si>
+    <t>(413) 445-9901</t>
+  </si>
+  <si>
+    <t>184 East Main Street</t>
+  </si>
+  <si>
+    <t>Plainfield</t>
+  </si>
+  <si>
+    <t>29 West Bacon Street</t>
+  </si>
+  <si>
+    <t>Plainville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(508) 695-3142 </t>
+  </si>
+  <si>
+    <t>201 Washington Street</t>
+  </si>
+  <si>
+    <t>Lowe's, PLAINVILLE</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Plainville/2393</t>
+  </si>
+  <si>
+    <t>(508) 809-2912</t>
+  </si>
+  <si>
+    <t>Manomet Transfer Station</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>228 Colony Place</t>
+  </si>
+  <si>
+    <t>Best Buy, PLYMOUTH</t>
+  </si>
+  <si>
+    <t>(508) 732-3640</t>
+  </si>
+  <si>
+    <t>39 Long Pond Road</t>
+  </si>
+  <si>
+    <t>Home Depot, PLYMOUTH</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Plymouth-MA/MA/Plymouth/02360/2680</t>
+  </si>
+  <si>
+    <t>(508) 830-6702</t>
+  </si>
+  <si>
+    <t>100 Ring Road</t>
+  </si>
+  <si>
+    <t>https://www.town.plympton.ma.us/transfer-station-hours</t>
+  </si>
+  <si>
+    <t>(781) 585-9881</t>
+  </si>
+  <si>
+    <t>4 Barlows Landing Road</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, POCASSET</t>
+  </si>
+  <si>
+    <t>Pocasset</t>
+  </si>
+  <si>
+    <t>(508) 564-5161</t>
+  </si>
+  <si>
+    <t>Town Hall 6 Town Hall Drive</t>
+  </si>
+  <si>
+    <t>Princeton</t>
+  </si>
+  <si>
+    <t>https://www.town.princeton.ma.us/board-health</t>
+  </si>
+  <si>
+    <t>(978) 464-2104</t>
+  </si>
+  <si>
+    <t>90 Race Point Road</t>
+  </si>
+  <si>
+    <t>Provincetown</t>
+  </si>
+  <si>
+    <t>(508) 487-7076</t>
+  </si>
+  <si>
+    <t>55 Sea Street</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>https://www.quincyma.gov/govt/depts/pwd/waste_n_recycle/default.htm</t>
+  </si>
+  <si>
+    <t>(617) 376-1957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents of Quincy only. </t>
+  </si>
+  <si>
+    <t>177 Willard Street</t>
+  </si>
+  <si>
+    <t>Home Depot, QUINCY</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Quincy/MA/Quincy/02169/2670</t>
+  </si>
+  <si>
+    <t>(617) 376-0380</t>
+  </si>
+  <si>
+    <t>465 Centre Street</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Quincy-II/MA/Quincy/02169/2608</t>
+  </si>
+  <si>
+    <t>(617) 479-0707</t>
+  </si>
+  <si>
+    <t>1 Turner Lane</t>
+  </si>
+  <si>
+    <t>Mercury Shed</t>
+  </si>
+  <si>
+    <t>Randolph</t>
+  </si>
+  <si>
+    <t>(781) 961-0924</t>
+  </si>
+  <si>
+    <t>1555 King Philip Street</t>
+  </si>
+  <si>
+    <t>Raynham</t>
+  </si>
+  <si>
+    <t>https://www.town.raynham.ma.us/transfer-station</t>
+  </si>
+  <si>
+    <t>850 Route 44</t>
+  </si>
+  <si>
+    <t>Lowe's, RAYNHAM</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Raynham/1857</t>
+  </si>
+  <si>
+    <t>(774) 226-2036</t>
+  </si>
+  <si>
+    <t>75 New Crossing Road</t>
+  </si>
+  <si>
+    <t>Reading</t>
+  </si>
+  <si>
+    <t>(781) 942-9092 ext. 0</t>
+  </si>
+  <si>
+    <t>60 Walkers Brook Drive</t>
+  </si>
+  <si>
+    <t>Home Depot, READING</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Reading-MA/MA/Reading/01867/2614</t>
+  </si>
+  <si>
+    <t>(781) 944-6423</t>
+  </si>
+  <si>
+    <t>1000 Beech Street</t>
+  </si>
+  <si>
+    <t>Rockland</t>
+  </si>
+  <si>
+    <t>https://rockland-ma.gov/205/Recycling-Center</t>
+  </si>
+  <si>
+    <t>(781) 878-3838</t>
+  </si>
+  <si>
+    <t>1149 Hingham Street</t>
+  </si>
+  <si>
+    <t>Home Depot, ROCKLAND</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Rockland/MA/Rockland/02370/2650</t>
+  </si>
+  <si>
+    <t>(781) 871-6200</t>
+  </si>
+  <si>
+    <t>34 Broadway</t>
+  </si>
+  <si>
+    <t>Rockport</t>
+  </si>
+  <si>
+    <t>(978) 546-3525</t>
+  </si>
+  <si>
+    <t>3 Station Square</t>
+  </si>
+  <si>
+    <t>Smith Ace Hardware &amp; Lumber</t>
+  </si>
+  <si>
+    <t>http://www.acehardware.com/mystore/index.jsp?store=04627&amp;cid=localstore04627</t>
+  </si>
+  <si>
+    <t>87 Zoar Road</t>
+  </si>
+  <si>
+    <t>5 Jefferson Avenue</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>https://www.greensalem.com/a-z-guide/#lightbulbs</t>
+  </si>
+  <si>
+    <t>(978) 744-3302</t>
+  </si>
+  <si>
+    <t>50 Traders Way</t>
+  </si>
+  <si>
+    <t>Home Depot, SALEM</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Salem-MA/MA/Salem/01970/2686</t>
+  </si>
+  <si>
+    <t>(978) 741-9299</t>
+  </si>
+  <si>
+    <t>65 Route 6a</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, SANDWICH</t>
+  </si>
+  <si>
+    <t>Sandwich</t>
+  </si>
+  <si>
+    <t>(508) 888-5035</t>
+  </si>
+  <si>
+    <t>https://www.sandwichmass.org/217/Transfer-Station</t>
+  </si>
+  <si>
+    <t>(508) 888-1969</t>
+  </si>
+  <si>
+    <t>298 Central Street, Suite 9</t>
+  </si>
+  <si>
+    <t>Saugus</t>
+  </si>
+  <si>
+    <t>https://www.saugus-ma.gov/board-health</t>
+  </si>
+  <si>
+    <t>1201 Broadway</t>
+  </si>
+  <si>
+    <t>Best Buy, SAUGUS</t>
+  </si>
+  <si>
+    <t>(781) 233-3435</t>
+  </si>
+  <si>
+    <t>564 Broadway</t>
+  </si>
+  <si>
+    <t>Home Depot, SAUGUS</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Saugus/MA/Saugus/01906/2653</t>
+  </si>
+  <si>
+    <t>(781) 231-9500</t>
+  </si>
+  <si>
+    <t>1500 Broadway</t>
+  </si>
+  <si>
+    <t>Lowe's, SAUGUS</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Saugus/2372</t>
+  </si>
+  <si>
+    <t>(781) 417-1027</t>
+  </si>
+  <si>
+    <t>194 Chapel Road</t>
+  </si>
+  <si>
+    <t>Savoy</t>
+  </si>
+  <si>
+    <t>(413) 743-4290</t>
+  </si>
+  <si>
+    <t>280 Driftway</t>
+  </si>
+  <si>
+    <t>https://www.scituatema.gov/transfer-station/pages/recycling-information</t>
+  </si>
+  <si>
+    <t>(781) 545-8729</t>
+  </si>
+  <si>
+    <t>240 Lafayette Rd</t>
+  </si>
+  <si>
+    <t>Home Depot, SEABROOK</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Seabrook/NH/Seabrook/03874/3404</t>
+  </si>
+  <si>
+    <t>(603) 474-0150</t>
+  </si>
+  <si>
+    <t>41 Commerce Way</t>
+  </si>
+  <si>
+    <t>Best Buy, SEEKONK</t>
+  </si>
+  <si>
+    <t>Seekonk</t>
+  </si>
+  <si>
+    <t>(508) 336-1391</t>
+  </si>
+  <si>
+    <t>95 Highland Avenue</t>
+  </si>
+  <si>
+    <t>Home Depot, SEEKONK</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Seekonk/MA/Seekonk/02771/2615</t>
+  </si>
+  <si>
+    <t>(508) 336-2563</t>
+  </si>
+  <si>
+    <t>1000 Fall River Avenue</t>
+  </si>
+  <si>
+    <t>Lowe's, SEEKONK</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Seekonk/1932</t>
+  </si>
+  <si>
+    <t>(508) 343-4000</t>
+  </si>
+  <si>
+    <t>217R South Main Street</t>
+  </si>
+  <si>
+    <t>Sharon</t>
+  </si>
+  <si>
+    <t>https://www.townofsharon.net/department-of-public-works</t>
+  </si>
+  <si>
+    <t>(781) 784-1525</t>
+  </si>
+  <si>
+    <t>304 Upper Barnum Street</t>
+  </si>
+  <si>
+    <t>Sheffield</t>
+  </si>
+  <si>
+    <t>https://www.sheffieldma.gov/recycling-and-solid-waste</t>
+  </si>
+  <si>
+    <t>(413) 229-7019</t>
+  </si>
+  <si>
+    <t>Sherborn</t>
+  </si>
+  <si>
+    <t>161 North Main Street</t>
+  </si>
+  <si>
+    <t>Shirley</t>
+  </si>
+  <si>
+    <t>(978) 425-2600 ext. 260</t>
+  </si>
+  <si>
+    <t>100 Maple Avenue</t>
+  </si>
+  <si>
+    <t>Shrewsbury</t>
+  </si>
+  <si>
+    <t>https://shrewsburyma.gov/188/Board-of-Health</t>
+  </si>
+  <si>
+    <t>(508) 841-8384</t>
+  </si>
+  <si>
+    <t>530 Turnpike Road</t>
+  </si>
+  <si>
+    <t>Home Depot, SHREWSBURY</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Shrewsbury/MA/Shrewsbury/01545/2672</t>
+  </si>
+  <si>
+    <t>(508) 842-4100</t>
+  </si>
+  <si>
+    <t>535 Grand Army Highway</t>
+  </si>
+  <si>
+    <t>Home Depot, SOMERSET</t>
+  </si>
+  <si>
+    <t>Somerset</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Somerset/MA/Somerset/02726/2605</t>
+  </si>
+  <si>
+    <t>(508) 646-9053</t>
+  </si>
+  <si>
+    <t>Board of Selectmen's Office 140 Wood Street</t>
+  </si>
+  <si>
+    <t>https://www.townofsomerset.org/</t>
+  </si>
+  <si>
+    <t>(508) 646-2800</t>
+  </si>
+  <si>
+    <t>75 Mystic Avenue</t>
+  </si>
+  <si>
+    <t>Home Depot, SOMERVILLE</t>
+  </si>
+  <si>
+    <t>Somerville</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Somerville/MA/Somerville/02145/2667</t>
+  </si>
+  <si>
+    <t>(617) 623-0001</t>
+  </si>
+  <si>
+    <t>https://www.town.dennis.ma.us/department-public-works/solid-waste-recycling-division</t>
+  </si>
+  <si>
+    <t>10 Industrial Drive</t>
+  </si>
+  <si>
+    <t>(413) 538-5033</t>
+  </si>
+  <si>
+    <t>15 Aubuchon Lane</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, SOUTH SANDWICH</t>
+  </si>
+  <si>
+    <t>South Sandwich</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/156-so-sandwich-ma</t>
+  </si>
+  <si>
+    <t>(508) 888-0201</t>
+  </si>
+  <si>
+    <t>487 East Main Street</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, SOUTHBRIDGE</t>
+  </si>
+  <si>
+    <t>(508) 764-7500</t>
+  </si>
+  <si>
+    <t>Town Hall 157 Main Street</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>17 South Spencer Road</t>
+  </si>
+  <si>
+    <t>(508) 885-7515</t>
+  </si>
+  <si>
+    <t>1600 Boston Road</t>
+  </si>
+  <si>
+    <t>Lowe's, SPRINGFIELD</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Springfield/0660</t>
+  </si>
+  <si>
+    <t>(413) 543-0601</t>
+  </si>
+  <si>
+    <t>1 West Stockbridge Road</t>
+  </si>
+  <si>
+    <t>Stockbridge</t>
+  </si>
+  <si>
+    <t>(413) 298-5506</t>
+  </si>
+  <si>
+    <t>Stevens Street</t>
+  </si>
+  <si>
+    <t>https://www.stoneham-ma.gov/305/Stevens-Street-Recycling-Center</t>
+  </si>
+  <si>
+    <t>(781) 438-0760</t>
+  </si>
+  <si>
+    <t>154 Breakneck Road</t>
+  </si>
+  <si>
+    <t>https://www.sturbridge.gov/recycling-center</t>
+  </si>
+  <si>
+    <t>(508) 347-2504</t>
+  </si>
+  <si>
+    <t>https://sudbury.ma.us/transferstation/</t>
+  </si>
+  <si>
+    <t>(978) 440-5421</t>
+  </si>
+  <si>
+    <t>194 Stone School Road</t>
+  </si>
+  <si>
+    <t>Sutton</t>
+  </si>
+  <si>
+    <t>https://www.suttonma.org/transfer-station</t>
+  </si>
+  <si>
+    <t>(508) 865-8743</t>
+  </si>
+  <si>
+    <t>83 Gilmore Dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New England Disposal Technologies </t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>899 County Street</t>
+  </si>
+  <si>
+    <t>Home Depot, TAUNTON</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Taunton/MA/Taunton/02780/2677</t>
+  </si>
+  <si>
+    <t>(508) 823-0960</t>
+  </si>
+  <si>
+    <t>Tewksbury</t>
+  </si>
+  <si>
+    <t>1777 Main Street</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, TEWKSBURY</t>
+  </si>
+  <si>
+    <t>(978) 657-9333</t>
+  </si>
+  <si>
+    <t>85 Main Street</t>
+  </si>
+  <si>
+    <t>Home Depot, TEWKSBURY</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Tewksbury/MA/Tewksbury/01876/2668</t>
+  </si>
+  <si>
+    <t>(978) 640-0400</t>
+  </si>
+  <si>
+    <t>162 Colebrooke River Road</t>
+  </si>
+  <si>
+    <t>Tolland</t>
+  </si>
+  <si>
+    <t>https://www.tolland-ma.gov/transfer-station-recycling</t>
+  </si>
+  <si>
+    <t>(413) 258-4531</t>
+  </si>
+  <si>
+    <t>115 Route 6</t>
+  </si>
+  <si>
+    <t>Truro</t>
+  </si>
+  <si>
+    <t>200 Avenue A</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, TURNERS FALLS</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/017-turners-falls-ma</t>
+  </si>
+  <si>
+    <t>(413) 863-2100</t>
+  </si>
+  <si>
+    <t>27 Monterey Road</t>
+  </si>
+  <si>
+    <t>Tyringham</t>
+  </si>
+  <si>
+    <t>https://www.tyringham-ma.gov/transfer-station/pages/acceptable-items</t>
+  </si>
+  <si>
+    <t>(413) 243-0345</t>
+  </si>
+  <si>
+    <t>Upton</t>
+  </si>
+  <si>
+    <t>(508) 529-6813</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+  <si>
+    <t>442 Main Street</t>
+  </si>
+  <si>
+    <t>Hart's Ace Hardware</t>
+  </si>
+  <si>
+    <t>http://www.acehardware.com/mystore/index.jsp?store=10242&amp;cid=localstore10242</t>
+  </si>
+  <si>
+    <t>(781) 245-0989</t>
+  </si>
+  <si>
+    <t>Fees may apply.</t>
+  </si>
+  <si>
+    <t>Town Hall 135 School Street</t>
+  </si>
+  <si>
+    <t>Walpole</t>
+  </si>
+  <si>
+    <t>https://www.walpole-ma.gov/board-of-health</t>
+  </si>
+  <si>
+    <t>(508) 660-7321</t>
+  </si>
+  <si>
+    <t>653 Main Street</t>
+  </si>
+  <si>
+    <t>Rocky's Ace Hardware, WALPOLE</t>
+  </si>
+  <si>
+    <t>(508) 660-1695</t>
+  </si>
+  <si>
+    <t>100 First Avenue</t>
+  </si>
+  <si>
+    <t>Home Depot, WALTHAM</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Waltham/MA/Waltham/02451/2674</t>
+  </si>
+  <si>
+    <t>(781) 672-0900</t>
+  </si>
+  <si>
+    <t>348 Palmer Road</t>
+  </si>
+  <si>
+    <t>Lowe's, WARE</t>
+  </si>
+  <si>
+    <t>Ware</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Ware/2386</t>
+  </si>
+  <si>
+    <t>(413) 277-4000</t>
+  </si>
+  <si>
+    <t>137 Marion Road Route 6</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, WAREHAM</t>
+  </si>
+  <si>
+    <t>Wareham</t>
+  </si>
+  <si>
+    <t>http://www.aubuchon.com/089</t>
+  </si>
+  <si>
+    <t>(508) 295-2123</t>
+  </si>
+  <si>
+    <t>2994 Cranberry Highway</t>
+  </si>
+  <si>
+    <t>Home Depot, EAST WAREHAM</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Wareham/MA/East-Wareham/02538/2613</t>
+  </si>
+  <si>
+    <t>(508) 291-7051</t>
+  </si>
+  <si>
+    <t>2421 Cranberry Highway Suite 100</t>
+  </si>
+  <si>
+    <t>Lowe's, WAREHAM</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Wareham/2376</t>
+  </si>
+  <si>
+    <t>(774) 678-6000</t>
+  </si>
+  <si>
+    <t>Garage Road</t>
+  </si>
+  <si>
+    <t>Warwick</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>(413) 623-8383</t>
+  </si>
+  <si>
+    <t>124 Orchard Street</t>
+  </si>
+  <si>
+    <t>Watertown</t>
+  </si>
+  <si>
+    <t>https://www.watertowndpw.org/</t>
+  </si>
+  <si>
+    <t>(617) 972-6420</t>
+  </si>
+  <si>
+    <t>Wellesley</t>
+  </si>
+  <si>
+    <t>169 Great Plain Avenue</t>
+  </si>
+  <si>
+    <t>https://wellesleyma.gov/331/Recycling-Disposal-Facility</t>
+  </si>
+  <si>
+    <t>(781) 235-7600</t>
+  </si>
+  <si>
+    <t>370 Coles Neck Road</t>
+  </si>
+  <si>
+    <t>Wellfleet</t>
+  </si>
+  <si>
+    <t>https://www.wellfleet-ma.gov/transfer-station-recycling-center</t>
+  </si>
+  <si>
+    <t>341 New Salem Road</t>
+  </si>
+  <si>
+    <t>Wendell</t>
+  </si>
+  <si>
+    <t>Wenham</t>
+  </si>
+  <si>
+    <t>91 Grapevine Road</t>
+  </si>
+  <si>
+    <t>(978) 468-5520 ext. 6</t>
+  </si>
+  <si>
+    <t>131 Raymond Huntington Highway</t>
+  </si>
+  <si>
+    <t>Wachusett Watershed Regional Recycling Center</t>
+  </si>
+  <si>
+    <t>https://www.wachusettearthday.org/</t>
+  </si>
+  <si>
+    <t>(978)464-2854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Call for Summer/Winter hours. Electronics require a fee. Must be resident of one of the following towns: Boylston, Holden, Paxton, Princeton, Rutland, Sterling, West Boylston. </t>
+  </si>
+  <si>
+    <t>724 West Center Street</t>
+  </si>
+  <si>
+    <t>Lowe's, WEST BRIDGEWATER</t>
+  </si>
+  <si>
+    <t>West Bridgewater</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-West-Bridgewater/2752</t>
+  </si>
+  <si>
+    <t>(508) 559-5200</t>
+  </si>
+  <si>
+    <t>78 Wigwam Road</t>
+  </si>
+  <si>
+    <t>West Brookfield</t>
+  </si>
+  <si>
+    <t>(508) 867-1417</t>
+  </si>
+  <si>
+    <t>Town Hall 381 Main Street</t>
+  </si>
+  <si>
+    <t>https://www.wnewbury.org/board-health</t>
+  </si>
+  <si>
+    <t>West Springfield</t>
+  </si>
+  <si>
+    <t>179 Dagget Drive</t>
+  </si>
+  <si>
+    <t>Home Depot, WEST SPRINGFIELD</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/W-Springfield/MA/West-Springfield/01089/2662</t>
+  </si>
+  <si>
+    <t>(413) 731-9700</t>
+  </si>
+  <si>
+    <t>West Tisbury</t>
+  </si>
+  <si>
+    <t>http://www.mvrefusedistrict.com/about.html</t>
+  </si>
+  <si>
+    <t>Westborough</t>
+  </si>
+  <si>
+    <t>68 Hopkinton Rd</t>
+  </si>
+  <si>
+    <t>(508) 366-3045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westborough Residents only. Electronics are TVs only. </t>
+  </si>
+  <si>
+    <t>34 West Main Street</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westborough Residents only. </t>
+  </si>
+  <si>
+    <t>260-266 Turnpike Road</t>
+  </si>
+  <si>
+    <t>Lowe's, WESTBOROUGH</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Westborough/1831</t>
+  </si>
+  <si>
+    <t>(508) 614-1152</t>
+  </si>
+  <si>
+    <t>57 Twiss Street</t>
+  </si>
+  <si>
+    <t>Twiss Street Recycling Center</t>
+  </si>
+  <si>
+    <t>Westfield</t>
+  </si>
+  <si>
+    <t>https://www.cityofwestfield.org/739/Recycling-Program-Twiss-Street-Transfer-</t>
+  </si>
+  <si>
+    <t>190 E Main St</t>
+  </si>
+  <si>
+    <t>(866) 769-1621</t>
+  </si>
+  <si>
+    <t>Town Hall 55 Main Street</t>
+  </si>
+  <si>
+    <t>Westford</t>
+  </si>
+  <si>
+    <t>https://www.westfordma.gov/365/Safely-Dispose-of-Unwanted-Medication</t>
+  </si>
+  <si>
+    <t>(978) 692-5509</t>
+  </si>
+  <si>
+    <t>224 Littleton Road</t>
+  </si>
+  <si>
+    <t>Mackay True Value Hardware</t>
+  </si>
+  <si>
+    <t>https://www.westfordma.gov/408/Recycling-Commission</t>
+  </si>
+  <si>
+    <t>(978) 692-3346</t>
+  </si>
+  <si>
+    <t>527 Groton Road</t>
+  </si>
+  <si>
+    <t>Westford Ace Hardware</t>
+  </si>
+  <si>
+    <t>(978) 692-0774</t>
+  </si>
+  <si>
+    <t>52 Hathaway Road</t>
+  </si>
+  <si>
+    <t>Westhampton</t>
+  </si>
+  <si>
+    <t>165 Fitchburg Road</t>
+  </si>
+  <si>
+    <t>Westminster</t>
+  </si>
+  <si>
+    <t>https://www.westminster-ma.gov/solid-waste-drop-center</t>
+  </si>
+  <si>
+    <t>(978) 874-0612</t>
+  </si>
+  <si>
+    <t>Town Hall 11 Townhouse Road</t>
+  </si>
+  <si>
+    <t>Weston</t>
+  </si>
+  <si>
+    <t>https://www.weston.org/400/Board-of-Health</t>
+  </si>
+  <si>
+    <t>(781) 786-5140</t>
+  </si>
+  <si>
+    <t>72 Hixbridge Road</t>
+  </si>
+  <si>
+    <t>Westport</t>
+  </si>
+  <si>
+    <t>https://www.westport-ma.com/transfer-station-recycling-center</t>
+  </si>
+  <si>
+    <t>(508) 636-1015</t>
+  </si>
+  <si>
+    <t>50 Carby Street</t>
+  </si>
+  <si>
+    <t>Westwood</t>
+  </si>
+  <si>
+    <t>https://www.townhall.westwood.ma.us/departments/community-economic-development/health-division</t>
+  </si>
+  <si>
+    <t>(781) 320-1027</t>
+  </si>
+  <si>
+    <t>Weymouth</t>
+  </si>
+  <si>
+    <t>729 Bridge Street</t>
+  </si>
+  <si>
+    <t>Lowe's, WEYMOUTH</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Weymouth/1618</t>
+  </si>
+  <si>
+    <t>(781) 340-5964</t>
+  </si>
+  <si>
+    <t>73 Christian Lane</t>
+  </si>
+  <si>
+    <t>Whately</t>
+  </si>
+  <si>
+    <t>Whitman</t>
+  </si>
+  <si>
+    <t>100 Essex Street</t>
+  </si>
+  <si>
+    <t>https://ssrcoop.info/whitman/</t>
+  </si>
+  <si>
+    <t>(781) 447-7630</t>
+  </si>
+  <si>
+    <t>2720 Boston Road</t>
+  </si>
+  <si>
+    <t>Wilbraham</t>
+  </si>
+  <si>
+    <t>https://www.wilbraham-ma.gov/184/Disposal-Recycling-Center</t>
+  </si>
+  <si>
+    <t>2001 Boston Road</t>
+  </si>
+  <si>
+    <t>Home Depot, WILBRAHAM</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/E-Springfield/MA/Wilbraham/01095/2678</t>
+  </si>
+  <si>
+    <t>(413) 543-8100</t>
+  </si>
+  <si>
+    <t>27 Mountain Street</t>
+  </si>
+  <si>
+    <t>Williamsburg</t>
+  </si>
+  <si>
+    <t>https://williamstownma.gov/transfer-station/</t>
+  </si>
+  <si>
+    <t>(413) 458-5159</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>https://www.wilmingtonma.gov/health-department</t>
+  </si>
+  <si>
+    <t>(978) 658-4298</t>
+  </si>
+  <si>
+    <t>653 River Street</t>
+  </si>
+  <si>
+    <t>Winchendon</t>
+  </si>
+  <si>
+    <t>(978) 297-0395</t>
+  </si>
+  <si>
+    <t>15 McKay Avenue</t>
+  </si>
+  <si>
+    <t>Winchester</t>
+  </si>
+  <si>
+    <t>https://www.winchester.us/196/Transfer-Station-Recycling-Center</t>
+  </si>
+  <si>
+    <t>(781) 721-7178</t>
+  </si>
+  <si>
+    <t>Route 9 Berkshire Trail</t>
+  </si>
+  <si>
+    <t>Windsor</t>
+  </si>
+  <si>
+    <t>(413) 694-3811</t>
+  </si>
+  <si>
+    <t>100 Kennedy Drive</t>
+  </si>
+  <si>
+    <t>(617) 846-1341</t>
+  </si>
+  <si>
+    <t>Parking Lot 10 Common Street</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>https://www.woburnma.gov/events/event/mercury-bearing-waste-disposal/</t>
+  </si>
+  <si>
+    <t>(781) 897-5920</t>
+  </si>
+  <si>
+    <t>15 Commerce Way</t>
+  </si>
+  <si>
+    <t>Lowe's, WOBURN</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Woburn/1198</t>
+  </si>
+  <si>
+    <t>(781) 376-5500</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>20 East Worcester Street</t>
+  </si>
+  <si>
+    <t>http://www.worcesterma.gov/trash-recycling</t>
+  </si>
+  <si>
+    <t>(508) 929-1300</t>
+  </si>
+  <si>
+    <t>1065 Millbury Street</t>
+  </si>
+  <si>
+    <t>Residential Drop-off Center</t>
+  </si>
+  <si>
+    <t>http://www.worcesterma.gov/trash-recycling/residential-drop-off-center</t>
+  </si>
+  <si>
+    <t>130 Goldstar Boulevard</t>
+  </si>
+  <si>
+    <t>Home Depot, WORCESTER</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Worcester-MA/MA/Worcester/01606/2684</t>
+  </si>
+  <si>
+    <t>(508) 852-6260</t>
+  </si>
+  <si>
+    <t>533 Lincoln Street</t>
+  </si>
+  <si>
+    <t>Lowe's, WORCESTER</t>
+  </si>
+  <si>
+    <t>https://www.lowes.com/store/MA-Worcester/1206</t>
+  </si>
+  <si>
+    <t>(508) 595-1450</t>
+  </si>
+  <si>
+    <t>64 Huntington Road Route 112</t>
+  </si>
+  <si>
+    <t>Worthington</t>
+  </si>
+  <si>
+    <t>606 Forrest Road</t>
+  </si>
+  <si>
+    <t>https://www.yarmouth.ma.us/136/Waste-Management</t>
+  </si>
+  <si>
+    <t>(508) 398-2231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thermometers </t>
+  </si>
+  <si>
+    <t>Electronics</t>
+  </si>
+  <si>
+    <t>Thermostats</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Button Batteries </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elemental Mercury </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Billerica residents only, no commercial. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Belmont residents only. Mercury-added products must be in a plastic bag. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fees may apply. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercury-added products must be in a plastic bag. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fee may apply. Need a sticker for acceptance. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Call before arrival. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appoinment required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fees may apply. Residents only. </t>
+  </si>
+  <si>
+    <t>U-tubes, and CFL's also accepted</t>
+  </si>
+  <si>
+    <t>Fri and Sat: 8am-2:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: Appointment Only</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-3:30pm</t>
+  </si>
+  <si>
+    <t>https://www.town.adams.ma.us/transfer-stationrecycling-center</t>
+  </si>
+  <si>
+    <t>https://www.amesburyma.gov/235/Public-Works</t>
+  </si>
+  <si>
+    <t>https://www.arlingtonma.gov/departments/public-works/recycling-trash-composting/recycling-center</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/08546?utm_source=Impact&amp;utm_medium=Affiliate&amp;utm_campaign=27795&amp;irclickid=zUByN5QNGxyPRARQKo0oF2-MUkH1nF2mUXRR1I0&amp;irgwc=1&amp;utm_term=664353</t>
+  </si>
+  <si>
+    <t>https://www.cityofattleboro.us/221/Recycling-Rubbish</t>
+  </si>
+  <si>
+    <t>https://www.cityofattleboro.us/1709/Rec</t>
+  </si>
+  <si>
+    <t>https://www.ayer.ma.us/transfer-station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.townofbecket.org/transfer-station </t>
+  </si>
+  <si>
+    <t>https://www.bedfordma.gov/481/Compost-Recycling-Center---108-Carlisle-</t>
+  </si>
+  <si>
+    <t>https://www.townofblackstone.org/325/Recycling-Center</t>
+  </si>
+  <si>
+    <t>https://brockton.ma.us/city-departments/public-works/trash-recycling/</t>
+  </si>
+  <si>
+    <t>https://www.chelseama.gov/government/boards___commission/health_board/index.php</t>
+  </si>
+  <si>
+    <t>https://www.townofchesterfieldma.com/transfer-station</t>
+  </si>
+  <si>
+    <t>https://colrain-ma.gov/p/26/Highway-and-Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.danversma.gov/405/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.town.dartmouth.ma.us/219/Solid-Waste-Recycling-Division</t>
+  </si>
+  <si>
+    <t>https://dighton-ma.gov/274/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.dracutma.gov/530/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://easthamptonma.gov/544/Recycling-Center</t>
+  </si>
+  <si>
+    <t>https://www.egremont-ma.gov/226/Transfer-Station-Recycling-Center</t>
+  </si>
+  <si>
+    <t>https://cityofeverett.com/city-hall/departments/health-department/</t>
+  </si>
+  <si>
+    <t>https://grafton-ma.gov/448/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://greenfield-ma.gov/departments/dpw_department_of_public_works/transfer_station_.php</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon/greenfield-ma</t>
+  </si>
+  <si>
+    <t>https://franklincountywastedistrict.org/</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Greenfield-MA/MA/Greenfield/01301/2619</t>
+  </si>
+  <si>
+    <t>https://www.nbswmd.com/transfer-hancock</t>
+  </si>
+  <si>
+    <t>https://www.hardwick-ma.gov/media/3611</t>
+  </si>
+  <si>
+    <t>https://townofheath.org/p/39/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.hinsdalemass.com/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.hopedale-ma.gov/node/61</t>
+  </si>
+  <si>
+    <t>https://www.hopkintonma.gov/how_do_i/trash___recycling_pickup_calendar.php</t>
+  </si>
+  <si>
+    <t>https://ssrcoop.info/kingston/</t>
+  </si>
+  <si>
+    <t>https://leverett.ma.us/p/53/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.lexingtonma.gov/559/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://www.littletonma.org/Directory.aspx?did=12</t>
+  </si>
+  <si>
+    <t>https://www.lynnma.gov/city_government/departments/isd</t>
+  </si>
+  <si>
+    <t>https://www.lynnma.gov/city_government/departments/dpw</t>
+  </si>
+  <si>
+    <t>https://www.townofmaynard-ma.gov/207/Public-Health-Division</t>
+  </si>
+  <si>
+    <t>https://www.medfordma.org/</t>
+  </si>
+  <si>
+    <t>23A Colby Farm Lane</t>
+  </si>
+  <si>
+    <t>Newburyport</t>
+  </si>
+  <si>
+    <t>City Hall- Recycling Department</t>
+  </si>
+  <si>
+    <t>60 Pleasant St</t>
+  </si>
+  <si>
+    <t>978-499-0413</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8:30am-4:30pm, Fri: 8:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Wed: 8am-4pm, Thurs: 8am-7pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8am-4pm, Fri: 8am-4pm, Thurs: 8am-7pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-6pm, Sat: 8am-5pm, Sun: 10am-5pm</t>
+  </si>
+  <si>
+    <t>1st Saturday of the month: 9am-12pm</t>
+  </si>
+  <si>
+    <t>(781) 643-0114</t>
+  </si>
+  <si>
+    <t>Home Depot</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (978) 264-1700 ext. 792</t>
+  </si>
+  <si>
+    <t>Tues, Thurs: 12:30pm- 3:30pm, Fri and Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Mon: 8am-7pm, Fri: 8am-1pm, Tues-Thurs:8am-4pm</t>
+  </si>
+  <si>
+    <t>https://methuen.gov/</t>
+  </si>
+  <si>
+    <t>https://www.millvillema.org/board-health</t>
+  </si>
+  <si>
+    <t>https://www.townofmilton.org/232/Health-Department</t>
+  </si>
+  <si>
+    <t>https://www.townofmilton.org/354/Trash-Recycling-and-Yard-Waste</t>
+  </si>
+  <si>
+    <t>https://www.montague-ma.gov/p/189/Recycling-Center-and-Transfer-Station-Info</t>
+  </si>
+  <si>
+    <t>https://www.newsalemma.org/transfer-station-recycle-center</t>
+  </si>
+  <si>
+    <t>https://norfolk.ma.us/departments/public_works/solid_waste_division___transfer_station.php</t>
+  </si>
+  <si>
+    <t>https://www.nattleboro.com/221/Solid-Waste-Department</t>
+  </si>
+  <si>
+    <t>https://www.townoforange.org/250/Recycling-Center-Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://town.orleans.ma.us/449/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.plainville.ma.us/345/Plainville-Recycling-Compost-Center</t>
+  </si>
+  <si>
+    <t>https://www.plymouth-ma.gov/1108/Manomet-Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://provincetown-ma.gov/101/Trash-Recycling</t>
+  </si>
+  <si>
+    <t>https://www.readingma.gov/226/Public-Works</t>
+  </si>
+  <si>
+    <t>https://www.nedt.org/price-lists/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Open to all residents. Fees apply. </t>
+  </si>
+  <si>
+    <t>https://www.rockportma.gov/177/Department-of-Public-Works</t>
+  </si>
+  <si>
+    <t>https://www.rockportma.gov/231/Transfer-Station-Division</t>
+  </si>
+  <si>
+    <t>https://rowe-ma.gov/p/34/Refuse-Gardens</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon/sandwich-ma</t>
+  </si>
+  <si>
+    <t>https://www.sherbornma.org/select-boards-office</t>
+  </si>
+  <si>
+    <t>https://www.sherbornma.org/Facilities/Facility/Details/Transfer-Station-1</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon/southbridge-ma</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon/tewksbury-ma</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/11460</t>
+  </si>
+  <si>
+    <t>https://warwickma.org/transfer-station/</t>
+  </si>
+  <si>
+    <t>https://www.wendellmass.us/departments/recycling-and-transfer-station/</t>
+  </si>
+  <si>
+    <t>https://www.wbrookfield.com/drop-off-center/</t>
+  </si>
+  <si>
+    <t>https://www.westboroughma.gov/461/Recycling-Trash-Disposal-Household-Hazar</t>
+  </si>
+  <si>
+    <t>https://www.whately.org/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.burgy.org/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.windsormass.com/requests-1/transfer-station</t>
+  </si>
+  <si>
+    <t>https://worthington-ma.us/municipal-directory/disposal-transfer-station/</t>
+  </si>
+  <si>
+    <t>Tues and Sat: 9am-5pm</t>
+  </si>
+  <si>
+    <t>Wed and Sat: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Mon: 8am-7pm, Tues, Wed, Thurs: 8am-4pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Wed: 11am-6:30pm, Sat: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>Mon - Fri, Sun: 7:30am-7pm, Sat: 9am-5pm</t>
+  </si>
+  <si>
+    <t>Tues: 6pm-8pm, Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Wed: 1pm-7pm, Fri: 1pm-4pm, Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>Thurs-Mon: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8:30am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8:30am-4:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8am-6pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8am-8pm, Sun: 9am-6pm</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 10am-7pm, Sat: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-7pm, Sat: 7:30am-6pm, Sun: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-7pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>1st Wed of the Month: 9am-5pm</t>
+  </si>
+  <si>
+    <t>Wed: 3pm-6pm, Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Tue-Fri: 8am-4:30pm, Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Wed, Thurs, Fri: 10am-2pm, Sat 9am-1pm</t>
+  </si>
+  <si>
+    <t>Wed, Fri-Sun: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>Wed: 10am-6pm, Sat: 9am-5pm, Sun: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Wed: 5:30pm-7:30pm, Sat: 7am-11am</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 7:30am-3:15pm, Sat: 7:30am-2:45pm</t>
+  </si>
+  <si>
+    <t>First Wed and Sat: 9am-12pm (March - December)</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 7am-4pm</t>
+  </si>
+  <si>
+    <t>Wed, Sat, Sun: 8am-3:45pm</t>
+  </si>
+  <si>
+    <t>Wed-Sun: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Sat: 9am-3pm, Thurs (Apr-Nov) 2:30pm-4:30pm</t>
+  </si>
+  <si>
+    <t>1st and 3rd Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Tues-Sat: 8am-3:30pm, Sun: 8am-2pm</t>
+  </si>
+  <si>
+    <t>Mon and Thurs: 8am-7:30pm, Tues and Wed: 8am-5pm</t>
+  </si>
+  <si>
+    <t>(Jan - Mar) Wed: 8:15am-12pm, 2nd and 4th Sat: 8am-2pm, (Apr - Dec) Mon, Wed, Fri: 8:15-11:55am, Tues and Thurs: 8:15-11:55am and 12:30pm-3:30pm, Sat: 8am-2pm</t>
+  </si>
+  <si>
+    <t>Wed: 9am-5pm, Sat: 7am-3pm</t>
+  </si>
+  <si>
+    <t>Thurs, Fri, Sat: 8am-3pm, Sun: 11am-3pm</t>
+  </si>
+  <si>
+    <t>Fri and Sat: 8am - 3pm, Sun: 9am-1pm, (Apr - Nov) Tues: 12pm-3pm</t>
+  </si>
+  <si>
+    <t>Mon, Tue, Thurs: 8am-4pm, Wed: 8am-6pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Wed-Fri: 9am-3pm, Sat: 7am-1pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 9am-5pm</t>
+  </si>
+  <si>
+    <t>Last Sat of the month: 9am-12pm</t>
+  </si>
+  <si>
+    <t>Tues: 1pm-5pm, Sat: 9am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-4:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 6pm-7pm, Sat: 12pm-2pm</t>
+  </si>
+  <si>
+    <t>Fri-Tues: 8am-4:30pm</t>
+  </si>
+  <si>
+    <t>Wed: 9am-11am, Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Wed: 8am-3pm, Sat: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Wed: 9am-5pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 2pm-6pm, Sat: 9am-3pm, Sun: 9am-2pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-8pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8am-6pm, Sun: 10am-5pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8:30am-4:30pm, Tues: 8:30am-7pm, Fri: 8:30am-1pm</t>
+  </si>
+  <si>
+    <t>(Apr-Dec) Sat: 8am-3pm, (Jan-Mar) Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Sat: 7:30am-3pm</t>
+  </si>
+  <si>
+    <t>Wed and Sat: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>Tues: 12pm-8pm, Thurs: 10am-3:30pm, Fri and Sat: 7am-3:30pm</t>
+  </si>
+  <si>
+    <t>(May-Oct) 2nd &amp; 4th Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Tues, Wed, Thurs: 12pm-7pm, Sat: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Tues,Wed,Thurs: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Wed-Sat: 8am-2:50pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-4:30pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs: 8am-4pm, Wed: 8am-8pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 8:30am-4pm</t>
+  </si>
+  <si>
+    <t>470 STATE ROAD</t>
+  </si>
+  <si>
+    <t>South Attleboro</t>
+  </si>
+  <si>
+    <t>1100 NEWPORT AVE</t>
+  </si>
+  <si>
+    <t>Home Depot, SOUTH ATTLEBORO</t>
+  </si>
+  <si>
+    <t>(508) 761-4001</t>
+  </si>
+  <si>
+    <t>615 ARSENAL STREET</t>
+  </si>
+  <si>
+    <t>Home Depot, WATERTOWN</t>
+  </si>
+  <si>
+    <t>(617) 926-0299</t>
+  </si>
+  <si>
+    <t>West Roxbury</t>
+  </si>
+  <si>
+    <t>1213 VFW PARKWAY</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/S-Attleboro/MA/South-Attleboro/02703/2659</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 6am-10pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>https://www.homedepot.com/l/Watertown/MA/Watertown/02472/2602</t>
+  </si>
+  <si>
+    <t>Wed, Fri, Sat: 9am-4pm, (In April and Nov) Sun: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs 8:30am-4:30pm, Wed 8:30am-7:30pm, Fri: 8:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8:00am-4:30pm, Fri: 8:00am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-5pm, Fri: 8am-1:30pm</t>
+  </si>
+  <si>
+    <t>1st Sat of the month: 9:00am - 12pm</t>
+  </si>
+  <si>
+    <t>Thurs and Fri: 8am-12pm, Sat and Sun: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Fri: 12pm-5pm, Sat: 7:30am-3pm</t>
+  </si>
+  <si>
+    <t>Wed and Sun: 9am-1pm, Sat: 9am-3pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-4pm, Wed: 3pm-6pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>Tue, Thurs, Sat: 12pm-3pm (TBI Facility), 1st and 3rd Sat of Month: 9am-12pm (DPW)</t>
+  </si>
+  <si>
+    <t>Mon, Fri, Sat: 8am-2:30pm</t>
+  </si>
+  <si>
+    <t>Wed: 7am-12pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-7pm, Fri: 7am-12pm</t>
+  </si>
+  <si>
+    <t>Wed and Fri: 8am-6pm, Sat: 7am-4pm</t>
+  </si>
+  <si>
+    <t>2nd and 4th Sat of the month: 8:30am-11:30am</t>
+  </si>
+  <si>
+    <t>Sat: 8am-1:30pm</t>
+  </si>
+  <si>
+    <t>Mon and Sat: 7am-3pm, Thurs: 10am-6pm, Sun: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8:30am-4pm, Thurs: 8:30am-7pm, Fri: 8:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>Wed: 3pm-6pm, Sat: 7:45am-1:45pm</t>
+  </si>
+  <si>
+    <t>(Oct 27-Apr 29) Tues-Sat: 7am-2pm, (Apr 30 - Oct 26) Mon-Sun: 7am-2pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 9am-4:30pm</t>
+  </si>
+  <si>
+    <t>Tues, Wed, Thurs, Sat: 7am-4:15pm, Fri: 7am-10:45am</t>
+  </si>
+  <si>
+    <t>Mon, Thurs-Sat: 8:30am-4pm, Sun: 8:30am-11:30am</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-6pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Wed: 7am-10am, 4pm-7pm, Sat: 8am-2pm, Sun: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Wed: 8am-8pm, Thurs-Sun: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Tues-Thurs: 8:15am-5pm, Mon: 8:30am-7pm, Fri: 8:15am-12:30pm</t>
+  </si>
+  <si>
+    <t>Fri-Tues: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>Tues and Fri: 1pm-4pm, Sat: 8am-4pm, Sun: 8:30am-2pm</t>
+  </si>
+  <si>
+    <t>Wed-Sun: 9am-3:30pm</t>
+  </si>
+  <si>
+    <t>(Mar - Dec) First Wed and Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>(Mar - Dec) First Wed and Sat: 9am-12pm</t>
+  </si>
+  <si>
+    <t>Tues-Sat: 8am - 12pm, 1pm-3pm</t>
+  </si>
+  <si>
+    <t>Wed and Sat: 7am-5pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Wed: 5pm-7pm, Sat: 9am-12pm, Sun: 3pm-7pm</t>
+  </si>
+  <si>
+    <t>Wed: 12pm-4pm, Sat and Sun: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-6pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-6pm, Sat: 7:30am-5pm, Sun: 10am-2pm</t>
+  </si>
+  <si>
+    <t>Wed: 5pm-8pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>(May - Sep) Mon-Sun: 8am-3:30pm, (Oct-Apr) Fri-Tues: 8am-3:30pm</t>
+  </si>
+  <si>
+    <t>1st Sat of each month: 8am - 12pm</t>
+  </si>
+  <si>
+    <t>Tues and Sat: 8am-4pm, Sun: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon and Wed: 9am-4pm, Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-6pm, Sat: 8am-5:30pm, Sun: 10am-5pm</t>
+  </si>
+  <si>
+    <t>Mon and Fri: 7:30am-3pm, Sat: 7:30am-1pm, Sun: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Tues, Wed, Fri, Sat: 7am-6pm</t>
+  </si>
+  <si>
+    <t>Thurs-Mon: 8:30am-3pm</t>
+  </si>
+  <si>
+    <t>Tues: 12pm-5pm, Sat: 7am-5pm</t>
+  </si>
+  <si>
+    <t>Wed and Sat: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Tues-Fri: 7:30am-3:30pm, Sat: 7am-3pm</t>
+  </si>
+  <si>
+    <t>Wed and Fri: 8am-3pm, Tues: 10am-7pm, Thurs: 12pm-7pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>Wed: 6pm-7:45pm, Sat: 8am-12:45pm</t>
+  </si>
+  <si>
+    <t>Mon-Sun: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>Hours</t>
+  </si>
+  <si>
+    <t>51 Grove Street</t>
+  </si>
+  <si>
+    <t>DPW Administrative Office</t>
+  </si>
+  <si>
+    <t>https://arlingtonma.mycusthelp.com/WEBAPP/_rs/(S(bwkdxmwmaux1rkweet3wvhfy))/AnswerDetail.aspx?sSessionID=&amp;inc=6342&amp;caller=%7e%2fFindAnswers.aspx%3ffilter%3d%26txtCriteria%3dFluorescent+bulbs%26pi%3d1%26sSessionid%3d</t>
+  </si>
+  <si>
+    <t>Ashby</t>
+  </si>
+  <si>
+    <t>1140 Greenville Rd</t>
+  </si>
+  <si>
+    <t>Transfer Station and Recycling Center</t>
+  </si>
+  <si>
+    <t>(978) 386-2424</t>
+  </si>
+  <si>
+    <t>Ashfield</t>
+  </si>
+  <si>
+    <t>851 Ashfield Mountain Road</t>
+  </si>
+  <si>
+    <t>Thurs: 8am-12pm, Sat: 8am- 4pm, Sun: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://ashfield.org/DocumentCenter/View/127/Transfer-Station-Info-and-Fees-2023-PDF?bidId=</t>
+  </si>
+  <si>
+    <t>(413) 628-4448</t>
+  </si>
+  <si>
+    <t>61 Park Street</t>
+  </si>
+  <si>
+    <t>Aubuchon Hardware, AYER</t>
+  </si>
+  <si>
+    <t>Sun: 8am-5pm, Mon-Sat: 8am-6pm</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon/ayer-ma</t>
+  </si>
+  <si>
+    <t>(978) 772-3100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barnstable </t>
+  </si>
+  <si>
+    <t>45 Flint Street</t>
+  </si>
+  <si>
+    <t>(508) 420-2258</t>
+  </si>
+  <si>
+    <t>Sun-Sat: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>Barre</t>
+  </si>
+  <si>
+    <t>Tues: 8am-7pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>https://www.townofbarre.com/transferstation</t>
+  </si>
+  <si>
+    <t>72 Depot Road</t>
+  </si>
+  <si>
+    <t>(413) 498-0099</t>
+  </si>
+  <si>
+    <t>Belchertown</t>
+  </si>
+  <si>
+    <t>135 Hamilton Street</t>
+  </si>
+  <si>
+    <t>Tues, Wed, Fri, Sat: 7:30am-3:15pm, Thurs: 7:30am-5:15pm</t>
+  </si>
+  <si>
+    <t>(413) 323-0415</t>
+  </si>
+  <si>
+    <t>Beverly</t>
+  </si>
+  <si>
+    <t>Bell Simons, BEVERLY</t>
+  </si>
+  <si>
+    <t>(978) 922-1920</t>
+  </si>
+  <si>
+    <t>https://beverlyma.gov/890/Disposal-of-Medication-Syringes-Lightbul</t>
+  </si>
+  <si>
+    <t>30 Providence Road</t>
+  </si>
+  <si>
+    <t>20 North Branch Road</t>
+  </si>
+  <si>
+    <t>https://www.hadleyma.org/town-clerk/pages/transfer-station</t>
+  </si>
+  <si>
+    <t>Wed: 1pm-6pm, Sat: 7am-4pm</t>
+  </si>
+  <si>
+    <t>Hatfield</t>
+  </si>
+  <si>
+    <t>Straits Road</t>
+  </si>
+  <si>
+    <t>https://www.townofhatfield.org/town-secretaries/faq/what-are-%C2%A0transfer-station-hours</t>
+  </si>
+  <si>
+    <t>(413) 247-9200</t>
+  </si>
+  <si>
+    <t>1 Holden Street</t>
+  </si>
+  <si>
+    <t>Holden Municipal Light Department</t>
+  </si>
+  <si>
+    <t>https://www.holdenma.gov/category/resident-topics/trash-recycling</t>
+  </si>
+  <si>
+    <t>(508) 210-5400</t>
+  </si>
+  <si>
+    <t>515 Main Street</t>
+  </si>
+  <si>
+    <t>CHaRM Facility</t>
+  </si>
+  <si>
+    <t>(781) 231-4036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210 Holt Road </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recycling Center </t>
+  </si>
+  <si>
+    <t>(978) 686-2020</t>
+  </si>
+  <si>
+    <t>1075 Airport Road</t>
+  </si>
+  <si>
+    <t>Complete Recycling Solutions, LLC</t>
+  </si>
+  <si>
+    <t>Free for residents. Fees for non-residents.</t>
+  </si>
+  <si>
+    <t>Emery Street</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only. Fees may apply. </t>
+  </si>
+  <si>
+    <t>Tabor House Road</t>
+  </si>
+  <si>
+    <t>(413) 634-5354</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 7am-3:45pm</t>
+  </si>
+  <si>
+    <t>Wed: 1pm-3pm, Sat: 9am-12pm</t>
+  </si>
+  <si>
+    <t>(413) 268-8236 ext. 110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64 Old Westboro Road </t>
+  </si>
+  <si>
+    <t>https://grafton-ma.gov/163/Department-of-Public-WorksEngineering</t>
+  </si>
+  <si>
+    <t>(508) 839-5335 ext. 1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201 Pine Street </t>
+  </si>
+  <si>
+    <t>https://www.manchester.ma.us/657/Trash-Recycling-and-Compost</t>
+  </si>
+  <si>
+    <t>Northampton</t>
+  </si>
+  <si>
+    <t>125 Locust Street</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transfer Station </t>
+  </si>
+  <si>
+    <t>Tues, Wed, Thurs, Sat: 7am-3:45pm</t>
+  </si>
+  <si>
+    <t>https://www.northamptonma.gov/751/Solid-Waste#Locust</t>
+  </si>
+  <si>
+    <t>Rehoboth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corner of Route 118 and Martin Street </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tues: 4pm-7pm, Sat: 8am-3pm </t>
+  </si>
+  <si>
+    <t>https://www.rehobothma.gov/sites/g/files/vyhlif4911/f/pages/transfer_station_fee_list_as_of_7-1-2022.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (508) 252-3099</t>
+  </si>
+  <si>
+    <t>Southampton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48 Moose Brook Road </t>
+  </si>
+  <si>
+    <t>https://www.townofsouthampton.org/town-services/transfer-station</t>
+  </si>
+  <si>
+    <t>(413) 529-2352</t>
+  </si>
+  <si>
+    <t>Tyngsborough</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89 Kendall Road </t>
+  </si>
+  <si>
+    <t>https://www.tyngsboroughma.gov/242/Recycling-Center</t>
+  </si>
+  <si>
+    <t>(978) 649-2310</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>581 South Street</t>
+  </si>
+  <si>
+    <t>Tues, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>https://www.solidwastesolutionsllc.com/warrentransfer</t>
+  </si>
+  <si>
+    <t>Mon-Sun: 8am-4pm</t>
+  </si>
+  <si>
+    <t>472 Main Street</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193 Massachusetts Avenue </t>
+  </si>
+  <si>
+    <t>Tues-Sat: 7am-3pm</t>
+  </si>
+  <si>
+    <t>https://www.acton-ma.gov/149/Transfer-Station-Recycling-Center</t>
+  </si>
+  <si>
+    <t>(978) 929-7742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Any town in the district. </t>
+  </si>
+  <si>
+    <t>Mon,Tues, Fri-Sun: 8:30am-4:45pm, (Closed 12pm - 1pm for lunch)</t>
+  </si>
+  <si>
+    <t>Wed: 7:30am-11:30am, Sat: 8am-2pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs: 10am-2pm, Sat: 8am-1pm</t>
+  </si>
+  <si>
+    <t>Residents only. Fees may apply.</t>
+  </si>
+  <si>
+    <t>(781)268-8000</t>
+  </si>
+  <si>
+    <t>(508) 261-7335</t>
+  </si>
+  <si>
+    <t>(508) 539-1420</t>
+  </si>
+  <si>
+    <t>Wed-Sun:8am-4pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 8am-3pm (Winter), Tues-Sat: 8am-3pm (Summer)</t>
+  </si>
+  <si>
+    <t>Residents only</t>
+  </si>
+  <si>
+    <t>Residents only.</t>
+  </si>
+  <si>
+    <t>(413) 623-2079</t>
+  </si>
+  <si>
+    <t>(978) 465-0112</t>
+  </si>
+  <si>
+    <t>(Summer) Wed: 9:30am-5pm, Sat: 8am-4pm, (Winter) Wed: 11am-7pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>(413) 587-4900</t>
+  </si>
+  <si>
+    <t>Wed, Sat, Sun: 8am-4pm</t>
+  </si>
+  <si>
+    <t>566 Washington Street, Room 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Department </t>
+  </si>
+  <si>
+    <t>(781) 384-6561</t>
+  </si>
+  <si>
+    <t>(508) 753-2803</t>
+  </si>
+  <si>
+    <t>Tues-Sat: 7am-3:30pm</t>
+  </si>
+  <si>
+    <t>Sat: 9am-2pm, Wed: 1:30pm-4pm</t>
+  </si>
+  <si>
+    <t>Mon: 8am-3pm, Sat:(Summer) 8am-3pm , (Winter) 8am-1pm; Closed Feb</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Fri, Sat, Sun: 8am-3:45pm</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 9am-1:30pm, Sat: 9am-4:45pm, Sun: 9am-11:45am</t>
+  </si>
+  <si>
+    <t>(508) 651-7851</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-5pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-6:30pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>1263 Brayton Point Road</t>
+  </si>
+  <si>
+    <t>First and Third Sat of the month (April-Nov)</t>
+  </si>
+  <si>
+    <t>https://www.townofsomerset.org/DocumentCenter/View/1062/-New-Trash-Recycling-and-Yard-Waste-Packet-PDF</t>
+  </si>
+  <si>
+    <t>(508) 646-2835</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8:30am-4pm</t>
+  </si>
+  <si>
+    <t>100 Theophilus F. Smith Road</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sat and Wed: 7am-5pm </t>
+  </si>
+  <si>
+    <t>Residents only. Fees may apply</t>
+  </si>
+  <si>
+    <t>(508) 885-7500 ext. 180</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 7:30am-4:30pm, Thurs:7:30am-12pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 7am-2:45pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 Farm Avenue </t>
+  </si>
+  <si>
+    <t>(978) 536-0600</t>
+  </si>
+  <si>
+    <t>https://peabody-ma.gov/dpw/Peabody%20Recycling%20Center%20Flyer.pdf</t>
+  </si>
+  <si>
+    <t>(Nov 1-Apr 30) Fri-Tues: 7:30am-3:30pm, (May 1-Oct 31) Mon-Sun: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>(508) 214-0400</t>
+  </si>
+  <si>
+    <t>https://www.uptonma.gov/307/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://www.washington-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>1 Main Street</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 7am-12pm, Thurs-Sat: 7am-3:45pm, (April -November) Sun: 10am-3pm</t>
+  </si>
+  <si>
+    <t>(978) 468-5520 ext. 4</t>
+  </si>
+  <si>
+    <t>Town Hall 138 Main Street</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-7pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 7am-2:45pm</t>
+  </si>
+  <si>
+    <t>Wed: 6pm-8pm, Sat: 9am-3pm</t>
+  </si>
+  <si>
+    <t>(413) 527-0136</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 7:30am-5pm, Fri: 7:30am-1pm</t>
+  </si>
+  <si>
+    <t>https://www.westonma.gov/305/Transfer-Station-Information</t>
+  </si>
+  <si>
+    <t>(781) 786-5030</t>
+  </si>
+  <si>
+    <t>https://www.townhall.westwood.ma.us/departments/public-works</t>
+  </si>
+  <si>
+    <t>(781) 320-1037</t>
+  </si>
+  <si>
+    <t>(413) 596-2800 ext. 208</t>
+  </si>
+  <si>
+    <t>(413) 268-8408</t>
+  </si>
+  <si>
+    <t>Wed: 12pm-4pm, Thurs-Sat: 8am-4pm, (Jun 1-Oct 1) Thurs: 8am-6pm</t>
+  </si>
+  <si>
+    <t>Transfer Station/Recycling Center</t>
+  </si>
+  <si>
+    <t>3rd Sat in Mar, Jun, Sep: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://woburnma.gov/government/health/</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8am-4:30pm, Thurs: 8am-7pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">City Hall 10 Common Street </t>
+  </si>
+  <si>
+    <t>Tues-Sat: 8am-4pm, (April-Oct) Sun: 8am-1pm</t>
+  </si>
+  <si>
+    <t>https://townofbernardston.org/transfer-station/</t>
+  </si>
+  <si>
+    <t>Thurs and Sat: 7am-5pm</t>
+  </si>
+  <si>
+    <t>Wed: 11am-7pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>(617) 730-2000</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 4pm-7:30pm, Sat: 9am-4pm</t>
+  </si>
+  <si>
+    <t>(617) 349-4800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261 George Ryder Road </t>
+  </si>
+  <si>
+    <t>https://www.chatham-ma.gov/DocumentCenter/View/1505/Florescent-Bulbs--Mercury-PDF</t>
+  </si>
+  <si>
+    <t>(508) 945-5100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Town Offices Annex </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon, Tues, Thurs-Sun: 8am-4pm </t>
+  </si>
+  <si>
+    <t>(508) 945-5151</t>
+  </si>
+  <si>
+    <t>https://www.townofflorida.org/</t>
+  </si>
+  <si>
+    <t>99 Woodlawn Street</t>
+  </si>
+  <si>
+    <t>https://www.clintonma.gov/197/Recycle-Center</t>
+  </si>
+  <si>
+    <t>Sat: 8:30am-4:30pm</t>
+  </si>
+  <si>
+    <t>(508) 867-2930 ext. 22</t>
+  </si>
+  <si>
+    <t>(978) 369-6156</t>
+  </si>
+  <si>
+    <t>18 Main Street</t>
+  </si>
+  <si>
+    <t>66 Providence Street</t>
+  </si>
+  <si>
+    <t>(508) 473-0737</t>
+  </si>
+  <si>
+    <t>(413) 528-0453</t>
+  </si>
+  <si>
+    <t>Tues-Sat: 7:45am-3pm</t>
+  </si>
+  <si>
+    <t>Fri: 9am-11am, Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Thurs-Sun: 7am-4pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Call for appointment in advance of HHW day. </t>
+  </si>
+  <si>
+    <t>(Summer) Wed: 4pm-7pm, Sat and Sun: 10am-1pm, (Winter) Mon-Fri: 2pm-5pm, Sat and Sun: 10am-1pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only Fees may apply. </t>
+  </si>
+  <si>
+    <t>East Brookfield Road</t>
+  </si>
+  <si>
+    <t>7 Blue Gate Lane</t>
+  </si>
+  <si>
+    <t>490 Route 130</t>
+  </si>
+  <si>
+    <t>(508) 883-1500 ext. 130</t>
+  </si>
+  <si>
+    <t>http://acbrecovery.com/</t>
+  </si>
+  <si>
+    <t>Health and Human Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tube bulbs must be &lt; 4 feet </t>
+  </si>
+  <si>
+    <t>TVs and monitors up to 32 inches, flat panel TVs up to 60 inches.</t>
+  </si>
+  <si>
+    <t>CFL Bulbs</t>
+  </si>
+  <si>
+    <t>Fluorescent Tube Bulbs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TVs and monitors up to 32 inches, flat panel TVs up to 60 inches. </t>
+  </si>
+  <si>
+    <t>Residents may also attend HHW events loveyourlocalwater.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents of Rowe only with dump tag. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial businesses in MA. Fees apply. </t>
+  </si>
+  <si>
+    <t>Fees apply. Residents of Ayer, Bolton, Devens, Groton, Harvard, Clinton, Ashby, Shirley, Stow, Pepperell, Lancaster, Littleton, Lunenburg, Townsend</t>
+  </si>
+  <si>
+    <t>Open to all. Fees apply.</t>
+  </si>
+  <si>
+    <t>(508) 234-4440</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>Rresidents only.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only. Appointment only. </t>
+  </si>
+  <si>
+    <t>Open to the public</t>
+  </si>
+  <si>
+    <t>Free and open to the public. Three labeled bins at the front doors.</t>
+  </si>
+  <si>
+    <t>Free and open to the public. Two labeled bins at the front doors.</t>
+  </si>
+  <si>
+    <t>Labeld bin at front door.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents Only. Fees may apply. </t>
+  </si>
+  <si>
+    <t>Low capacity- only will accept a few at a time</t>
+  </si>
+  <si>
+    <t>Labeled bin located at front of store near enterance</t>
+  </si>
+  <si>
+    <t>Free and open to anyone in state.</t>
+  </si>
+  <si>
+    <t>Yes (occaisonally)</t>
+  </si>
+  <si>
+    <t>Fees may apply, residents only</t>
+  </si>
+  <si>
+    <t>Mon-Fri 8am-5pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fees may apply, open to public. </t>
+  </si>
+  <si>
+    <t>Mon, Tue, Thurs, Fri, Sat: 7:15am-2:45pm</t>
+  </si>
+  <si>
+    <t>Fees may apply, Open to public</t>
+  </si>
+  <si>
+    <t>Open to public</t>
+  </si>
+  <si>
+    <t>At customer service</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-6pm, Sat: 8am-6pm, Sun: 10am-5:00pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-4pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only, fees may apply. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only. Fees may apply for electronics. </t>
+  </si>
+  <si>
+    <t>(413) 525-5400 ext.9</t>
+  </si>
+  <si>
+    <t>Fees apply. Residents only w/ permit</t>
+  </si>
+  <si>
+    <t>Fees apply, residents only</t>
+  </si>
+  <si>
+    <t xml:space="preserve">commercial collections are not allowed </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon-Fri: 8am-4:30pm (Mercury) - Every 3rd Saturday of the month (Electronic) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residents only, Fees may apply. </t>
+  </si>
+  <si>
+    <t>394 Wood Street</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-3:30pm, Sat: 7:30am-2:30pm, Sun: 12pm -3pm</t>
+  </si>
+  <si>
+    <t>(413) 512-5211</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8:30am-4:30pm, Tuesday 8:30am-7pm, Fri 8:30am-1pm</t>
+  </si>
+  <si>
+    <t>Residents only. Only small quantities accepted</t>
+  </si>
+  <si>
+    <t>50 Huntington Ave</t>
+  </si>
+  <si>
+    <t>https://www.methuen.gov/428/Methuen-Transfer-Station</t>
+  </si>
+  <si>
+    <t>(508) 228-7244 ext.0</t>
+  </si>
+  <si>
+    <t>1 Washington Mall</t>
+  </si>
+  <si>
+    <t>Staples® Boston, MA, 02108 | Store Details</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-7pm Sat-Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>(617) 248-8975</t>
+  </si>
+  <si>
+    <t>165 Middlesex Avenue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staples, SOMERVILLE </t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-9pm Sat: 9am-9pm Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>(617) 623-7980</t>
+  </si>
+  <si>
+    <t>757 Gallivan Blvd</t>
+  </si>
+  <si>
+    <t>Staples, BOSTON</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/dorchester/757-gallivan-blvd-suite-1?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing</t>
+  </si>
+  <si>
+    <t>(617) 436-0770</t>
+  </si>
+  <si>
+    <t>Staples, CAMBRIDGE</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/cambridge/160-alewife-brook-pkwy</t>
+  </si>
+  <si>
+    <t>(617) 547-3948</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>1660 Soldiers Field Rd</t>
+  </si>
+  <si>
+    <t>Staples, BRIGHTON</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/brighton/1660-soldiers-field-rd?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing</t>
+  </si>
+  <si>
+    <t>(617) 254-4822</t>
+  </si>
+  <si>
+    <t>444 Broadway</t>
+  </si>
+  <si>
+    <t>Staples, SAUGUS</t>
+  </si>
+  <si>
+    <t>Staples® Saugus, MA, 01906 | Store Details</t>
+  </si>
+  <si>
+    <t>(781) 231-6860</t>
+  </si>
+  <si>
+    <t>North Weymouth</t>
+  </si>
+  <si>
+    <t>729 Bridge St (Rt. 3A)</t>
+  </si>
+  <si>
+    <t>Staples, NORTH WEYMOUTH</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/weymouth/729-bridge-st-(rt.-3a)</t>
+  </si>
+  <si>
+    <t>(781) 331-4282</t>
+  </si>
+  <si>
+    <t>17 Paradise Road</t>
+  </si>
+  <si>
+    <t>Staples, SALEM</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/salem/17-paradise-road?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing</t>
+  </si>
+  <si>
+    <t>(978) 741-4244</t>
+  </si>
+  <si>
+    <t>335 Washington St</t>
+  </si>
+  <si>
+    <t>Staples, WOBURN</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-9pm Sat: 9am-8p Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>Staples® Woburn, MA, 01801 | Store Details</t>
+  </si>
+  <si>
+    <t>(781) 932-4132</t>
+  </si>
+  <si>
+    <t>500 Grossman Drive</t>
+  </si>
+  <si>
+    <t>Staples, BRINTREE</t>
+  </si>
+  <si>
+    <t>Staples® Braintree, MA, 02184 | Store Details</t>
+  </si>
+  <si>
+    <t>(781) 794-2951</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reading </t>
+  </si>
+  <si>
+    <t>Needham Heights</t>
+  </si>
+  <si>
+    <t>163 Highland Ave</t>
+  </si>
+  <si>
+    <t>Staples, NEEDHAM HEIGHTS</t>
+  </si>
+  <si>
+    <t>Staples® Needham, MA, 02494 | Store Details</t>
+  </si>
+  <si>
+    <t>(781) 449-5766</t>
+  </si>
+  <si>
+    <t>800 Lexington St</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/waltham/800-lexington-st</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (781) 899-4943</t>
+  </si>
+  <si>
+    <t>Staples, WALTHAM</t>
+  </si>
+  <si>
+    <t>450 Providence Highway</t>
+  </si>
+  <si>
+    <t>Staples, DEDHAM</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-9pm, Sat: 9am-8pm, Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/dedham/450-providence-hwy?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing</t>
+  </si>
+  <si>
+    <t>(781) 329-3766</t>
+  </si>
+  <si>
+    <t>111 Middlesex Turnpike</t>
+  </si>
+  <si>
+    <t>Staples, BURLINGTON</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/burlington/111-middlesex-turnpike</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (781) 221-4610</t>
+  </si>
+  <si>
+    <t>Staples, DANVERS</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/danvers/250-independence-way?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing</t>
+  </si>
+  <si>
+    <t>(978) 762-0152</t>
+  </si>
+  <si>
+    <t>Seabrook</t>
+  </si>
+  <si>
+    <t>Sprinfield</t>
+  </si>
+  <si>
+    <t>Turner Falls</t>
+  </si>
+  <si>
+    <t>Wachusett</t>
+  </si>
+  <si>
+    <t>West Newbury</t>
+  </si>
+  <si>
+    <t>Winthrop</t>
+  </si>
+  <si>
+    <t>Fretown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Littleton </t>
+  </si>
+  <si>
+    <t>Malborough</t>
+  </si>
+  <si>
+    <t>Manyard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montague </t>
+  </si>
+  <si>
+    <t>Rowe</t>
+  </si>
+  <si>
+    <t>Scituate</t>
+  </si>
+  <si>
+    <t>Southbridge</t>
+  </si>
+  <si>
+    <t>Stoneham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sturbridge </t>
+  </si>
+  <si>
+    <t>Willbraham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bernardston and Leyden residents only. Fees may apply. </t>
+  </si>
+  <si>
+    <t>Shelburne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resident only. Fees may apply. </t>
+  </si>
+  <si>
+    <t>Buckland</t>
+  </si>
+  <si>
+    <t>Hodgen Road (take Rt 112 South)</t>
+  </si>
+  <si>
+    <t>Buckland Transfer Station</t>
+  </si>
+  <si>
+    <t>Tues and Sat: 7:00am-3:00pm</t>
+  </si>
+  <si>
+    <t>https://www.town.buckland.ma.us/transfer-station</t>
+  </si>
+  <si>
+    <t>Sticker required. Residents only.</t>
+  </si>
+  <si>
+    <t>Deerfield</t>
+  </si>
+  <si>
+    <t>42 Lee Road</t>
+  </si>
+  <si>
+    <t>Tues, Thurs, Sat: 8:30am-4pm</t>
+  </si>
+  <si>
+    <t>https://www.deerfieldma.us/272/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Sudbury</t>
+  </si>
+  <si>
+    <t>See Devens</t>
+  </si>
+  <si>
+    <t>Stow</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>Lunenburg</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 8am-7pm</t>
+  </si>
+  <si>
+    <t>(Labor Day to Memorial Day) Hours: Wed-Mon: 7am-3pm, (Memorial Day to Labor Day) Hours: Mon-Sun: 7am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 6am-9pm, Sun 7am-8pm</t>
+  </si>
+  <si>
+    <t>69 Haverhill Road</t>
+  </si>
+  <si>
+    <t>Mon Weds Thurs: 8am-4:30pm Tues: 8am-6pm Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>100 Groton-Harvard Road</t>
+  </si>
+  <si>
+    <t>364 Rantoul Street</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-8pm Sat: 9am-8pm Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-9pm Sat: 9am-8pm Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>160 Alewife Brook Parkway</t>
+  </si>
+  <si>
+    <t>https://charlemont-ma.us/p/32/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 7am-4pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-2:45pm (Year-round), Wed: 3:30pm-6:15pm (2nd Wed in April to the 1st Wed in Oct only)</t>
+  </si>
+  <si>
+    <t>18 Willicut Road</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Wed: 8am-5pm, Sun: 1pm-5pm, (Winter) hours: Wed: 8am-4pm, Sun: 1pm-4pm</t>
+  </si>
+  <si>
+    <t>https://www.chilmarkma.gov/board-health/pages/local-drop-mv-refuse-district</t>
+  </si>
+  <si>
+    <t>186 Old Cricket Hill Rd</t>
+  </si>
+  <si>
+    <t>250 Independence Way</t>
+  </si>
+  <si>
+    <t>9 Cook Street (rear)</t>
+  </si>
+  <si>
+    <t>211 Powisset Street</t>
+  </si>
+  <si>
+    <t>(781) 934-1100 ext.5517</t>
+  </si>
+  <si>
+    <t>Wed-Sun: 8:30am-3:30pm</t>
+  </si>
+  <si>
+    <t>(978) 325-5600</t>
+  </si>
+  <si>
+    <t>(508) 839-5335 ext. 1580</t>
+  </si>
+  <si>
+    <t>117 Main St., 2nd Floor</t>
+  </si>
+  <si>
+    <t>(413) 337-6640</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 7:30am-4pm, Fri: 7:30am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 9am-6pm</t>
+  </si>
+  <si>
+    <t>Mon: 8am-7pm, Tues-Thurs: 8am-4pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://www.ipswichma.gov/246/Public-Works</t>
+  </si>
+  <si>
+    <t>Mon: 10am-3:45pm. Tues, Wed, Sat, Sun: 8am-3:45pm</t>
+  </si>
+  <si>
+    <t>31 Auburn Street</t>
+  </si>
+  <si>
+    <t>(978) 314-3085</t>
+  </si>
+  <si>
+    <t>(413) 548-1062</t>
+  </si>
+  <si>
+    <t>Office hours vary</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wed and Sat: 7:30am-3:30pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N Great Rd, </t>
+  </si>
+  <si>
+    <t>38 Spectacle Pond Road</t>
+  </si>
+  <si>
+    <t>(978) 540-2670</t>
+  </si>
+  <si>
+    <t>(April-Oct) Sat: 8am-5pm, Wed and Sun: 10am-5pm (Nov-Dec) Sat: 8am-3pm (Jan-Apr) Sat: 9am-12pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8:30am-4pm, Tues:8:30am-8pm, Fri: 8:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8:30am-2:30pm</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8:30am-5pm, Thurs: 8:30am-6:30pm</t>
+  </si>
+  <si>
+    <t>Wed: 7:30am-3pm, Sat: 10am-3pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-2pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(508) 261-7366 </t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>Wed, Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 10am-9pm, Sun: 10am-7pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-7pm, Fri:8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs:7:30am-2:45pm (April-Dec) Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Tues, Thurs: 8am-1pm</t>
+  </si>
+  <si>
+    <t>(978) 346-8013 x3050</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs, Fri: 7am-1:45pm, Wed: 7am-5:30pm, Sat: 8am-2:30pm</t>
+  </si>
+  <si>
+    <t>(978) 983 8892</t>
+  </si>
+  <si>
+    <t>(978) 983-8625</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm, (Winter) Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 6am-9pm, Sun: 7am-8pm</t>
+  </si>
+  <si>
+    <t>(Winter) Wed: 8am-11am, 12pm-3:30pm, Sat: 8am-11am, 12pm-3:30pm (Jun-Aug) Wed: 8am-11am, 12pm-3:30pm, Sat: 8am-11am, 12pm-6:45pm</t>
+  </si>
+  <si>
+    <t>https://www.millisma.gov/sites/g/files/vyhlif901/f/uploads/transfer_station_regulations_2025_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-7pm, Sat: 8am-7pm, Sun: 9am-6pm</t>
+  </si>
+  <si>
+    <t>Mon,Thurs: 9am-1pm. Tues, Wed: 9am-3pm</t>
+  </si>
+  <si>
+    <t>Town Hall 290 Main St</t>
+  </si>
+  <si>
+    <t>Wed: 7am-1pm, Sat: 7am-2pm</t>
+  </si>
+  <si>
+    <t>Wed, Sat: 8am-1pm, Sun: 10am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8am-4:30pm, Thurs: 8am-6pm, Fri: 8am-12:30pm</t>
+  </si>
+  <si>
+    <t>Tues-Thurs, Sat: 7am-4pm, Fri: 7am-12pm</t>
+  </si>
+  <si>
+    <t>22 Blueberry Hill and Wendell Roads</t>
+  </si>
+  <si>
+    <t>(978) 544-9673</t>
+  </si>
+  <si>
+    <t>1st Saturday of the month: 8am-12pm, Mon and Thurs: 12:15pm-2:15pm (weather permitting)</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-2:30pm, Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-6pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t>120 Main St</t>
+  </si>
+  <si>
+    <t>North Attleboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mon-Sat: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 9am-8pm, Sun: 10am-7pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>(508) 393-5040</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-7pm, Sun: 9am-1pm</t>
+  </si>
+  <si>
+    <t>84 E. Main Street</t>
+  </si>
+  <si>
+    <t>https://www.norwoodma.gov/departments/health/index.php</t>
+  </si>
+  <si>
+    <t>100 Jones Street</t>
+  </si>
+  <si>
+    <t>Tues: 8:30am-1pm, Thurs: 1pm-6pm, Sat: 8am-12:45pm</t>
+  </si>
+  <si>
+    <t>(978) 544-1118</t>
+  </si>
+  <si>
+    <t>(Winter) Fri-Tues: 7:30am-3pm, (Summer) Thurs-Tues: 7:30am-3pm</t>
+  </si>
+  <si>
+    <t>Sat: 9am-2:50pm</t>
+  </si>
+  <si>
+    <t>(978) 878-1863</t>
+  </si>
+  <si>
+    <t>(May-Oct) Sat: 8am-2:30pm, Wed: 4:30pm-6:30pm, (Nov-Apr) Sat: 8am-4:30pm</t>
+  </si>
+  <si>
+    <t>(413) 464-7866</t>
+  </si>
+  <si>
+    <t>1 1/2 Miles Northwest on Rt 122 from the intersection of 122 &amp; 32 (ie South Street)</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-6pm, Sat: 8am-5pm, Sun: 10am-4pm</t>
+  </si>
+  <si>
+    <t>350 Beaver Dam Road</t>
+  </si>
+  <si>
+    <t>(508) 322-3390</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 9am-9pm, Sun: 10am-7pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8:30am-4:3pm</t>
+  </si>
+  <si>
+    <t>(508) 824-2718</t>
+  </si>
+  <si>
+    <t>(978) 309-8824</t>
+  </si>
+  <si>
+    <t>Tues, Wed, Fri, Sat: 7am-2:45pm, Sun: 8am-11:45am</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 7am-5pm, Sun: 9am-5pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	
+(413) 339-0216</t>
+  </si>
+  <si>
+    <t>(781) 231-4117</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 10am-8pm Sun: 10am-7pm</t>
+  </si>
+  <si>
+    <t>Mon-Wed: 8am-5pm, Thurs: 8am-6pm, Fri: 8am-12:30pm</t>
+  </si>
+  <si>
+    <t>(508) 314-2300</t>
+  </si>
+  <si>
+    <t>https://stores.staples.com/ma/somerville/165-middlesex-ave.</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-6pm, Sat: 7am-6pm, Sun: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7:30am-6pm, Sat: 7:30am-6pm, Sun: 8am-5pm</t>
+  </si>
+  <si>
+    <t>20 Boston Post Road</t>
+  </si>
+  <si>
+    <t>Tues: 10:30am-6pm, Thurs-Sat: 8:30am-4pm</t>
+  </si>
+  <si>
+    <t>Tues and Thurs: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-7pm, Sat: 8am-6pm, Sun: 8am-5pm</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-7pm, Sat: 8am-7pm, Sun: 9am-6pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-3pm, (Apr-Sep) Wed: 3pm-6pm</t>
+  </si>
+  <si>
+    <t>443 S. Washington State Road</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 6am-10pm, Sat: 6am-10pm. Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>(508) 514-1199</t>
+  </si>
+  <si>
+    <t>Tues: 11am-5pm, Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>(978) 544-7287</t>
+  </si>
+  <si>
+    <t>Tues: 10am-12am, Thurs: 2pm-4pm, 1st and 3rd Sat: 9am-12pm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sun: 8am-8pm, Mon-Sat: 6am-9pm </t>
+  </si>
+  <si>
+    <t>Sat: 9am-3pm (Apr-Nov): Wed: 9am-3pm</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 8am-2pm</t>
+  </si>
+  <si>
+    <t>(978) 363-1100 ext. 1118</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-4pm, Sat: 8am-1pm</t>
+  </si>
+  <si>
+    <t>(413) 568-1159</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-6:30pm, Fri: 8am-1pm</t>
+  </si>
+  <si>
+    <t>195 Church Street</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 7am-3pm, Closed 12pm-1pm for lunch</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-7:30pm</t>
+  </si>
+  <si>
+    <t>Wed, Fri, Sat: 7am-3pm, Sun: 9:30am-3pm</t>
+  </si>
+  <si>
+    <t>671 Simonds Road</t>
+  </si>
+  <si>
+    <t>Town Hall 146 Middlesex</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8:30am-4:30pm, Tues: 8:30am-7pm, Fri: 8am-12:30pm</t>
+  </si>
+  <si>
+    <t>(Apr-Nov) Mon, Tues, Thurs, Fri: 8:30am-3pm, Wed: 8:30am-7pm, Sat-Sun: 9am-5pm (4pm in Nov). (Dec-Mar) Mon-Fri: 8:30am-3pm, Sat-Sun: 9am-4pm</t>
+  </si>
+  <si>
+    <t>Sat: 8am-4pm, (Summer) Hours: Wed: 3pm-7pm, (Winter) hours: Wed: 12pm-4pm</t>
+  </si>
+  <si>
+    <t>Wed: 10am-2pm, Sat: 7:30am-3pm (May- Sep 15) Thurs: 3pm-7pm</t>
+  </si>
+  <si>
+    <t>https://www.acton-ma.gov/137/Health</t>
+  </si>
+  <si>
+    <t>(413) 821-0632</t>
+  </si>
+  <si>
+    <t>Every Other Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>Wed, Sat, Sun: 7am-3pm</t>
+  </si>
+  <si>
+    <t>(413) 623-8988</t>
+  </si>
+  <si>
+    <t>Wed: 12pm-5pm, Thurs: 2pm-7pm Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>(Summer) Tues, Thurs, Sat: 8am-12pm, (Winter) Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 9am-9pm Sun: 10am-7pm</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Fri: 6am-10pm, Sun: 8am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>Tues: 2pm-6pm, Sat: 7am-4pm</t>
+  </si>
+  <si>
+    <t>59 Morse Road</t>
+  </si>
+  <si>
+    <t>(413) 625-8231</t>
+  </si>
+  <si>
+    <t>Wed: 3pm-7pm, Sat: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Tues: 10am-7pm, Sat: 12pm-5pm, (Winter) Tues: 10am-4pm (Thru Mar 31)</t>
+  </si>
+  <si>
+    <t>(774) 450-5685</t>
+  </si>
+  <si>
+    <t>(413) 624-5500</t>
+  </si>
+  <si>
+    <t>(413) 369-4727</t>
+  </si>
+  <si>
+    <t>https://conwayma.gov/p/32/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 8am-9pm, Sat: 9am-9pm, Sun: 10am-6pm</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 8am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 7am-8pm</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 7am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 8am-8pm</t>
+  </si>
+  <si>
+    <t>(413) 665-4226</t>
+  </si>
+  <si>
+    <t>(508) 760-6230</t>
+  </si>
+  <si>
+    <t>(508) 823-4872</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-6pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>Tue, Thurs, Sat: 8am-1pm, Sun: 10pm-4pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 7:30am-4pm, Tues: 7:30 am-7pm, Fri: 7:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Sat: 6am-10pm, Sun: 7am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 7am-8pm</t>
+  </si>
+  <si>
+    <t>(877) 499-2697</t>
+  </si>
+  <si>
+    <t>Tues-Fri: 10am-1:30pm, Sat: 7:30am-1pm, 7:30am-12pm (Jan 15-Mar 15)</t>
+  </si>
+  <si>
+    <t>(Nov 1-Apr 15) Wed - Sat: 7:30am-4:15pm, (Apr 15-Nov 1) Wed-Sat: 7am-4:45pm</t>
+  </si>
+  <si>
+    <t>Wed: 12pm-5pm, Sat: 8am-3pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4pm, Tues: 8am-7pm</t>
+  </si>
+  <si>
+    <t>Sun-Thurs: 10am-8pm, Fri-Sat: 10am-9pm</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-7pm, Fri: 8am-2pm</t>
+  </si>
+  <si>
+    <t>https://www.abingtonma.gov/page/health/</t>
+  </si>
+  <si>
+    <t>https://www.acushnet.ma.us/1209/Recycling</t>
+  </si>
+  <si>
+    <t>https://town.barnstable.ma.us/Departments/solidwaste</t>
+  </si>
+  <si>
+    <t>https://www.belchertown.org/207/Transfer-Station-and-Recycling-Center</t>
+  </si>
+  <si>
+    <t>https://www.bellinghamma.org/DocumentCenter/View/299/Recycling-Center-Information-</t>
+  </si>
+  <si>
+    <t>About DPW | Belmont, MA</t>
+  </si>
+  <si>
+    <t>https://townofberkleyma.gov/transfer-station/</t>
+  </si>
+  <si>
+    <t>Mon: 8am-6:30pm Tues - Thurs: 8:30am-4pm, Fri: 8am-12:30pm</t>
+  </si>
+  <si>
+    <t>https://www.town.billerica.ma.us/169/Board-of-https://billerica.gov/board-of-health/</t>
+  </si>
+  <si>
+    <t>https://billerica.gov/public-works/</t>
+  </si>
+  <si>
+    <t>https://www.boxfordma.gov/399/Recycling-Center-Information</t>
+  </si>
+  <si>
+    <t>Tues: 7:30am-12:30pm (May-Oct only)</t>
+  </si>
+  <si>
+    <t>https://www.brooklinema.gov/3763/Household-Hazardous-Waste</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/12010?irclickid=zUByN5QNGxyPRARQKo0oF2-MUku0AqQXD2330c0&amp;irgwc=1&amp;afsrc=1&amp;utm_medium=Affiliate&amp;utm_source=Impact&amp;utm_campaign=27795&amp;utm_term=664353</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon-ace/carver-ma</t>
+  </si>
+  <si>
+    <t>https://www.cohassetma.gov/267/Recycling-Transfer-Facility</t>
+  </si>
+  <si>
+    <t>(May-Sep) Tues: 5:30pm-7:30pm, (Year round), Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>https://cummington-ma.gov/Boards.php?12</t>
+  </si>
+  <si>
+    <t>https://douglas-ma.gov/735/Transfer-Station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sat: 9am-5pm, Wed: 9am-5pm (April-Dec) </t>
+  </si>
+  <si>
+    <t>https://www.eastlongmeadowma.gov/198/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.wareham.gov/206/Recycling-Department</t>
+  </si>
+  <si>
+    <t>https://www.essexma.org/1203/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://tcrwusa.com/pages/locations</t>
+  </si>
+  <si>
+    <t>https://www.franklinma.gov/Directory.aspx?did=39</t>
+  </si>
+  <si>
+    <t>https://www.franklinma.gov/444/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://www.franklinma.gov/452/Public-Works-DPW</t>
+  </si>
+  <si>
+    <t>https://www.goshen-ma.us/transfer-station-refuse-disposal-hours-fees-information/</t>
+  </si>
+  <si>
+    <t>Fri: 8am-3pm, Sat: 7am-3pm, Sun: 10am-3pm</t>
+  </si>
+  <si>
+    <t>https://www.townofgbma.gov/230/Recycling-Transfer-Station</t>
+  </si>
+  <si>
+    <t>Mon: 5pm-8pm, Wed: 10am-1pm, Sat: 7:30am-12:30pm</t>
+  </si>
+  <si>
+    <t>https://www.halifaxma.gov/1982/Recycling-Solid-Waste</t>
+  </si>
+  <si>
+    <t>https://www.hanover-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.harvard-ma.gov/357/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.haverhillma.gov/living-here/trash-and-recycling/</t>
+  </si>
+  <si>
+    <t>https://www.hardwarestore.com/aubuchon-ace/haverhill-ma</t>
+  </si>
+  <si>
+    <t>https://www.townofholliston.us/162/Recycling-Solid-Waste</t>
+  </si>
+  <si>
+    <t>https://www.townofholliston.us/DocumentCenter/View/1623/Town-Department-Office-Hours-PDF</t>
+  </si>
+  <si>
+    <t>Old Landfill Rd</t>
+  </si>
+  <si>
+    <t>2nd and 4th Sat of the month: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://www.hudsonnh.gov/publicworks/page/2026-solid-waste-and-recycling-brochure</t>
+  </si>
+  <si>
+    <t>(Summer) Hours: Mon-Fri: 6am-9pm, Sun: 7am-8pm, (Winter) Hours: Mon-Sat: 6am-9pm, Sun: 7am-8pm</t>
+  </si>
+  <si>
+    <t>https://ludlow.ma.us/trash-recycling/</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs: 8am-5pm, Wed: 8am-6pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://marbleheadma.gov/board-of-health/</t>
+  </si>
+  <si>
+    <t>Mon-Sat: 7:30am-12pm, 1pm-3:25pm</t>
+  </si>
+  <si>
+    <t>https://marbleheadma.gov/trash-and-recycling/recycling/pages/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.marlborough-ma.gov/335/Resident-Drop-Off-Facility</t>
+  </si>
+  <si>
+    <t>https://www.marshfield-ma.gov/departments/public_works/trash_recycling/transfer_station___recycling_center.php</t>
+  </si>
+  <si>
+    <t>https://www.mashpeema.gov/1203/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.mattapoisett.gov/241/Transfer-Station-Recycling-Program-Overv</t>
+  </si>
+  <si>
+    <t>https://www.town.medfield.net/2333/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Tues-Thurs: 8am-4:30pm, Mon: 8am-5:30pm, Fri: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://www.medwayma.gov/departments/department-of-public-works/</t>
+  </si>
+  <si>
+    <t>Sat and Sun: 8am-3pm, (Summer) Wed: 4pm-7pm, (Winter) Wed: 12pm-3pm</t>
+  </si>
+  <si>
+    <t>https://medwayma.gov/recycling-center-information/</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 6am-4:30pm</t>
+  </si>
+  <si>
+    <t>https://www.mendonma.gov/directory.aspx?did=51</t>
+  </si>
+  <si>
+    <t>Mon-Thurs: 7am-4pm, Fri: 7am-10am</t>
+  </si>
+  <si>
+    <t>https://www.mendonma.gov/226/Board-of-Health</t>
+  </si>
+  <si>
+    <t>Sun: 9am-1pm (Year round), Wed: 4pm-8pm (May-Sep)</t>
+  </si>
+  <si>
+    <t>https://www.middlefield-ma.gov/231/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Mon, Tues, Thurs: 8am-4:30pm, Wed: 8am-6pm, Fri: 8am-11:30am</t>
+  </si>
+  <si>
+    <t>https://www.milfordma.gov/168/Health-Department</t>
+  </si>
+  <si>
+    <t>Thurs and Sun: 10am-4pm, Fri and Sat: 8am-4pm</t>
+  </si>
+  <si>
+    <t>https://www.milfordma.gov/229/Transfer-Station</t>
+  </si>
+  <si>
+    <t>(Winter) Mon-Fri: 8am-3pm, Sat and Sun: 8am-12pm (Summer) Mon-Fri: 7am-3pm, Sat and Sun: 8am-12pm</t>
+  </si>
+  <si>
+    <t>https://www.nantucket-ma.gov/2862/Solid-Waste-Recycling</t>
+  </si>
+  <si>
+    <t>https://www.newburyma.gov/DocumentCenter/View/1024/Transfer-Station-Pay-As-You-Throw-Program</t>
+  </si>
+  <si>
+    <t>Mon-Fri: 5am-4pm, Sat: 7am-11am</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17kFrxQKj9EFgxpc41rgB5Z_8C-HZBjPm/view</t>
+  </si>
+  <si>
+    <t>https://www.northfieldma.gov/214/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Wed and Thurs: 7:30am-1:30pm</t>
+  </si>
+  <si>
+    <t>https://www.townofnorwell.net/community/trash___recycling/recycling_center.php</t>
+  </si>
+  <si>
+    <t>https://townofotisma.com/departments/transfer_station/index.php</t>
+  </si>
+  <si>
+    <t>https://www.paxtonma.gov/board-health</t>
+  </si>
+  <si>
+    <t>Wed: 4pm-6pm, Sat: 9am-1pm</t>
+  </si>
+  <si>
+    <t>https://www.plainfield-ma.us/transfer-station-and-recycling-center</t>
+  </si>
+  <si>
+    <t>https://www.acehardware.com/store-details/19017?msockid=10cbdd09cc6163413a45cbe8cd0362e4</t>
+  </si>
+  <si>
+    <t>(Mid April - Early December) Wed and Sat: 8am-2pm</t>
+  </si>
+  <si>
+    <t>https://www.saugus-ma.gov/solid-waste-recycling-department</t>
+  </si>
+  <si>
+    <t>(Summer) Wed: 4:30pm-8:30pm, Sat: 8am-1pm, (Winter) Wed: 3pm-7pm, Sat: 8am-1pm</t>
+  </si>
+  <si>
+    <t>https://townofsavoy.com/transfer-station-information/</t>
+  </si>
+  <si>
+    <t>https://www.spencerma.gov/1203/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.spencerma.gov/1237/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://www.stockbridge-ma.gov/transfer-station</t>
+  </si>
+  <si>
+    <t>https://www.truro-ma.gov/369/Transfer-Station</t>
+  </si>
+  <si>
+    <t>https://www.wenhamma.gov/166/Board-of-Health-BOH</t>
+  </si>
+  <si>
+    <t>https://www.wenhamma.gov/173/Public-Works</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 8am-4:30pm, Tues: 8am-8pm, Fri: 7:30am-12pm</t>
+  </si>
+  <si>
+    <t>https://www.town.westborough.ma.us/390/Board-of-Health</t>
+  </si>
+  <si>
+    <t>https://westhamptonma.gov/departments/transfer-station/</t>
+  </si>
+  <si>
+    <t>https://www.townofwinchendon.com/264/Transfer-Station</t>
+  </si>
+  <si>
+    <t>Mon, Wed, Thurs: 7am-4pm, Tues: 7am-5pm</t>
+  </si>
+  <si>
+    <t>https://www.winthropma.gov/236/Department-of-Public-Works</t>
+  </si>
+  <si>
+    <t>(508) 402-7700 </t>
+  </si>
+  <si>
+    <t>(617) 898-4968</t>
+  </si>
+  <si>
+    <t>By appt</t>
+  </si>
+  <si>
+    <t>413-772-2438</t>
+  </si>
+  <si>
+    <t>(508) 223-2222 ext. 3245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boylston </t>
+  </si>
+  <si>
+    <t>See Wachusett Watershed Regional Recycling Center</t>
+  </si>
+  <si>
+    <t>Rutland</t>
+  </si>
+  <si>
+    <t>Sterling</t>
+  </si>
+  <si>
+    <t>West Boylston</t>
+  </si>
+  <si>
     <t>(508) 223-2222 ext. 3253</t>
   </si>
   <si>
-    <t>29 Pond Street North</t>
-[...6185 lines deleted...]
-    <t>Townsend</t>
+    <t>Highway Department Facility off Cottage St on Stevens Rd</t>
+  </si>
+  <si>
+    <t>Sat: 8am-2pm, Sun: 8am-2pm (Summer Only)</t>
+  </si>
+  <si>
+    <t>Deerfield Transfer Station</t>
+  </si>
+  <si>
+    <t>Universal Waste Shed</t>
+  </si>
+  <si>
+    <t>Wed: 12pm-5pm, Fri: 12pm-5pm, Sat 8am-4pm</t>
+  </si>
+  <si>
+    <t>Main St (town Shed Rd)</t>
+  </si>
+  <si>
+    <t>Recycling Resouces | My Site</t>
+  </si>
+  <si>
+    <t>Longmeadow</t>
+  </si>
+  <si>
+    <t>Phillipston</t>
+  </si>
+  <si>
+    <t>Plympton</t>
+  </si>
+  <si>
+    <t>https://www.cityofattleboro.us/1709/Recycling-Center</t>
+  </si>
+  <si>
+    <t>Williamstown</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFC6E0B4"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE04A0E"/>
       <color rgb="FFC35C51"/>
       <color rgb="FFFF9900"/>
       <color rgb="FFE4764A"/>
       <color rgb="FFD27B1C"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -6866,14799 +6879,14629 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ssrcoop.info/index.php/member-towns/member-towns-cohasset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.billerica.ma.us/169/Board-of-Health" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carlislema.gov/343/Transfer-Station" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyoke.org/dpw-waste-and-recycling/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marblehead.org/health-department/trash-recycling/pages/transfer-station" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harvard-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/11460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merrimac01860.info/181/Health" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Seekonk/1932" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofshelburne.com/p/25/Transfer-Station" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofwestfield.org/739/Recycling-Program-Twiss-Street-Transfer-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westhampton-ma.com/transfer-station" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofrowley.net/board-health" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.falmouthma.gov/170/Waste-Management" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lynnma.gov/city_government/departments/isd" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofnewburyport.com/recycling-energy-resiliency-sustainability/pages/drop-off-recycling-facility-colby-farm-lane" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ashlandmass.com/165/Rubbish-Recycling" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natickma.gov/243/Mercury-Recovery-Program" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/156-so-sandwich-ma" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tyngsboroughma.gov/242/Recycling-Center" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wilbraham-ma.gov/184/Disposal-Recycling-Center" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essexma.org/transfer-station" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopedale-ma.gov/trash-recycling-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.adams.ma.us/transfer-stationrecycling-center" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofchesterfieldma.com/transfer-station" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montague-ma.gov/p/189/Recycling-Center-and-Transfer-Station-Info" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbarre.com/transferstation" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/03384" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowellma.gov/195/Solid-Waste-Recycling" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.plympton.ma.us/transfer-station-hours" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofflorida.org/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truro-ma.gov/public-works-transfer-station" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andoverma.gov/DocumentCenter/View/128/Recycling-and-Trash-Guide-for-Residents-PDF" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookfieldma.us/board-health/pages/transfer-station" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goshen-ma.us/transfer-station-recycling-center-rules-and-regulations/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rockportma.gov/177/Department-of-Public-Works" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norwoodma.gov/departments/public_works/index.php" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Bellingham/MA/Bellingham/02019/2651" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Salem-MA/MA/Salem/01970/2686" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northamptonma.gov/751/Solid-Waste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellesleyma.gov/331/Recycling-Disposal-Facility" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/woburn/335-washington-st?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cheshire-ma.gov/transfer-station/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Danvers-East/MA/Danvers/01923/2623" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/408/Recycling-Commission" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofheath.org/p/39/Transfer-Station" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichma.gov/Facilities/Facility/Details/Ipswich-Transfer-Station-16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.framinghamma.gov/172/Recycling-Drop-Off-Center" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wendellmass.us/departments/recycling-and-transfer-station/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://middletonma.gov/268/Transfer-Station-Information" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsharon.net/department-of-public-works" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wilmingtonma.gov/health-department" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmaynard-ma.gov/207/Public-Health-Division" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://douglas-ma.gov/265/Transfer-Station" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saugus-ma.gov/board-health" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alignable.com/hudson-nh/rst-reclaiming-co-inc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/S-Attleboro/MA/South-Attleboro/02703/2659" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auburnguide.com/DocumentCenter/View/295/Mercury-Containing-Items-PDF" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Natick/MA/Natick/01760/2669" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spencerma.gov/transfer-station/pages/transfer-station-fees" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beverlyma.gov/890/Disposal-of-Medication-Syringes-Lightbul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acton-ma.gov/149/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tyringham-ma.gov/transfer-station/pages/acceptable-items" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arlingtonma.gov/departments/public-works/recycling-trash-composting/recycling-center" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conwayma.gov/f/0/47/Transfer-Station" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freetownma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgema.gov/services/recyclingcenter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norfolk.ma.us/departments/public_works/solid_waste_division___transfer_station.php" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.lynnfield.ma.us/department-public-works" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.northborough.ma.us/engineering-department" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.princeton.ma.us/board-health" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.methuen.gov/428/Methuen-Transfer-Station" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wenhamma.gov/town_government/departments/board_of_health.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbourne.com/recycling-committee/pages/recycling-in-bourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peabody-ma.gov/health/MERCURY%20DISPOSAL%20REGULATIONS.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenfield-ma.gov/departments/dpw_department_of_public_works/transfer_station_.php" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowe-ma.gov/p/34/Refuse-Gardens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichma.gov/Facilities/Facility/Details/Ipswich-Transfer-Station-16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/N-Dartmouth/MA/North-Dartmouth/02747/2673" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marshfield-ma.gov/trash-recycling-information" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofwestspringfield.org/Business/Public-Works" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/needham/163-highland-ave?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://townofchester.net/board-of-health-2/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchester.ma.us/337/Board-of-Health" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westminster-ma.gov/solid-waste-drop-center" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopedale-ma.gov/node/61" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Framingham/2384" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Roxbury/MA/West-Roxbury/02132/2665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stockbridge-ma.gov/public-works/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://williamstownma.gov/transfer-station/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woburnma.gov/events/event/mercury-bearing-waste-disposal/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abingtonma.gov/health-department-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wenhamma.gov/town_government/departments/department_of_public_works.php" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Auburn-MA/MA/Auburn/01501/2682" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakevillema.org/transfer-station" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newbedford-ma.gov/facilities-fleet-management/transfer-station-hours-of-operations/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townoforange.org/250/Recycling-Center-Transfer-Station" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsomerset.org/DocumentCenter/View/1062/-New-Trash-Recycling-and-Yard-Waste-Packet-PDF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbecket.org/transfer-station" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Quincy/MA/Quincy/02169/2670" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofhatfield.org/town-secretaries/faq/what-are-%C2%A0transfer-station-hours" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acehardware.com/mystore/index.jsp?store=10242&amp;cid=localstore10242" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofattleboro.us/1709/Rec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.dartmouth.ma.us/219/Solid-Waste-Recycling-Division" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gloucester-ma.gov/311/Drop-Off-Recycling-Programs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Abington/2785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neighborhoodhardwaregroup.com/pill-hardware" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofsavoy.com/transfer-station/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Norwood/MA/Norwood/02062/2681" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/somerville/165-middlesex-ave?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.boxford.ma.us/sites/g/files/vyhlif321/f/uploads/dropoffrecchart-20_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Saugus/2372" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-West-Bridgewater/2752" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklincountywastedistrict.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harwichhighway.com/Departments/DisposalArea/tabid/79/Default.aspx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrcoop.info/kingston/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.medfield.net/189/Medfield-Transfer-Station" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whately.org/transfer-station" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/dedham/450-providence-hwy?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Shrewsbury/MA/Shrewsbury/01545/2672" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westonma.gov/305/Transfer-Station-Information" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clintonma.gov/197/Recycle-Center" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northbrookfield.net/recycling-center" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/public-works" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.washington-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordma.gov/transfer-recycle-station/pages/transfer-recycle-station-fees-and-documents" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlefield-ma.com/government/transfer-station" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ashburnham-ma.gov/367/Transfer-Station" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phillipston-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudbury.ma.us/transferstation/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worcesterma.gov/trash-recycling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.duxbury.ma.us/recycling-transfer-station" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/South-Bay-Boston/MA/Boston/02125/2679" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dracutma.gov/530/Board-of-Health" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acbrecovery.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newtonma.gov/government/public-works/sustainable-materials-management/recycle-at-the-resource-recovery-center" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofpaxton.net/board-health" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saugus-ma.gov/solid-waste-recycling-department/pages/charm-facility" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townhall.westwood.ma.us/departments/public-works" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.raynham.ma.us/transfer-station" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Waltham/MA/Waltham/02451/2674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://concordma.gov/482/Trash-Recycling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofgb.org/recycling-transfer-station" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Chelsea-MA/MA/Chelsea/02150/8979" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westport-ma.com/transfer-station-recycling-center" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayer.ma.us/transfer-station" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.billerica.ma.us/196/Yard-Waste-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hingham-ma.gov/292/Transfer-Station" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofpetersham.weebly.com/transfer-station.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Hadley/1916" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mansfieldma.com/252/Mansfield-Green-Recycling-Park-Compost-A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millbury-ma.org/board-health" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Pembroke/1758" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hadleyma.org/sites/g/files/vyhlif651/f/uploads/2020-2021_hadley_no_address.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millisma.gov/sites/g/files/vyhlif901/f/uploads/transfer_station_regulations_2022_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sherbornma.org/Facilities/Facility/Details/Transfer-Station-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ci.ashby.ma.us/departments/ashby-recycle-center-transfer-station-arcts/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/cambridge/160-alewife-brook-pkwy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Pittsfield/MA/Pittsfield/01201/2683" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Seabrook/NH/Seabrook/03874/3404" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suttonma.org/transfer-station" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/danvers/250-independence-way?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brewster-ma.gov/recycling-center" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eastlongmeadowma.gov/DocumentCenter/View/88" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Springfield/MA/West-Springfield/01089/2662" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worcesterma.gov/trash-recycling/residential-drop-off-center" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grotonma.gov/government/departments/department-of-public-works/transfer-station/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Roxbury/MA/West-Roxbury/02132/2665" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wareham.ma.us/recycling/pages/mercury-flyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Leominster/MA/Leominster/01453/2676" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmedway.org/dpw-parks-division/pages/recycling-center-information" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northandoverma.gov/health" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easthamptonma.gov/544/Recycling-Center" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexingtonma.gov/559/Board-of-Health" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainville.ma.us/345/Plainville-Recycling-Compost-Center" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofwinchendon.com/transfer-station" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northandoverma.gov/public-works/pages/recycling-center" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofblackstone.org/325/Recycling-Center" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mellodisposal.com/newbury-transfer-station/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boxq.net/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Raynham/1857" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Somerset/MA/Somerset/02726/2605" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/brighton/1660-soldiers-field-rd?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acushnet.ma.us/collection-center" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrmc-ma.org/Content.php?37" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Ware/2386" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townhall.westwood.ma.us/departments/community-economic-development/health-division" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedfordma.gov/481/Compost-Recycling-Center---108-Carlisle-" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvrefusedistrict.com/hours.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicopeema.gov/218/Department-of-Public-Works" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanover-ma.gov/public-works/pages/transfer-station-division" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ww3.truevalue.com/mansfieldtruevalue/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brockton.ma.us/city-departments/public-works/trash-recycling/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbswmd.com/transfer-hancock" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millvillema.org/board-health" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/southbridge-ma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofholliston.us/home/pages/recycling-and-solid-waste-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sturbridge.gov/recycling-center" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pembroke-ma.gov/trash-recycling/pages/wilson-e-whittaker-recycling-center" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Plainville/2393" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashfield.org/DocumentCenter/View/127/Transfer-Station-Info-and-Fees-2023-PDF?bidId=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofblandford.com/document-category/transfer-station/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Taunton/MA/Taunton/02780/2677" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.westborough.ma.us/board-health" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Worcester-MA/MA/Worcester/01606/2684" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woburnma.gov/government/health/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Wareham/2376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrmc-ma.org/Content.php?39" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Bridgewater/MA/Bridgewater/02324/2603" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Leominster/1858" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofmelrose.org/public-works" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egremont-ma.gov/226/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.littletonma.org/Directory.aspx?did=12" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plymouth-ma.gov/1108/Manomet-Transfer-Station" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halifax-ma.org/recycling-solid-waste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofrochestermass.com/trash-recycling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanharbors.com/location/braintree-facility" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northandoverma.gov/public-works" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.windsormass.com/requests-1/transfer-station" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crsrecycle.com/contact.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agawam.ma.us/291/Household-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Reading-MA/MA/Reading/01867/2614" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Somerville/MA/Somerville/02145/2667" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aubuchon.com/089" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Weymouth/1618" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bellinghamma.org/sites/g/files/vyhlif2796/f/uploads/recycling_center_info_as_of_4.5.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rehobothma.gov/sites/g/files/vyhlif4911/f/pages/transfer_station_fee_list_as_of_7-1-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/saugus/444-broadway-(route-1)?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Chicopee/MA/Chicopee/01020/2610" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holdenma.gov/health-departmentboard-of-health" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marblehead.org/health-department" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/carver-ma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwick-ma.gov/media/3611" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmilton.org/232/Health-Department" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brooklinema.gov/1247/Hazardous-Waste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvrefusedistrict.com/about.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofholliston.us/home/pages/recycling-and-solid-waste-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Avon/MA/Avon/02322/2671" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montereyma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/tewksbury-ma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/ayer-ma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Seekonk/MA/Seekonk/02771/2615" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Tewksbury/MA/Tewksbury/01876/2668" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Westborough/1831" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Worcester/1206" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofbernardston.org/transfer-station/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedt.org/price-lists/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Brockton/MA/Brockton/02302/2611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Everett-MA/MA/Everett/02149/2688" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cityofeverett.com/city-hall/departments/health-department/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.townofberkleyma.com/pages/berkleyma_highway/what" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hrmc-ma.org/Content.php?44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamiltonma.gov/government/department-public-works/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockland-ma.gov/205/Recycling-Center" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberkshires.com/story/34757/CET-and-Carr-Partner-in-Light-Bulb-Recycling-Effort.html?ss_id=1717" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincolntown.org/405/Transfer-StationRecyclingBrush-Collectio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendonma.gov/board-of-health" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ludlow.homeip.net/html/dpw/trash.htm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provincetown-ma.gov/101/Trash-Recycling" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worthington-ma.us/municipal-directory/disposal-transfer-station/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grafton-ma.gov/163/Department-of-Public-WorksEngineering" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amherstma.gov/index.aspx?NID=158" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nantucket-ma.gov/242/Solid-Waste-Recycling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Rockland/MA/Rockland/02370/2650" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.southhadley.org/241/Solid-Waste-Division" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Wareham/MA/East-Wareham/02538/2613" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrcoop.info/whitman/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsouthampton.org/town-services/transfer-station" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/weymouth/729-bridge-st-(rt.-3a)" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chelseama.gov/government/boards___commission/health_board/index.php" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northfieldma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.truevalue.com/ma/holliston/18750/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmilton.org/354/Trash-Recycling-and-Yard-Waste" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.barnstable.ma.us/Departments/solidwaste/pageview.asp?file=Recycling\Light-Bulb-Recycling.html&amp;title=Light%20Bulb%20Recycling&amp;exp=Recycling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-North-Attleboro/1014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Plymouth-MA/MA/Plymouth/02360/2680" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tolland-ma.gov/transfer-station-recycling" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chatham-ma.gov/DocumentCenter/View/1505/Florescent-Bulbs--Mercury-PDF" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Brockton/1174" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yarmouth.ma.us/136/Waste-Management" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofberlin.com/board-health/transfer-station" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nortonma.org/highway-cemetery-department" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longmeadow.org/452/Recycling-Yard-Waste-Center" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/health-department" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingma.gov/226/Public-Works" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ma.us/657/Trash-Recycling-and-Compost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Hyannis/MA/Hyannis/02601/2612" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marlborough-ma.gov/rubbishrecycling/pages/resident-drop-facility" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensalem.com/a-z-guide/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/salem/17-paradise-road?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.watertowndpw.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chatham-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopkintonma.gov/departments/health_department.php" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Danvers/MA/Danvers/01923/2663" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/haverhill-ma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warwickma.org/transfer-station/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Methuen/MA/Methuen/01844/2685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Seekonk/1932" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/365/Safely-Dispose-of-Unwanted-Medication" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deerfieldma.us/272/Transfer-Station" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.dennis.ma.us/department-public-works/solid-waste-recycling-division" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foxboroughma.gov/cms/one.aspx?portalId=15207864&amp;pageId=16612138" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/E-Springfield/MA/Wilbraham/01095/2678" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lynnma.gov/city_government/departments/dpw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsomerset.org/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Hudson/2375" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natickma.gov/243/Mercury-Recovery-Program" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/N-Dartmouth/MA/North-Dartmouth/02747/2673" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solidwastesolutionsllc.com/warrentransfer" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athol-ma.gov/transfer-and-recycling-center" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spencerma.gov/board-health" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amesburyma.gov/235/Public-Works" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colrain-ma.gov/p/26/Highway-and-Transfer-Station" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsalemma.org/transfer-station-recycle-center" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairhaven-ma.gov/solid-waste-and-recycling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acehardware.com/mystore/index.jsp?store=04627&amp;cid=localstore04627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Lowell/2657" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belchertown.org/dpw/index.php" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-N.-Dartmouth/1832" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aubuchon.com/158" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/017-turners-falls-ma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendonma.gov/highway-department" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbolton.com/transfer-station-recycling-center/pages/hazardous-waste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellfleet-ma.gov/transfer-station-recycling-center" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grafton-ma.gov/448/Board-of-Health" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofotisma.com/departments/transfer-station/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eastbrookfieldma.us/solid-waste-department/pages/hazardous-materials" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Danvers/1094" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rockportma.gov/231/Transfer-Station-Division" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Marlborough/MA/Marlborough/01752/2607" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwichmass.org/217/Transfer-Station" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/braintree/500-grossman-drive" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/408/Recycling-Commission" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofchelmsford.us/204/Household-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holbrookma.gov/health-department" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hinsdalemass.com/transfer-station" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbrookfield.com/drop-off-center/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordma.gov/health-department" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Watertown/MA/Watertown/02472/2602" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Springfield/0660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofperuma.com/transfer-station" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffieldma.gov/recycling-and-solid-waste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofnewburyport.com/recycling-energy-resiliency-sustainability/pages/drop-off-recycling-facility-colby-farm-lane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winchester.us/196/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medfordma.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andoverma.gov/Faq.aspx?QID=96" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Kingston/1663" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.needhamma.gov/262/Recycling-Transfer-Station" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hadleyma.org/town-clerk/pages/transfer-station" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.norwoodma.gov/departments/trash_and_recycling/winter_street_compost_site_and_recycling.php" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uptonma.gov/307/Board-of-Health" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gardner-ma.gov/207/Transfer-Station" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/08546?utm_source=Impact&amp;utm_medium=Affiliate&amp;utm_campaign=27795&amp;irclickid=zUByN5QNGxyPRARQKo0oF2-MUkH1nF2mUXRR1I0&amp;irgwc=1&amp;utm_term=664353" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.danversma.gov/405/Transfer-Station" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nattleboro.com/221/Solid-Waste-Department" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inmansquarehardware.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mansfieldma.com/215/Board-of-Health" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.townofnorwell.net/board-health/trash-recycling/pages/recycling-center" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quincyma.gov/govt/depts/pwd/waste_n_recycle/default.htm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/sandwich-ma" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/boston/1-washington-street" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Saugus/MA/Saugus/01906/2653" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boxborough-ma.gov/266/Transfer-Station" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanson-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wachusettearthday.org/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/greenfield-ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedt.org/price-lists/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mashpeema.gov/transfer-station" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westboroughma.gov/461/Recycling-Trash-Disposal-Household-Hazar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/waltham/800-lexington-st" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chilmarkma.gov/board-health/pages/refuse-recycling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shrewsburyma.gov/188/Board-of-Health" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weston.org/400/Board-of-Health" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopkintonma.gov/how_do_i/trash___recycling_pickup_calendar.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mattapoisett.net/trash-recycling/pages/transfer-station-and-recycling-program-overview" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/recycling-solid-waste/pages/recycling-center" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Milford/1889" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methuen.gov/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.pepperell.ma.us/236/Transfer-Station" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arlingtonma.mycusthelp.com/WEBAPP/_rs/(S(bwkdxmwmaux1rkweet3wvhfy))/AnswerDetail.aspx?sSessionID=&amp;inc=6342&amp;caller=%7e%2fFindAnswers.aspx%3ffilter%3d%26txtCriteria%3dFluorescent+bulbs%26pi%3d1%26sSessionid%3d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stoneham-ma.gov/305/Stevens-Street-Recycling-Center" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Woburn/1198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doverma.gov/184/Transfer-Station" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.winthrop.ma.us/trash-recycling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belmont-ma.gov/dpw-highway-division/pages/recycling-trash-information" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityoflawrence.com/165/Hazardous-Waste-Drop-Off" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Dedham/1914" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newmarlboroughma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.orleans.ma.us/449/Transfer-Station" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holdenma.gov/category/resident-topics/trash-recycling" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peabody-ma.gov/dpw/Peabody%20Recycling%20Center%20Flyer.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Quincy-II/MA/Quincy/02169/2608" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walpole-ma.gov/board-of-health" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofattleboro.us/221/Recycling-Rubbish" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dighton-ma.gov/274/Transfer-Station" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofgranville.net/transfer-station" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/16390" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Greenfield-MA/MA/Greenfield/01301/2619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Mansfield/MA/Mansfield/02048/2609" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Oxford-MA/MA/Oxford/01540/2624" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sherbornma.org/select-boards-office" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/dorchester/757-gallivan-blvd-suite-1?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scituatema.gov/transfer-station/pages/recycling-information" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wnewbury.org/board-health" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braintreema.gov/196/Recycling-Trash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ci.haverhill.ma.us/departments/health_and_inspections/recycling_information/index.php" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/10748" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmedway.org/department-public-works" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leverett.ma.us/p/53/Transfer-Station" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.burgy.org/transfer-station" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/burlington/111-middlesex-turnpike" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ma-acton.civicplus.com/DocumentCenter/Home/View/200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Somerset/MA/Somerset/02726/2605" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dracutma.gov/530/Board-of-Health" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chatham-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichma.gov/246/Public-Works" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.medfield.net/2333/Transfer-Station" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmaynard-ma.gov/207/Public-Health-Division" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Roxbury/MA/West-Roxbury/02132/2665" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofattleboro.us/1709/Recycling-Center" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrcoop.info/whitman/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://douglas-ma.gov/735/Transfer-Station" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wenhamma.gov/173/Public-Works" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/Directory.aspx?did=39" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nattleboro.com/221/Solid-Waste-Department" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holdenma.gov/category/resident-topics/trash-recycling" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athol-ma.gov/transfer-and-recycling-center" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northandoverma.gov/public-works" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tolland-ma.gov/transfer-station-recycling" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/dorchester/757-gallivan-blvd-suite-1?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yarmouth.ma.us/136/Waste-Management" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freetownma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityoflawrence.com/165/Hazardous-Waste-Drop-Off" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://billerica.gov/public-works/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grafton-ma.gov/448/Board-of-Health" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/sandwich-ma" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acton-ma.gov/149/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Abington/2785" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Mansfield/MA/Mansfield/02048/2609" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.pepperell.ma.us/236/Transfer-Station" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Reading-MA/MA/Reading/01867/2614" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/burlington/111-middlesex-turnpike" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.watertowndpw.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbolton.com/transfer-station-recycling-center/pages/hazardous-waste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/16390" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopedale-ma.gov/node/61" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whately.org/transfer-station" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peabody-ma.gov/health/MERCURY%20DISPOSAL%20REGULATIONS.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofnewburyport.com/recycling-energy-resiliency-sustainability/pages/drop-off-recycling-facility-colby-farm-lane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwayma.gov/recycling-center-information/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Seekonk/MA/Seekonk/02771/2615" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.methuen.gov/428/Methuen-Transfer-Station" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/365/Safely-Dispose-of-Unwanted-Medication" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordma.gov/168/Health-Department" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://townofchester.net/board-of-health-2/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/E-Springfield/MA/Wilbraham/01095/2678" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abingtonma.gov/page/health/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mattapoisett.gov/241/Transfer-Station-Recycling-Program-Overv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Hadley/1916" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ci.ashby.ma.us/departments/ashby-recycle-center-transfer-station-arcts/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nantucket-ma.gov/2862/Solid-Waste-Recycling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spencerma.gov/1237/Board-of-Health" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amesburyma.gov/235/Public-Works" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.orleans.ma.us/449/Transfer-Station" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://williamstownma.gov/transfer-station/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.washington-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Leominster/MA/Leominster/01453/2676" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17kFrxQKj9EFgxpc41rgB5Z_8C-HZBjPm/view" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andoverma.gov/Faq.aspx?QID=96" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-North-Attleboro/1014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/017-turners-falls-ma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsomerset.org/DocumentCenter/View/1062/-New-Trash-Recycling-and-Yard-Waste-Packet-PDF" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/brighton/1660-soldiers-field-rd?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellfleet-ma.gov/transfer-station-recycling-center" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon-ace/carver-ma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/greenfield-ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gloucester-ma.gov/311/Drop-Off-Recycling-Programs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acbrecovery.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicopeema.gov/218/Department-of-Public-Works" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sherbornma.org/select-boards-office" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marbleheadma.gov/board-of-health/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Pittsfield/MA/Pittsfield/01201/2683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensalem.com/a-z-guide/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Wareham/2376" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/408/Recycling-Commission" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boxborough-ma.gov/266/Transfer-Station" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harwichhighway.com/Departments/DisposalArea/tabid/79/Default.aspx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrcoop.info/kingston/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofwinchendon.com/264/Transfer-Station" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/South-Bay-Boston/MA/Boston/02125/2679" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendonma.gov/226/Board-of-Health" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsharon.net/department-of-public-works" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/ayer-ma" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cityofeverett.com/city-hall/departments/health-department/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Springfield/0660" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clintonma.gov/197/Recycle-Center" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/10748" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winchester.us/196/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millisma.gov/sites/g/files/vyhlif901/f/uploads/transfer_station_regulations_2025_2026_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holdenma.gov/health-departmentboard-of-health" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natickma.gov/243/Mercury-Recovery-Program" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grafton-ma.gov/163/Department-of-Public-WorksEngineering" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uptonma.gov/307/Board-of-Health" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.duxbury.ma.us/recycling-transfer-station" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/08546?utm_source=Impact&amp;utm_medium=Affiliate&amp;utm_campaign=27795&amp;irclickid=zUByN5QNGxyPRARQKo0oF2-MUkH1nF2mUXRR1I0&amp;irgwc=1&amp;utm_term=664353" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainville.ma.us/345/Plainville-Recycling-Compost-Center" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sturbridge.gov/recycling-center" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Brockton/MA/Brockton/02302/2611" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincolntown.org/405/Transfer-StationRecyclingBrush-Collectio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-N.-Dartmouth/1832" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/southbridge-ma" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/weymouth/729-bridge-st-(rt.-3a)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofberkleyma.gov/transfer-station/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sandwichmass.org/217/Transfer-Station" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townhall.westwood.ma.us/departments/public-works" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wachusettearthday.org/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colrain-ma.gov/p/26/Highway-and-Transfer-Station" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Greenfield-MA/MA/Greenfield/01301/2619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofgbma.gov/230/Recycling-Transfer-Station" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanharbors.com/location/braintree-facility" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cohassetma.gov/267/Recycling-Transfer-Facility" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marlborough-ma.gov/335/Resident-Drop-Off-Facility" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worthington-ma.us/municipal-directory/disposal-transfer-station/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofshelburne.com/p/25/Transfer-Station" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braintreema.gov/196/Recycling-Trash" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weston.org/400/Board-of-Health" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexingtonma.gov/559/Board-of-Health" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hingham-ma.gov/292/Transfer-Station" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.falmouthma.gov/170/Waste-Management" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmilton.org/232/Health-Department" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Methuen/MA/Methuen/01844/2685" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbarre.com/transferstation" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stoneham-ma.gov/305/Stevens-Street-Recycling-Center" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Woburn/1198" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cummington-ma.gov/Boards.php?12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofrochestermass.com/trash-recycling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopedale-ma.gov/trash-recycling-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.truevalue.com/ma/holliston/18750/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.needhamma.gov/262/Recycling-Transfer-Station" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provincetown-ma.gov/101/Trash-Recycling" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northamptonma.gov/751/Solid-Waste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quincyma.gov/govt/depts/pwd/waste_n_recycle/default.htm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walpole-ma.gov/board-of-health" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofattleboro.us/221/Recycling-Rubbish" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvrefusedistrict.com/hours.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brookfieldma.us/board-health/pages/transfer-station" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwick-ma.gov/media/3611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockland-ma.gov/205/Recycling-Center" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Hyannis/MA/Hyannis/02601/2612" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowellma.gov/195/Solid-Waste-Recycling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://middletonma.gov/268/Transfer-Station-Information" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofnorwell.net/community/trash___recycling/recycling_center.php" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofmilton.org/354/Trash-Recycling-and-Yard-Waste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/11460" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belchertown.org/207/Transfer-Station-and-Recycling-Center" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woburnma.gov/government/health/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/woburn/335-washington-st?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acton-ma.gov/137/Health" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Saugus/MA/Saugus/01906/2653" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sudbury.ma.us/transferstation/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wnewbury.org/board-health" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hudsonnh.gov/publicworks/page/2026-solid-waste-and-recycling-brochure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halifaxma.gov/1982/Recycling-Solid-Waste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Danvers-East/MA/Danvers/01923/2623" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worcesterma.gov/trash-recycling" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.danversma.gov/405/Transfer-Station" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easthamptonma.gov/544/Recycling-Center" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofholliston.us/DocumentCenter/View/1623/Town-Department-Office-Hours-PDF" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/03384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Hudson/2375" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Marlborough/MA/Marlborough/01752/2607" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newbedford-ma.gov/facilities-fleet-management/transfer-station-hours-of-operations/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.plympton.ma.us/transfer-station-hours" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ludlow.ma.us/trash-recycling/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.readingma.gov/226/Public-Works" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/N-Dartmouth/MA/North-Dartmouth/02747/2673" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rehobothma.gov/sites/g/files/vyhlif4911/f/pages/transfer_station_fee_list_as_of_7-1-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oconnorhardware.com/location-hours" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Quincy/MA/Quincy/02169/2670" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Shrewsbury/MA/Shrewsbury/01545/2672" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Waltham/MA/Waltham/02451/2674" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofblandford.com/document-category/transfer-station/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvrefusedistrict.com/about.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westport-ma.com/transfer-station-recycling-center" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayer.ma.us/transfer-station" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamiltonma.gov/government/department-public-works/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.framinghamma.gov/172/Recycling-Drop-Off-Center" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Lowell/2657" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Milford/1889" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Norwood/MA/Norwood/02062/2681" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harvard-ma.gov/357/Transfer-Station" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montague-ma.gov/p/189/Recycling-Center-and-Transfer-Station-Info" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warwickma.org/transfer-station/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beverlyma.gov/890/Disposal-of-Medication-Syringes-Lightbul" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofbernardston.org/transfer-station/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/braintree/500-grossman-drive" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsomerset.org/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Bellingham/MA/Bellingham/02019/2651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Saugus/2372" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suttonma.org/transfer-station" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.buckland.ma.us/transfer-station" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acushnet.ma.us/1209/Recycling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plainfield-ma.us/transfer-station-and-recycling-center" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Springfield/MA/West-Springfield/01089/2662" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worcesterma.gov/trash-recycling/residential-drop-off-center" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.dartmouth.ma.us/219/Solid-Waste-Recycling-Division" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northfieldma.gov/214/Transfer-Station" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Danvers/1094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alignable.com/hudson-nh/rst-reclaiming-co-inc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marshfield-ma.gov/departments/public_works/trash_recycling/transfer_station___recycling_center.php" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newmarlboroughma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egremont-ma.gov/226/Transfer-Station-Recycling-Center" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lynnma.gov/city_government/departments/isd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rockportma.gov/177/Department-of-Public-Works" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/S-Attleboro/MA/South-Attleboro/02703/2659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holyoke.org/dpw-waste-and-recycling/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acehardware.com/mystore/index.jsp?store=04627&amp;cid=localstore04627" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/19017?msockid=10cbdd09cc6163413a45cbe8cd0362e4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Quincy-II/MA/Quincy/02169/2608" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofsouthampton.org/town-services/transfer-station" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brooklinema.gov/3763/Household-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Somerset/MA/Somerset/02726/2605" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Ware/2386" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townhall.westwood.ma.us/departments/community-economic-development/health-division" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedfordma.gov/481/Compost-Recycling-Center---108-Carlisle-" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/needham/163-highland-ave?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://westhamptonma.gov/departments/transfer-station/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgema.gov/services/recyclingcenter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.lynnfield.ma.us/department-public-works" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.milfordma.gov/229/Transfer-Station" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon-ace/haverhill-ma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsalemma.org/transfer-station-recycle-center" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wendellmass.us/departments/recycling-and-transfer-station/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nortonma.org/highway-cemetery-department" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saugus-ma.gov/board-health" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eastbrookfieldma.us/solid-waste-department/pages/hazardous-materials" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Oxford-MA/MA/Oxford/01540/2624" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hadleyma.org/town-clerk/pages/transfer-station" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chatham-ma.gov/DocumentCenter/View/1505/Florescent-Bulbs--Mercury-PDF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agawam.ma.us/291/Household-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scituatema.gov/transfer-station/pages/recycling-information" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Taunton/MA/Taunton/02780/2677" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.westborough.ma.us/390/Board-of-Health" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Worcester-MA/MA/Worcester/01606/2684" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dighton-ma.gov/274/Transfer-Station" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/boston/1-washington-street" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://charlemont-ma.us/p/32/Transfer-Station" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/N-Dartmouth/MA/North-Dartmouth/02747/2673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Kingston/1663" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mashpeema.gov/1203/Transfer-Station" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/444/Board-of-Health" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lynnma.gov/city_government/departments/dpw" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rockportma.gov/231/Transfer-Station-Division" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carlislema.gov/343/Transfer-Station" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.essexma.org/1203/Transfer-Station" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopkintonma.gov/departments/health_department.php" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newtonma.gov/government/public-works/sustainable-materials-management/recycle-at-the-resource-recovery-center" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Watertown/MA/Watertown/02472/2602" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tyngsboroughma.gov/242/Recycling-Center" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Pembroke/1758" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.raynham.ma.us/transfer-station" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Somerville/MA/Somerville/02145/2667" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aubuchon.com/089" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Weymouth/1618" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bellinghamma.org/DocumentCenter/View/299/Recycling-Center-Information-" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/waltham/800-lexington-st" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inmansquarehardware.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Framingham/2384" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofheath.org/p/39/Transfer-Station" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofberlin.com/board-health/transfer-station" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.dennis.ma.us/department-public-works/solid-waste-recycling-division" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.norwoodma.gov/departments/public_works/index.php" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffieldma.gov/recycling-and-solid-waste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipswichma.gov/Facilities/Facility/Details/Ipswich-Transfer-Station-16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mansfieldma.com/215/Board-of-Health" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millbury-ma.org/board-health" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norfolk.ma.us/departments/public_works/solid_waste_division___transfer_station.php" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wbrookfield.com/drop-off-center/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofhatfield.org/town-secretaries/faq/what-are-%C2%A0transfer-station-hours" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofflorida.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ashlandmass.com/165/Rubbish-Recycling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northandoverma.gov/health" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Seabrook/NH/Seabrook/03874/3404" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Tewksbury/MA/Tewksbury/01876/2668" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Westborough/1831" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Worcester/1206" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/somerville/165-middlesex-ave." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chelseama.gov/government/boards___commission/health_board/index.php" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goshen-ma.us/transfer-station-refuse-disposal-hours-fees-information/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairhaven-ma.gov/solid-waste-and-recycling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakevillema.org/transfer-station" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowe-ma.gov/p/34/Refuse-Gardens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solidwastesolutionsllc.com/warrentransfer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pembroke-ma.gov/trash-recycling/pages/wilson-e-whittaker-recycling-center" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Raynham/1857" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Wareham/MA/East-Wareham/02538/2613" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/dedham/450-providence-hwy?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acehardware.com/store-details/12010?irclickid=zUByN5QNGxyPRARQKo0oF2-MUku0AqQXD2330c0&amp;irgwc=1&amp;afsrc=1&amp;utm_medium=Affiliate&amp;utm_source=Impact&amp;utm_campaign=27795&amp;utm_term=664353" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.billerica.ma.us/169/Board-of-https:/billerica.gov/board-of-health/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://andoverma.gov/DocumentCenter/View/128/Recycling-and-Trash-Guide-for-Residents-PDF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofotisma.com/departments/transfer_station/index.php" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hinsdalemass.com/transfer-station" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westboroughma.gov/461/Recycling-Trash-Disposal-Household-Hazar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendonma.gov/directory.aspx?did=51" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedt.org/price-lists/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medwayma.gov/departments/department-of-public-works/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:978-346-8013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofwestfield.org/739/Recycling-Program-Twiss-Street-Transfer-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofchelmsford.us/204/Household-Hazardous-Waste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchester.ma.us/337/Board-of-Health" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medfordma.org/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arlingtonma.mycusthelp.com/WEBAPP/_rs/(S(bwkdxmwmaux1rkweet3wvhfy))/AnswerDetail.aspx?sSessionID=&amp;inc=6342&amp;caller=%7e%2fFindAnswers.aspx%3ffilter%3d%26txtCriteria%3dFluorescent+bulbs%26pi%3d1%26sSessionid%3d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montereyma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/156-so-sandwich-ma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wilbraham-ma.gov/184/Disposal-Recycling-Center" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofperuma.com/transfer-station" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franklinma.gov/452/Public-Works-DPW" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.adams.ma.us/transfer-stationrecycling-center" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townoforange.org/250/Recycling-Center-Transfer-Station" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winthropma.gov/236/Department-of-Public-Works" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saugus-ma.gov/solid-waste-recycling-department" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/cambridge/160-alewife-brook-pkwy" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auburnguide.com/DocumentCenter/View/295/Mercury-Containing-Items-PDF" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truro-ma.gov/369/Transfer-Station" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brockton.ma.us/city-departments/public-works/trash-recycling/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenfield-ma.gov/departments/dpw_department_of_public_works/transfer_station_.php" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofsavoy.com/transfer-station-information/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gardner-ma.gov/207/Transfer-Station" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Dedham/1914" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mansfieldma.com/252/Mansfield-Green-Recycling-Park-Compost-A" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.norwoodma.gov/departments/health/index.php" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phillipston-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Rockland/MA/Rockland/02370/2650" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellesleyma.gov/331/Recycling-Disposal-Facility" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/danvers/250-independence-way?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbourne.com/recycling-committee/pages/recycling-in-bourne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Chelsea-MA/MA/Chelsea/02150/8979" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westfordma.gov/408/Recycling-Commission" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hopkintonma.gov/how_do_i/trash___recycling_pickup_calendar.php" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanson-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Auburn-MA/MA/Auburn/01501/2682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wareham.gov/206/Recycling-Department" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.burgy.org/transfer-station" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofmelrose.org/public-works" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Seekonk/1932" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.middlefield-ma.gov/231/Transfer-Station" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wilmingtonma.gov/health-department" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chilmarkma.gov/board-health/pages/local-drop-mv-refuse-district" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northbrookfield.net/recycling-center" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanover-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://methuen.gov/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashfield.org/DocumentCenter/View/127/Transfer-Station-Info-and-Fees-2023-PDF?bidId=" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natickma.gov/243/Mercury-Recovery-Program" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spencerma.gov/1203/Transfer-Station" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcrwusa.com/pages/locations" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tyringham-ma.gov/transfer-station/pages/acceptable-items" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doverma.gov/184/Transfer-Station" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://townofpetersham.weebly.com/transfer-station.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Bridgewater/MA/Bridgewater/02324/2603" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arlingtonma.gov/departments/public-works/recycling-trash-composting/recycling-center" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paxtonma.gov/board-health" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofbecket.org/transfer-station" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Leominster/1858" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peabody-ma.gov/dpw/Peabody%20Recycling%20Center%20Flyer.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/saugus/444-broadway-(route-1)?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wenhamma.gov/166/Board-of-Health-BOH" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofgranville.net/transfer-station" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofchesterfieldma.com/transfer-station" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://franklincountywastedistrict.org/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sherbornma.org/Facilities/Facility/Details/Transfer-Station-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boxq.net/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Chicopee/MA/Chicopee/01020/2610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marbleheadma.gov/trash-and-recycling/recycling/pages/transfer-station" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Plainville/2393" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Salem-MA/MA/Salem/01970/2686" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.windsormass.com/requests-1/transfer-station" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedt.org/price-lists/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.devenshhw.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boxfordma.gov/399/Recycling-Center-Information" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haverhillma.gov/living-here/trash-and-recycling/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westminster-ma.gov/solid-waste-drop-center" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leverett.ma.us/p/53/Transfer-Station" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/W-Roxbury/MA/West-Roxbury/02132/2665" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Everett-MA/MA/Everett/02149/2688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merrimac01860.info/181/Health" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://town.barnstable.ma.us/Departments/solidwaste" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://concordma.gov/482/Trash-Recycling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stockbridge-ma.gov/transfer-station" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woburnma.gov/events/event/mercury-bearing-waste-disposal/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millvillema.org/board-health" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newburyma.gov/DocumentCenter/View/1024/Transfer-Station-Pay-As-You-Throw-Program" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Natick/MA/Natick/01760/2669" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plymouth-ma.gov/1108/Manomet-Transfer-Station" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.princeton.ma.us/board-health" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ma.us/657/Trash-Recycling-and-Compost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acehardware.com/mystore/index.jsp?store=10242&amp;cid=localstore10242" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofattleboro.us/1709/Rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eastlongmeadowma.gov/198/Transfer-Station" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Avon/MA/Avon/02322/2671" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-Brockton/1174" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longmeadow.org/452/Recycling-Yard-Waste-Center" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberkshires.com/story/34757/CET-and-Carr-Partner-in-Light-Bulb-Recycling-Effort.html?ss_id=1717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.town.northborough.ma.us/engineering-department" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hardwarestore.com/aubuchon/tewksbury-ma" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofblackstone.org/325/Recycling-Center" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stores.staples.com/ma/salem/17-paradise-road?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lowes.com/store/MA-West-Bridgewater/2752" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conwayma.gov/p/32/Transfer-Station" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbswmd.com/transfer-hancock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grotonma.gov/government/departments/department-of-public-works/transfer-station/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Danvers/MA/Danvers/01923/2663" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.littletonma.org/Directory.aspx?did=12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestbuy.com/site/null/Recycling-Electronics/pcmcat149900050025.c?id=pcmcat149900050025&amp;searchresults=1&amp;searchterm=recycling" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/l/Plymouth-MA/MA/Plymouth/02360/2680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityofnewburyport.com/recycling-energy-resiliency-sustainability/pages/drop-off-recycling-facility-colby-farm-lane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deerfieldma.us/272/Transfer-Station" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shrewsburyma.gov/188/Board-of-Health" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westonma.gov/305/Transfer-Station-Information" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brewster-ma.gov/recycling-center" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.townofholliston.us/162/Recycling-Solid-Waste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foxboroughma.gov/cms/one.aspx?portalId=15207864&amp;pageId=16612138" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A491DF9-AB10-4C72-A8E6-BABA6DE612B1}">
-  <dimension ref="A1:AH452"/>
+  <dimension ref="A1:AH449"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C375" sqref="C375"/>
+    <sheetView tabSelected="1" zoomScale="63" zoomScaleNormal="69" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D460" sqref="D460"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="15" width="63.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="35.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="59.1796875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="18.81640625" style="1" customWidth="1"/>
+    <col min="10" max="11" width="18.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="17.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="148.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="63.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="Q5" s="3"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="N16" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N32" s="1" t="s">
         <v>1719</v>
       </c>
-      <c r="E1" t="s">
-[...5 lines deleted...]
-      <c r="G1" t="s">
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH33" s="1" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E47" s="3"/>
+    </row>
+    <row r="48" spans="1:34" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E56" s="2"/>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="11.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" ht="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A70" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A71" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A72" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A73" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A74" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A75" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A76" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>1377</v>
       </c>
-      <c r="H1" t="s">
+      <c r="E76" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A77" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A79" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A80" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A81" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A84" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A87" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A88" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A91" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E91" s="3"/>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A92" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A95" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A96" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A97" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A98" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A100" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A101" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A102" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A104" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A105" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A106" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A108" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A109" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A110" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A111" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A112" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A113" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A114" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A115" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A116" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A117" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A118" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A119" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A120" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A121" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A123" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A124" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A125" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A126" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A127" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A128" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A129" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A130" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A131" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A132" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A133" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A134" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A135" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A136" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A137" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A138" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>2049</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="J138" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A139" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A140" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A141" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A143" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A144" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A145" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A146" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A147" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q147" s="3"/>
+    </row>
+    <row r="148" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A148" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J148" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A149" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="Q149" s="3"/>
+    </row>
+    <row r="150" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A150" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q150" s="3"/>
+    </row>
+    <row r="151" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A151" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A152" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E152" s="3"/>
+    </row>
+    <row r="153" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A153" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L153" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A154" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q154" s="3"/>
+    </row>
+    <row r="155" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A155" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q155" s="3"/>
+    </row>
+    <row r="156" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A156" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A157" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="Q157" s="3"/>
+    </row>
+    <row r="158" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A158" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N158" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="Q158" s="3"/>
+    </row>
+    <row r="159" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A159" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>2055</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N159" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="Q159" s="3"/>
+    </row>
+    <row r="160" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A160" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N160" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="Q160" s="3"/>
+    </row>
+    <row r="161" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A161" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A162" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E162" s="3"/>
+      <c r="Q162" s="3"/>
+    </row>
+    <row r="163" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A163" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q163" s="3"/>
+    </row>
+    <row r="164" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A164" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A165" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L165" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q165" s="3"/>
+    </row>
+    <row r="166" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A166" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="Q166" s="3"/>
+    </row>
+    <row r="167" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A167" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q167" s="3"/>
+    </row>
+    <row r="168" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A168" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A169" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="Q169" s="3"/>
+    </row>
+    <row r="170" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A170" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q170" s="3"/>
+    </row>
+    <row r="171" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A171" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N171" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A172" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E173" s="2"/>
+    </row>
+    <row r="174" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L174" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A175" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J175" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K175" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A176" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A177" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J177" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K177" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N177" s="1" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A178" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="L178" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N178" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="Q178" s="3"/>
+    </row>
+    <row r="179" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A179" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K179" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A180" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="L180" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J181" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K181" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A182" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L182" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N182" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A183" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q183" s="3"/>
+    </row>
+    <row r="184" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A184" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="L184" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N184" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A185" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N185" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A186" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N186" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A187" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M187" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N187" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="Q187" s="3"/>
+    </row>
+    <row r="188" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A188" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M188" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N188" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="Q188" s="3"/>
+    </row>
+    <row r="189" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A189" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q189" s="3"/>
+    </row>
+    <row r="190" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A190" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A191" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E191" s="3"/>
+    </row>
+    <row r="192" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A192" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L192" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N192" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A193" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="L193" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="Q193" s="3"/>
+    </row>
+    <row r="194" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A194" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A195" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N195" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A196" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N196" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A197" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J197" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N197" s="1" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A198" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J198" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L198" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A199" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L199" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N199" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="200" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A200" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E200" s="3"/>
+    </row>
+    <row r="201" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A201" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J201" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L201" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="202" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A202" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J202" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N202" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="203" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A203" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N203" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="204" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A204" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L204" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N204" s="1" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="205" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A205" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E205" s="3"/>
+    </row>
+    <row r="206" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A206" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J206" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="207" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A207" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="208" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A208" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N208" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A209" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N209" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A210" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="J210" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K210" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M210" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N210" s="1" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A211" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L211" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N211" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A212" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L212" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A213" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N213" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A214" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="L214" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A215" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A216" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A217" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M217" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N217" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A218" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M218" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N218" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A219" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L219" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N219" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A220" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="L220" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N220" s="1" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A221" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A222" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A223" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A224" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N224" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A225" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N225" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A226" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J226" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A227" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A228" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L228" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A229" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A230" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A231" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K231" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A232" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K232" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A233" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L233" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A234" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="J234" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K234" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A235" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A236" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A237" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A238" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L238" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A239" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A240" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A241" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K241" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A242" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="L242" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A243" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L243" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A244" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A245" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L245" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A246" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L246" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A247" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A249" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A250" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J250" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L250" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N250" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A251" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K251" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A252" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J252" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K252" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L252" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A253" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A254" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N254" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A255" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>1795</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A256" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J256" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L256" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N256" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A257" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="L257" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N257" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A258" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L258" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N258" s="1" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A259" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L259" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A260" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M260" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N260" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A261" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N261" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A262" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M262" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A263" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N263" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A264" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A265" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L265" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N265" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A266" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J266" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L266" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A267" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M267" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N267" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="L268" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N268" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A269" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A270" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N270" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A271" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="L271" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N271" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A272" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="273" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A273" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F273" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="274" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A274" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A275" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N275" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q275" s="3"/>
+    </row>
+    <row r="276" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A276" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J276" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="277" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A277" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N277" s="1" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="278" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A278" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N278" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="279" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A279" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L279" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N279" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="280" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A280" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N280" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="281" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A281" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M281" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N281" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="282" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A282" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N282" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="283" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A283" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="284" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A284" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L284" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N284" s="1" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="285" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A285" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L285" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N285" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="286" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A286" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N286" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="287" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A287" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="288" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A288" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E288" s="3"/>
+    </row>
+    <row r="289" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A289" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N289" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A290" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L290" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N290" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A291" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J291" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K291" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N291" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A292" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L292" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N292" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A293" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H293" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A294" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E294" s="3"/>
+    </row>
+    <row r="295" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A295" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J295" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K295" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A296" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J296" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L296" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A297" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K297" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N297" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A298" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J298" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K298" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L298" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N298" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A299" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A300" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A301" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L301" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N301" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A302" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N302" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A303" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A304" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L304" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N304" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A305" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="L305" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N305" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A306" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A307" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N307" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A308" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A309" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E309" s="2"/>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A310" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J310" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A311" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N311" s="1" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A312" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N312" s="1" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A313" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A314" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H314" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A315" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E315" s="3"/>
+      <c r="F315" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J315" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A316" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J316" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L316" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N316" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A317" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A318" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A319" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J319" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K319" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N319" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A320" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F320" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="L320" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N320" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A321" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J321" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L321" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N321" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A322" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A323" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N323" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A324" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J324" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L324" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N324" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A325" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14" ht="29" x14ac:dyDescent="0.35">
+      <c r="A326" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N326" s="1" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A327" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E327" s="2"/>
+    </row>
+    <row r="328" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A328" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F328" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A329" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J329" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N329" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A330" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A331" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="F331" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="L331" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N331" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A332" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A333" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H333" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K333" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L333" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A334" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A335" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J335" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N335" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A336" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="L336" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N336" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A337" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="F337" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H337" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A338" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="F338" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H338" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A339" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F339" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H339" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K339" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L339" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A340" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="F340" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H340" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I340" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L340" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N340" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A341" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="F341" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H341" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A342" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="L342" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N342" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A343" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="F343" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H343" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A344" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="F344" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H344" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A345" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="F345" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H345" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J345" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L345" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N345" s="1" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A346" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="F346" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J346" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K346" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A347" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H347" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I347" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J347" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K347" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N347" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A348" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F348" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H348" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I348" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J348" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L348" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A349" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F349" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J349" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K349" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M349" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N349" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A350" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E350" s="3"/>
+    </row>
+    <row r="351" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A351" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F351" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H351" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J351" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N351" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A352" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H352" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J352" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N352" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A353" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="F353" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="J353" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K353" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A354" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H354" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A355" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F355" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L355" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N355" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A356" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="F356" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="J356" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A357" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H357" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A358" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A359" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H359" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A360" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B360" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F360" s="6" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A361" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F361" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L361" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N361" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A362" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F362" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H362" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A363" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F363" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L363" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N363" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A364" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H364" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A365" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E365" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F365" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H365" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J365" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K365" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A366" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>2107</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H366" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I366" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J366" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K366" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M366" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N366" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A367" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E367" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H367" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A368" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E368" s="2"/>
+    </row>
+    <row r="369" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A369" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F369" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M369" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N369" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A370" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H370" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J370" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L370" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A371" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E371" s="3"/>
+    </row>
+    <row r="372" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A372" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E372" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F372" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L372" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N372" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="373" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A373" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F373" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H373" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I373" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L373" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N373" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="374" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A374" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F374" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L374" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N374" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="375" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A375" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E375" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F375" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M375" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N375" s="1" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="376" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A376" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F376" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H376" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="377" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A377" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E377" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F377" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H377" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="378" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A378" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H378" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="379" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A379" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L379" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N379" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="380" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A380" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E380" s="3"/>
+    </row>
+    <row r="381" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A381" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F381" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M381" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N381" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="382" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A382" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F382" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H382" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="383" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A383" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F383" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H383" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I383" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J383" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K383" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N383" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="384" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A384" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E384" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H384" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I384" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="385" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A385" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E385" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F385" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M385" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N385" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="386" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A386" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F386" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H386" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J386" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L386" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N386" s="1" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="387" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A387" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E387" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F387" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H387" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="388" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A388" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E388" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J388" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K388" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M388" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N388" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="389" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A389" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H389" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="390" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A390" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F390" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="391" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A391" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E391" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F391" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H391" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="392" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A392" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F392" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H392" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N392" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="393" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A393" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F393" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H393" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="394" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A394" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E394" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F394" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H394" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="395" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A395" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F395" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H395" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N395" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="396" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A396" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H396" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I396" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L396" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N396" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q396" s="3"/>
+    </row>
+    <row r="397" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A397" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L397" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N397" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="398" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A398" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F398" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L398" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N398" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="399" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A399" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F399" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H399" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J399" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="400" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A400" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B400" s="6" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F400" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H400" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="401" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A401" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F401" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M401" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N401" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="402" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A402" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F402" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L402" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N402" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="403" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A403" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F403" s="1" t="s">
         <v>1969</v>
       </c>
-      <c r="I1" t="s">
-[...25 lines deleted...]
-      <c r="C2" t="s">
+      <c r="G403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L403" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N403" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="404" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A404" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F404" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H404" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J404" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K404" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N404" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="405" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A405" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F405" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H405" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I405" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L405" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N405" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="406" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A406" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E406" s="3"/>
+    </row>
+    <row r="407" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A407" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E407" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F407" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H407" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N407" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="408" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A408" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F408" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="L408" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="409" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A409" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F409" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H409" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I409" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J409" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K409" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N409" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="410" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A410" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E410" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F410" s="6" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="411" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A411" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F411" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H411" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="412" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A412" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L412" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N412" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="413" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A413" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H413" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J413" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L413" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N413" s="1" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="414" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A414" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H414" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J414" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L414" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N414" s="1" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="415" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A415" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F415" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H415" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N415" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="416" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A416" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F416" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L416" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N416" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="417" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A417" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F417" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M417" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N417" s="1" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="418" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A418" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F418" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J418" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K418" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N418" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="419" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A419" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F419" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H419" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="420" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A420" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E420" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F420" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H420" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="421" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A421" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F421" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L421" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N421" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="422" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A422" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F422" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L422" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N422" s="1" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="423" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A423" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F423" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J423" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="424" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A424" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F424" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L424" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N424" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="425" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A425" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F425" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H425" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K425" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L425" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="426" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A426" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F426" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J426" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K426" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M426" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N426" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="427" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A427" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F427" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H427" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I427" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L427" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N427" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="428" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A428" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H428" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N428" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="429" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A429" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F429" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H429" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I429" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J429" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K429" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N429" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="430" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A430" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F430" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L430" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N430" s="1" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="431" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A431" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E431" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F431" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H431" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="432" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A432" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F432" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H432" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L432" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="433" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A433" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F433" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H433" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J433" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L433" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N433" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="434" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A434" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F434" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L434" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N434" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="435" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A435" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="D435" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F435" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M435" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N435" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="436" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A436" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="F436" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H436" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I436" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J436" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L436" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N436" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="437" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A437" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F437" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M437" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N437" s="1" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="438" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A438" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E438" s="3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F438" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H438" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J438" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L438" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="439" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A439" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E439" s="7" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F439" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H439" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I439" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J439" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K439" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N439" s="1" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="440" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A440" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F440" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="441" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A441" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F441" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H441" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I441" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J441" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K441" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N441" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A442" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F442" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H442" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I442" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J442" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K442" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N442" s="1" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A443" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H443" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N443" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="H3" t="s">
-[...90 lines deleted...]
-      <c r="E6" s="1" t="s">
+    </row>
+    <row r="444" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A444" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E444" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J444" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A445" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E445" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F445" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H445" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I445" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N445" s="1" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A446" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E446" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F446" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H446" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A447" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E447" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F447" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H447" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N447" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A448" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F6" t="s">
-[...366 lines deleted...]
-      <c r="N17" t="s">
+      <c r="D448" s="1" t="s">
         <v>1986</v>
       </c>
-    </row>
-[...2383 lines deleted...]
-      <c r="B91" t="s">
+      <c r="E448" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F448" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C91" t="s">
-[...1257 lines deleted...]
-      <c r="D130" t="s">
+      <c r="G448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L448" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N448" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="E130" s="1" t="s">
-[...3001 lines deleted...]
-      <c r="D225" t="s">
+    </row>
+    <row r="449" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A449" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E449" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F449" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="I449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L449" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N449" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="E225" s="1" t="s">
-[...7032 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AH452" xr:uid="{6A491DF9-AB10-4C72-A8E6-BABA6DE612B1}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A1:A452"/>
+  <autoFilter ref="A1:AH449" xr:uid="{6A491DF9-AB10-4C72-A8E6-BABA6DE612B1}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A48:AH449">
+      <sortCondition sortBy="cellColor" ref="A1:A449" dxfId="0"/>
+    </sortState>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O449">
+    <sortCondition ref="A1:A449"/>
   </sortState>
+  <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId1" xr:uid="{37628C6F-E6AC-4505-B051-D32433F2C724}"/>
     <hyperlink ref="E6" r:id="rId2" xr:uid="{D0C7D106-5637-48AF-9957-BFCD683410B7}"/>
     <hyperlink ref="E8" r:id="rId3" xr:uid="{26085325-ED2A-42D0-9F58-02DF1EDABA9E}"/>
-    <hyperlink ref="E11" r:id="rId4" xr:uid="{9A5715D4-2648-43BB-BB15-43B42D58DA09}"/>
-[...429 lines deleted...]
-    <hyperlink ref="E111" r:id="rId434" xr:uid="{94913A58-D9CA-4CEC-8EF8-025C659FCDB3}"/>
+    <hyperlink ref="E19" r:id="rId4" xr:uid="{209C3BC4-6E22-49EF-BFEB-366B38B6C3C2}"/>
+    <hyperlink ref="E20" r:id="rId5" xr:uid="{7DC2BBA8-9B54-4406-A1FE-2CC90DB3B62A}"/>
+    <hyperlink ref="E23" r:id="rId6" xr:uid="{C0C87244-F79A-49C5-834D-6274E812A146}"/>
+    <hyperlink ref="E12" r:id="rId7" xr:uid="{F93B6D37-7B66-4235-8567-E55B1F19F549}"/>
+    <hyperlink ref="E32" r:id="rId8" xr:uid="{A8C53130-2C7B-4C76-ACD1-ACEE6C508BDD}"/>
+    <hyperlink ref="E38" r:id="rId9" xr:uid="{285C72D8-F7C6-4ECF-8B7B-50D7F20B29AE}"/>
+    <hyperlink ref="E39" r:id="rId10" xr:uid="{F862E1E7-010A-4090-B669-444FE0974C23}"/>
+    <hyperlink ref="E11" r:id="rId11" xr:uid="{6B797CE2-A891-48F4-A5E5-5887886F6834}"/>
+    <hyperlink ref="E48" r:id="rId12" xr:uid="{CB16CD06-19C6-49CF-8CB3-42E4D6617B42}"/>
+    <hyperlink ref="E53" r:id="rId13" xr:uid="{6D45E015-11B8-4917-83F5-B7D944080B4A}"/>
+    <hyperlink ref="E54" r:id="rId14" xr:uid="{2FCFEA14-7A63-485E-90C2-C8798E56474F}"/>
+    <hyperlink ref="E55" r:id="rId15" xr:uid="{72C9B6FE-E636-4020-9B1C-37AEC89D3520}"/>
+    <hyperlink ref="E60" r:id="rId16" xr:uid="{CCBBB9C3-A2A4-4592-9B47-F85577E98985}"/>
+    <hyperlink ref="E61" r:id="rId17" xr:uid="{F20038C5-3B31-4313-9FA0-3FCD09F7B3FA}"/>
+    <hyperlink ref="E46" r:id="rId18" xr:uid="{579815AC-8C1E-4E4D-B423-99F3AFDF5929}"/>
+    <hyperlink ref="E68" r:id="rId19" xr:uid="{8AFA5256-8375-4568-93BD-E3A2F8889B82}"/>
+    <hyperlink ref="E77" r:id="rId20" xr:uid="{C3D0D5E8-56E0-44CD-A3F1-FB6668ADBE8B}"/>
+    <hyperlink ref="E80" r:id="rId21" xr:uid="{A913117C-E778-4782-8FE9-99F0E47B317D}"/>
+    <hyperlink ref="E82" r:id="rId22" xr:uid="{4F17CAF1-5204-4B3D-976D-CBFFECDEFA14}"/>
+    <hyperlink ref="E86" r:id="rId23" xr:uid="{561AA6D2-8265-4C47-AD33-BE5EC2B88860}"/>
+    <hyperlink ref="E90" r:id="rId24" xr:uid="{24E4F13D-A28B-48FA-B13D-5DEEE57EE2F3}"/>
+    <hyperlink ref="E92" r:id="rId25" xr:uid="{FD51A4BE-65F2-4833-BD5D-786EC49E629E}"/>
+    <hyperlink ref="E95" r:id="rId26" xr:uid="{62743EAD-8979-489F-911C-90CADFD4FC55}"/>
+    <hyperlink ref="E97" r:id="rId27" xr:uid="{22E4B36A-9295-444A-8936-355C081DEB85}"/>
+    <hyperlink ref="E185" r:id="rId28" xr:uid="{D912831B-148E-491F-B0E2-017E50D36264}"/>
+    <hyperlink ref="E301" r:id="rId29" xr:uid="{F82C422B-1439-4B48-B310-CDD52F3CEE1D}"/>
+    <hyperlink ref="E421" r:id="rId30" xr:uid="{F34D5961-DEAE-42B8-ABEE-4878EE6FCE0B}"/>
+    <hyperlink ref="E110" r:id="rId31" xr:uid="{3B134F9F-E3C7-4FA1-8CF9-7B176EEE7F9B}"/>
+    <hyperlink ref="E114" r:id="rId32" xr:uid="{8E919DB0-0526-415D-B646-06538F0265D3}"/>
+    <hyperlink ref="E296" r:id="rId33" xr:uid="{E8044C6C-611C-4748-B864-B0444FE2D23A}"/>
+    <hyperlink ref="E434" r:id="rId34" xr:uid="{292063A0-89AF-4AC7-9346-F6B11E874947}"/>
+    <hyperlink ref="E115" r:id="rId35" xr:uid="{62F1F104-FFFF-4D85-8ACB-37236F3C1B32}"/>
+    <hyperlink ref="E117" r:id="rId36" xr:uid="{BC10F79E-59FB-4747-9061-F982173EA0F0}"/>
+    <hyperlink ref="E119" r:id="rId37" xr:uid="{CD58A07C-2A79-45AF-AE6F-966A6531D53F}"/>
+    <hyperlink ref="E122" r:id="rId38" xr:uid="{44182225-9C2F-4FD0-8713-04E84D217B30}"/>
+    <hyperlink ref="E412" r:id="rId39" xr:uid="{20732F04-2E0D-42E1-8CD0-D6D8B923D926}"/>
+    <hyperlink ref="E278" r:id="rId40" xr:uid="{1FB8F8BA-4971-4E06-90B8-272E63133FBF}"/>
+    <hyperlink ref="E124" r:id="rId41" xr:uid="{F5B7032E-44AF-4B8E-ADC9-05EB0F7490E1}"/>
+    <hyperlink ref="E128" r:id="rId42" xr:uid="{DFE496D7-D00A-47C0-9719-F0D6A43A4D46}"/>
+    <hyperlink ref="E139" r:id="rId43" xr:uid="{99BFA4D1-2CBF-4833-B918-27DEB9028EE4}"/>
+    <hyperlink ref="E140" r:id="rId44" xr:uid="{8343CC55-DE97-452A-A101-AF74A3A67846}"/>
+    <hyperlink ref="E142" r:id="rId45" xr:uid="{22BCD7DB-E8CA-45A6-A829-115DD7EA9265}"/>
+    <hyperlink ref="E146" r:id="rId46" xr:uid="{5953C904-DBC7-4B2F-89B7-EDF25C2EE2B8}"/>
+    <hyperlink ref="E147" r:id="rId47" xr:uid="{1AFA3718-D812-44FB-815C-86FD083559A3}"/>
+    <hyperlink ref="E153" r:id="rId48" xr:uid="{5199FDEA-175E-4B61-9B57-B346C966C7D8}"/>
+    <hyperlink ref="E156" r:id="rId49" xr:uid="{D472A247-9242-48DB-B592-B0FBED09195C}"/>
+    <hyperlink ref="E157" r:id="rId50" xr:uid="{45F0DCCC-73FF-43A4-BC91-4CC8821F5C17}"/>
+    <hyperlink ref="E279" r:id="rId51" xr:uid="{6A5C384B-2B0F-477D-A207-3AA4DABE3F32}"/>
+    <hyperlink ref="E282" r:id="rId52" xr:uid="{59D3F39B-6CA6-4C83-B784-26E61B1F7A80}"/>
+    <hyperlink ref="E286" r:id="rId53" xr:uid="{DEEB1D76-34B1-40E7-B28D-D60BA9F655CD}"/>
+    <hyperlink ref="E291" r:id="rId54" xr:uid="{7E313ECF-3DE9-4394-9A28-602F0B97F88A}"/>
+    <hyperlink ref="E160" r:id="rId55" xr:uid="{2991C85A-48ED-46B6-A92D-33F0F8D76AB1}"/>
+    <hyperlink ref="E164" r:id="rId56" xr:uid="{783A9335-04E2-4B5C-8AD7-610BA208AC6B}"/>
+    <hyperlink ref="E166" r:id="rId57" xr:uid="{7DDAD0DF-F0DE-4E45-AD5A-EAA082986F0C}"/>
+    <hyperlink ref="E169" r:id="rId58" xr:uid="{5A2E356E-0786-4777-92A6-600B1CCA9F2A}"/>
+    <hyperlink ref="E174" r:id="rId59" xr:uid="{428CB341-0700-4639-9FD6-539B5C292B98}"/>
+    <hyperlink ref="E175" r:id="rId60" xr:uid="{DF472F05-1562-4E01-8DC0-540C770BECDD}"/>
+    <hyperlink ref="E177" r:id="rId61" xr:uid="{689A9798-4B2C-489F-A38E-A60AFBF114BE}"/>
+    <hyperlink ref="E181" r:id="rId62" xr:uid="{04AC383F-B7E6-4248-999A-DCE6DB05A30E}"/>
+    <hyperlink ref="E186" r:id="rId63" xr:uid="{FCAEEB6B-521E-44CB-A77B-1748FBEA6D29}"/>
+    <hyperlink ref="E210" r:id="rId64" xr:uid="{C2C4880C-A0E2-4125-8E0B-0DBE7758EE9B}"/>
+    <hyperlink ref="E224" r:id="rId65" xr:uid="{DDF98ACA-2F50-4E1F-8636-4DBAC5B164FF}"/>
+    <hyperlink ref="E270" r:id="rId66" xr:uid="{750896DA-F6D7-466E-9870-774D37CC0E17}"/>
+    <hyperlink ref="E277" r:id="rId67" xr:uid="{19C301A3-E63F-42E1-9ACF-AF0897C427BC}"/>
+    <hyperlink ref="E259" r:id="rId68" xr:uid="{2474BA01-1B54-450B-BCDD-94B5A0FEE787}"/>
+    <hyperlink ref="E219" r:id="rId69" xr:uid="{F17E8FD5-1A34-4E85-B957-568CCA7149D6}"/>
+    <hyperlink ref="E321" r:id="rId70" xr:uid="{EF0F709E-8F2E-4566-A479-A6EF18F293B7}"/>
+    <hyperlink ref="E356" r:id="rId71" xr:uid="{040AFC9C-F09D-42CD-B84A-58FA9213179E}"/>
+    <hyperlink ref="E335" r:id="rId72" xr:uid="{949F66CB-44C1-44C5-B1CC-612060CA97D0}"/>
+    <hyperlink ref="E346" r:id="rId73" xr:uid="{3A130DC1-F48E-41F4-A3CC-52A4351EF79B}"/>
+    <hyperlink ref="E405" r:id="rId74" xr:uid="{D8A87DC0-2B18-4603-BB0E-D258E60A93DE}"/>
+    <hyperlink ref="E439" r:id="rId75" xr:uid="{C729151C-6774-463E-95C6-7EDCADE65732}"/>
+    <hyperlink ref="E398" r:id="rId76" xr:uid="{1795BB02-17D2-45C0-96BB-A6011302008E}"/>
+    <hyperlink ref="E297" r:id="rId77" xr:uid="{50F61CAA-B747-445E-AC8D-A57A20EB7571}"/>
+    <hyperlink ref="E372" r:id="rId78" xr:uid="{2857C414-677F-4755-BE14-6FFBEC873373}"/>
+    <hyperlink ref="E25" r:id="rId79" xr:uid="{A5A2DD55-745C-4C98-BCCB-212E3C45A18D}"/>
+    <hyperlink ref="E176" r:id="rId80" xr:uid="{D96BE554-E6E0-4F6D-BD26-EC66E5880743}"/>
+    <hyperlink ref="E244" r:id="rId81" xr:uid="{9B8DB6BB-27A2-47E1-8D61-09CEA0EAE37D}"/>
+    <hyperlink ref="E325" r:id="rId82" xr:uid="{4154200F-FC92-4168-86DF-12F021723D9C}"/>
+    <hyperlink ref="E57" r:id="rId83" xr:uid="{824030B3-E1BE-4528-9D79-24ADB66A8F1B}"/>
+    <hyperlink ref="E99" r:id="rId84" xr:uid="{4049D2BA-504C-4744-957A-8DDE286964D2}"/>
+    <hyperlink ref="E3" r:id="rId85" xr:uid="{FCE465E0-20E8-4EA1-914A-FB52C8947EC8}"/>
+    <hyperlink ref="E108" r:id="rId86" xr:uid="{A8A27E1C-A9C5-4892-8448-8E1114CDAE69}"/>
+    <hyperlink ref="E10" r:id="rId87" xr:uid="{C8E880A6-ED0B-40E9-8FCC-CCE6796AABD2}"/>
+    <hyperlink ref="E141" r:id="rId88" xr:uid="{79B8B3AB-5599-4052-9EB6-BC65FD95BCA9}"/>
+    <hyperlink ref="E59" r:id="rId89" xr:uid="{8AF4663F-D615-43B0-90F4-24144BB9FE1D}"/>
+    <hyperlink ref="E299" r:id="rId90" xr:uid="{2D6EC578-4E05-413E-9CFF-BEAE49931E62}"/>
+    <hyperlink ref="E29" r:id="rId91" xr:uid="{418A4D39-7B3B-4FF2-A5CF-FC454967679E}"/>
+    <hyperlink ref="E36" r:id="rId92" xr:uid="{07AE0C7D-4762-4EA5-A2AA-2BA033714E58}"/>
+    <hyperlink ref="E118" r:id="rId93" xr:uid="{5B22A196-B376-4463-ABAB-837920F46014}"/>
+    <hyperlink ref="E187" r:id="rId94" xr:uid="{64840785-5F07-4165-AFDB-3B6E148F8B7D}"/>
+    <hyperlink ref="E417" r:id="rId95" xr:uid="{B247E481-E7EF-4C71-B37E-8111148316EF}"/>
+    <hyperlink ref="E260" r:id="rId96" xr:uid="{4080877F-3DEB-4EEC-8E4C-7F4A1E379505}"/>
+    <hyperlink ref="E24" r:id="rId97" xr:uid="{4727DDA7-8874-4B89-B9BA-DABB65686F7E}"/>
+    <hyperlink ref="E51" r:id="rId98" xr:uid="{324E86AC-051F-4AFD-BA7D-06B04741CF56}"/>
+    <hyperlink ref="E52" r:id="rId99" xr:uid="{509D4EA5-5874-42D1-803E-1386AC2C77C8}"/>
+    <hyperlink ref="E62" r:id="rId100" xr:uid="{0755E410-8B0E-489C-8DBA-7EE0C265484D}"/>
+    <hyperlink ref="E65" r:id="rId101" xr:uid="{28DD5C4E-D3AB-49A8-89F4-45F05100C86F}"/>
+    <hyperlink ref="E66" r:id="rId102" xr:uid="{EBCBAC27-EDC8-4071-974A-FA905D7DB0C1}"/>
+    <hyperlink ref="E67" r:id="rId103" xr:uid="{38957133-DF9E-47D1-A734-790449A26836}"/>
+    <hyperlink ref="E71" r:id="rId104" xr:uid="{A3E9D73B-0D73-419B-AE32-48F88655DD2F}"/>
+    <hyperlink ref="E73" r:id="rId105" xr:uid="{D6D378E7-0A7F-4FFA-9D74-9E0CC2CEB700}"/>
+    <hyperlink ref="E74" r:id="rId106" xr:uid="{37B463DD-79BA-4FD1-84AD-B7C29A03072E}"/>
+    <hyperlink ref="E75" r:id="rId107" xr:uid="{E2A7CFDE-6B39-4926-B210-6C8943654176}"/>
+    <hyperlink ref="E76" r:id="rId108" xr:uid="{591EC220-6E81-4660-B4EB-32F0C02647DF}"/>
+    <hyperlink ref="E84" r:id="rId109" xr:uid="{F8E09251-BF46-4A82-AE5D-BCE7CD0AC300}"/>
+    <hyperlink ref="E88" r:id="rId110" xr:uid="{C53718C3-3668-4B20-ADDF-9C2FCB228A71}"/>
+    <hyperlink ref="E89" r:id="rId111" xr:uid="{7CF4548D-37E3-46BB-97B1-5121824CAE2A}"/>
+    <hyperlink ref="E93" r:id="rId112" xr:uid="{E93CB103-F5C3-4257-A784-B4F26BBEE9F4}"/>
+    <hyperlink ref="E100" r:id="rId113" xr:uid="{EAF41048-0DEF-4608-B71B-BCF4E8A90E3C}"/>
+    <hyperlink ref="E101" r:id="rId114" xr:uid="{E95CB5DD-1836-4698-ACD2-E12B1CCA1146}"/>
+    <hyperlink ref="E102" r:id="rId115" xr:uid="{619E75B9-E048-41C0-A514-0604DB842161}"/>
+    <hyperlink ref="E105" r:id="rId116" xr:uid="{5CC02AB6-6B87-4347-8CEA-05E20DE0559D}"/>
+    <hyperlink ref="E106" r:id="rId117" xr:uid="{88F2D4C1-8D59-4621-9990-B6D215B1EAFC}"/>
+    <hyperlink ref="E111" r:id="rId118" xr:uid="{356993BB-C3B8-4DEE-934B-6355259588BE}"/>
+    <hyperlink ref="E113" r:id="rId119" xr:uid="{88E4583D-8B12-4125-90AB-25308F0905BB}"/>
+    <hyperlink ref="E120" r:id="rId120" xr:uid="{B746CF51-2FC5-41CC-908E-E2C7E494C21F}"/>
+    <hyperlink ref="E126" r:id="rId121" xr:uid="{84241F88-F3B8-45EC-8899-F0F057747A89}"/>
+    <hyperlink ref="E127" r:id="rId122" xr:uid="{E8587B22-DAD1-43C2-9433-5E884EDD572F}"/>
+    <hyperlink ref="E130" r:id="rId123" xr:uid="{36882D0E-9A56-4AD8-97E7-0EC8BBB58BF3}"/>
+    <hyperlink ref="E132" r:id="rId124" xr:uid="{A3E5353D-7C4D-4D6E-A56F-5CC1E48354BB}"/>
+    <hyperlink ref="E133" r:id="rId125" xr:uid="{7F6481C1-3776-47F2-8765-41FB286D2615}"/>
+    <hyperlink ref="E134" r:id="rId126" xr:uid="{F45F062C-6331-4577-8DCB-3A23CA1DC70D}"/>
+    <hyperlink ref="E135" r:id="rId127" xr:uid="{04E5C759-0E89-4FBF-925A-0920C46ADD89}"/>
+    <hyperlink ref="E136" r:id="rId128" xr:uid="{E8B35730-6F08-492B-AE27-9F164A3121C0}"/>
+    <hyperlink ref="E138" r:id="rId129" xr:uid="{B6860FC6-865E-4F6E-AEC2-3566E3388AEA}"/>
+    <hyperlink ref="E155" r:id="rId130" xr:uid="{E0977FBB-454C-4CC0-94A2-1CF59C3B20AA}"/>
+    <hyperlink ref="E159" r:id="rId131" xr:uid="{ED02505D-CF14-4503-8ED4-E712B524F565}"/>
+    <hyperlink ref="E172" r:id="rId132" xr:uid="{E9C96F50-13E3-4B62-B946-66E2068B0A89}"/>
+    <hyperlink ref="E178" r:id="rId133" xr:uid="{8D2E7D8D-47E5-40E9-BDC7-A6443A88E3AB}"/>
+    <hyperlink ref="E180" r:id="rId134" xr:uid="{8AFA34C2-9841-48B0-A605-494B03392467}"/>
+    <hyperlink ref="E183" r:id="rId135" xr:uid="{815DCBBB-1938-492B-8CF8-76DEF43BB75A}"/>
+    <hyperlink ref="E184" r:id="rId136" xr:uid="{E38214F7-451F-491F-ADBE-DE4C6A2C7186}"/>
+    <hyperlink ref="E189" r:id="rId137" xr:uid="{8098F494-91CC-4D4B-9BAB-5E484B374F51}"/>
+    <hyperlink ref="E190" r:id="rId138" xr:uid="{42E30D2F-0E41-4ED4-AC1B-2F49B1B3B390}"/>
+    <hyperlink ref="E192" r:id="rId139" xr:uid="{DF9D3D4F-1FA4-4011-90E8-CBF8380D3C5D}"/>
+    <hyperlink ref="E193" r:id="rId140" xr:uid="{E99B2BF1-FB04-496D-B816-33AD2D563476}"/>
+    <hyperlink ref="E194" r:id="rId141" xr:uid="{FDF4C4AF-F3D2-4F6C-B002-4E53D851F134}"/>
+    <hyperlink ref="E195" r:id="rId142" xr:uid="{F53553E7-A6D1-4186-A355-14C50014161F}"/>
+    <hyperlink ref="E198" r:id="rId143" xr:uid="{34ABBF9F-F673-4EA3-B688-AD29BAF7EEF0}"/>
+    <hyperlink ref="E199" r:id="rId144" xr:uid="{5333E76F-E19F-49C8-BDF6-11CD15DA8A02}"/>
+    <hyperlink ref="E202" r:id="rId145" xr:uid="{C72B54DE-1D75-434B-883A-7660CDCBA7D6}"/>
+    <hyperlink ref="E203" r:id="rId146" xr:uid="{5ECEE300-212A-41F0-ADCE-65B23D0D6A2A}"/>
+    <hyperlink ref="E208" r:id="rId147" xr:uid="{A9A349A4-1D3D-4178-B2A4-2B38BD5796C1}"/>
+    <hyperlink ref="E213" r:id="rId148" xr:uid="{BDA6B0E4-0E82-4522-BCCF-44256D3FB1CC}"/>
+    <hyperlink ref="E214" r:id="rId149" xr:uid="{935A6B2D-A92C-4640-A986-BB0490E4D5EF}"/>
+    <hyperlink ref="E215" r:id="rId150" xr:uid="{848094DC-D229-4483-9803-136FEA1173A0}"/>
+    <hyperlink ref="E212" r:id="rId151" xr:uid="{85315996-A689-4128-B997-B8CAFDD8F39F}"/>
+    <hyperlink ref="E217" r:id="rId152" xr:uid="{347A0E6C-1ABD-4E78-8796-CE3CFF4CC69E}"/>
+    <hyperlink ref="E218" r:id="rId153" xr:uid="{A3561AE8-B56B-4A26-9B67-F003544C2E6D}"/>
+    <hyperlink ref="E209" r:id="rId154" xr:uid="{6031BD2B-FF58-46FB-9C73-C2CEC9F80200}"/>
+    <hyperlink ref="E220" r:id="rId155" xr:uid="{B77BBC27-F3F7-4DB3-A063-DC05D2DFDE51}"/>
+    <hyperlink ref="E221" r:id="rId156" xr:uid="{FF01E331-187A-4786-A184-5E3246271C6C}"/>
+    <hyperlink ref="E222" r:id="rId157" xr:uid="{1F6B128C-3DBF-4DD8-B81C-084863D4ED49}"/>
+    <hyperlink ref="E223" r:id="rId158" xr:uid="{43CF9238-7677-42F7-82E1-E6C3CCA4E249}"/>
+    <hyperlink ref="E225" r:id="rId159" xr:uid="{B664764A-A045-407C-854C-6BE23C0860BE}"/>
+    <hyperlink ref="E227" r:id="rId160" xr:uid="{17C10E37-41EF-4EA6-AF3F-85DF57CDA070}"/>
+    <hyperlink ref="E228" r:id="rId161" xr:uid="{25952A46-F60D-482A-999D-3C57F6103B0D}"/>
+    <hyperlink ref="E229" r:id="rId162" xr:uid="{3AC5C7B1-6EF4-4282-8966-ADD5A94B1842}"/>
+    <hyperlink ref="E231" r:id="rId163" xr:uid="{1E1177E4-E1B7-47D5-9AE9-EACCB9D87CC5}"/>
+    <hyperlink ref="E232" r:id="rId164" xr:uid="{AFAFE8E9-2F32-4AB9-8562-F0C170F0D6EB}"/>
+    <hyperlink ref="E235" r:id="rId165" xr:uid="{B5600B12-F92D-4BEA-AB76-0B74F94BEE22}"/>
+    <hyperlink ref="E237" r:id="rId166" xr:uid="{F615FEAF-0D30-41D0-BE9C-E27711D4F0EB}"/>
+    <hyperlink ref="E240" r:id="rId167" xr:uid="{B3E3FF97-6FEE-4694-8802-3E58EF3853E4}"/>
+    <hyperlink ref="E239" r:id="rId168" xr:uid="{A17F2F43-176A-4D87-AACC-0F09596A7622}"/>
+    <hyperlink ref="E241" r:id="rId169" xr:uid="{A4D88EA7-8CE5-4E08-9080-E927D4B31999}"/>
+    <hyperlink ref="E242" r:id="rId170" xr:uid="{266852B9-0F03-4DCB-A135-CD464A185274}"/>
+    <hyperlink ref="E249" r:id="rId171" xr:uid="{D6FDC3A3-2DD8-4B00-9C0C-31567C14F531}"/>
+    <hyperlink ref="E250" r:id="rId172" xr:uid="{8F7C7D39-37D6-496F-A299-7176C424A8D2}"/>
+    <hyperlink ref="E251" r:id="rId173" xr:uid="{375A3EE6-0615-4BE7-9514-3C5BEF7AC53F}"/>
+    <hyperlink ref="E252" r:id="rId174" xr:uid="{D2BBCAE4-45BC-414E-8709-7F9514ECFB4D}"/>
+    <hyperlink ref="E253" r:id="rId175" xr:uid="{07863A5C-32FA-4C05-8DA4-345E40A73E15}"/>
+    <hyperlink ref="E254" r:id="rId176" xr:uid="{D7411C67-664B-4A02-92B1-599D67C7C2DD}"/>
+    <hyperlink ref="E256" r:id="rId177" xr:uid="{6CBE34E4-7E05-4AA0-9B6A-408FA2D365BE}"/>
+    <hyperlink ref="E257" r:id="rId178" xr:uid="{FAF9D4EE-AE0A-4B71-962D-F29DB8466B1D}"/>
+    <hyperlink ref="E262" r:id="rId179" xr:uid="{55D39F96-E29D-4C9C-9544-35107D4E31C8}"/>
+    <hyperlink ref="E264" r:id="rId180" xr:uid="{95701633-22E2-4EF2-87EB-5385E735409A}"/>
+    <hyperlink ref="E266" r:id="rId181" xr:uid="{69240623-21CA-465F-80B4-180556A84E01}"/>
+    <hyperlink ref="E268" r:id="rId182" xr:uid="{649EC16F-F90A-425A-9E64-C6F692CEF797}"/>
+    <hyperlink ref="E269" r:id="rId183" xr:uid="{FB401161-CC49-4E10-A009-AAB14E88B32F}"/>
+    <hyperlink ref="E271" r:id="rId184" xr:uid="{D868D897-4E4D-4C3F-8971-A264B175CA96}"/>
+    <hyperlink ref="E272" r:id="rId185" xr:uid="{5F589DA6-E02D-46C9-A33C-1B7700F91F24}"/>
+    <hyperlink ref="E276" r:id="rId186" xr:uid="{E5A6EC03-8B8D-4DCC-9FCB-1E67BA53FF2F}"/>
+    <hyperlink ref="E280" r:id="rId187" xr:uid="{48A1A631-A978-48CD-BDCA-73C8E4032C32}"/>
+    <hyperlink ref="E283" r:id="rId188" xr:uid="{7FAA206F-C1B8-437D-9E21-EA4A5271EA73}"/>
+    <hyperlink ref="E287" r:id="rId189" xr:uid="{82EAA135-383D-4A82-93E2-3B305FD48F8F}"/>
+    <hyperlink ref="E293" r:id="rId190" xr:uid="{F40A2FE0-CF6D-4BCC-9E1F-04EACFAAEAA0}"/>
+    <hyperlink ref="E292" r:id="rId191" xr:uid="{B989B1E6-9EDF-4649-9C76-802794A87168}"/>
+    <hyperlink ref="E295" r:id="rId192" xr:uid="{C9DB48B1-120C-417C-A661-0EB26810DC15}"/>
+    <hyperlink ref="E298" r:id="rId193" xr:uid="{9DB9BFC1-B9D2-4902-8783-590C7DA7B069}"/>
+    <hyperlink ref="E300" r:id="rId194" xr:uid="{359DDF83-8B87-497D-A5AF-5D757B736DDE}"/>
+    <hyperlink ref="E303" r:id="rId195" xr:uid="{91F37D08-2C55-4833-8830-40FCAF3B68F6}"/>
+    <hyperlink ref="E305" r:id="rId196" xr:uid="{5DB9EA28-0D8E-477C-AC2E-C0C3DA8059E8}"/>
+    <hyperlink ref="E306" r:id="rId197" xr:uid="{171EFDF8-D2F8-48AA-83DC-B68AA5C5CBCC}"/>
+    <hyperlink ref="E307" r:id="rId198" xr:uid="{5E2DDCB4-4C23-4F95-AEE9-633E6B1501F0}"/>
+    <hyperlink ref="E308" r:id="rId199" xr:uid="{8064D3C5-0DF7-4395-8FDE-A788CF2516E8}"/>
+    <hyperlink ref="E310" r:id="rId200" xr:uid="{8B56E114-35C5-4822-BBF2-21F0FE8D7938}"/>
+    <hyperlink ref="E312" r:id="rId201" xr:uid="{5EE580DA-5338-42B7-BA6C-591EA60B21C8}"/>
+    <hyperlink ref="E313" r:id="rId202" xr:uid="{D86526FB-431B-423B-AEC7-70DBE58B815F}"/>
+    <hyperlink ref="E314" r:id="rId203" xr:uid="{03D81DE6-BE60-48B7-8988-36D825344F08}"/>
+    <hyperlink ref="E316" r:id="rId204" xr:uid="{C1391FA4-13D2-4783-938F-86FF729BF43E}"/>
+    <hyperlink ref="E317" r:id="rId205" xr:uid="{DCCA80D8-763F-4E0D-9768-82E730E4AB18}"/>
+    <hyperlink ref="E318" r:id="rId206" xr:uid="{63753C1B-70A1-4042-903B-1F93BD919A88}"/>
+    <hyperlink ref="E322" r:id="rId207" xr:uid="{1D5A210E-7F9C-4FAC-BAB6-D9870ED7A1E2}"/>
+    <hyperlink ref="E329" r:id="rId208" location="lightbulbs" xr:uid="{79DCA251-DFD2-4C49-949A-27B89E3B0241}"/>
+    <hyperlink ref="E330" r:id="rId209" xr:uid="{61EE7230-745A-4A99-9154-A80AD4D83BE4}"/>
+    <hyperlink ref="E331" r:id="rId210" xr:uid="{11618AFD-99E9-4CB5-9531-CBBEBEB06BE1}"/>
+    <hyperlink ref="E336" r:id="rId211" xr:uid="{ACF4B22A-425E-4EDF-803C-74B1C31B282A}"/>
+    <hyperlink ref="E337" r:id="rId212" xr:uid="{4D3B9218-DFB1-4555-ABAD-0F6545905341}"/>
+    <hyperlink ref="E338" r:id="rId213" xr:uid="{527176F8-5E85-476A-A458-7CE0B170C418}"/>
+    <hyperlink ref="E340" r:id="rId214" xr:uid="{2A7A78AC-4F70-45BE-A508-BFC0275E0ED7}"/>
+    <hyperlink ref="E341" r:id="rId215" xr:uid="{9E949271-2486-4186-AE7E-FA8A4B908254}"/>
+    <hyperlink ref="E342" r:id="rId216" xr:uid="{5163800B-7F51-4ADB-845B-0B7D40FEA65A}"/>
+    <hyperlink ref="E343" r:id="rId217" xr:uid="{3DF76FE9-D803-4C40-BB27-427B2468F5B2}"/>
+    <hyperlink ref="E344" r:id="rId218" xr:uid="{C6795D80-8833-4EE1-809F-1920BB277989}"/>
+    <hyperlink ref="E345" r:id="rId219" xr:uid="{FBC6FF05-BE10-457A-B1C4-945A956280CE}"/>
+    <hyperlink ref="E351" r:id="rId220" xr:uid="{7EE9FFBD-A35A-4320-86CC-DC6D07A96955}"/>
+    <hyperlink ref="E352" r:id="rId221" xr:uid="{1AB1DAB9-62DF-48BB-9ECC-452195CC71A2}"/>
+    <hyperlink ref="E353" r:id="rId222" xr:uid="{7DA011A9-9389-413B-93E9-366889362744}"/>
+    <hyperlink ref="E354" r:id="rId223" xr:uid="{24CA83FD-E166-4B30-9A12-52AB6F5AA36B}"/>
+    <hyperlink ref="E357" r:id="rId224" xr:uid="{46C491E0-B47D-4B22-B2CA-3DC10B57352D}"/>
+    <hyperlink ref="E359" r:id="rId225" xr:uid="{E50D32B2-756A-40E8-842C-DB7A2E24344D}"/>
+    <hyperlink ref="E361" r:id="rId226" xr:uid="{292E8EA9-BB2C-4CE5-A672-999855830B73}"/>
+    <hyperlink ref="E362" r:id="rId227" xr:uid="{3F20C3AE-E875-4CFE-AB02-80FF497F7C1D}"/>
+    <hyperlink ref="E366" r:id="rId228" xr:uid="{25DC2578-7CDE-413D-ACFA-31F59D340D33}"/>
+    <hyperlink ref="E365" r:id="rId229" xr:uid="{6B0B9799-4EE9-4E16-95E1-FFA8C9FF22F0}"/>
+    <hyperlink ref="E367" r:id="rId230" xr:uid="{07EC513B-B173-4F1C-8F99-3ADCAA33357C}"/>
+    <hyperlink ref="E369" r:id="rId231" xr:uid="{BF4C0F3D-141A-474E-A5BB-A151887A1284}"/>
+    <hyperlink ref="E370" r:id="rId232" xr:uid="{FFC244F6-A2C8-4693-9A5E-B3A8DA1FF056}"/>
+    <hyperlink ref="E373" r:id="rId233" xr:uid="{CC5B3AB1-30EC-4360-920A-299A1002D639}"/>
+    <hyperlink ref="E374" r:id="rId234" xr:uid="{272F7F06-288D-48AA-940B-52AFAD0F6891}"/>
+    <hyperlink ref="E376" r:id="rId235" xr:uid="{69DFFF55-1650-4A78-821D-AB59065484F6}"/>
+    <hyperlink ref="E378" r:id="rId236" xr:uid="{7E40F10B-45F3-4B14-BCD0-A1A75FC60043}"/>
+    <hyperlink ref="E379" r:id="rId237" xr:uid="{0443228E-3A09-41A3-B92E-B7DA6A59FB58}"/>
+    <hyperlink ref="E381" r:id="rId238" xr:uid="{0170B84E-17BC-4500-AA72-CD3CD8CA7D43}"/>
+    <hyperlink ref="E382" r:id="rId239" xr:uid="{8A15F58D-D971-4DC1-9750-CAAFB7D67CA3}"/>
+    <hyperlink ref="E384" r:id="rId240" xr:uid="{CACF68F9-6983-4AEA-A7C2-88448DFEB19E}"/>
+    <hyperlink ref="E385" r:id="rId241" xr:uid="{AA16EA42-5010-46CA-B7E1-212242CD7342}"/>
+    <hyperlink ref="E387" r:id="rId242" xr:uid="{FECF479A-2893-4828-A679-30B8236CBF28}"/>
+    <hyperlink ref="E388" r:id="rId243" xr:uid="{B46CD5E9-D211-49C4-AD7F-BF4F3A9E4720}"/>
+    <hyperlink ref="E391" r:id="rId244" xr:uid="{786CCA71-7C24-4B4E-A1B2-2815735C8F50}"/>
+    <hyperlink ref="E392" r:id="rId245" xr:uid="{0E1728AB-587E-46CF-BA62-0204C39581A4}"/>
+    <hyperlink ref="E393" r:id="rId246" xr:uid="{A48978E3-EF4F-4DC6-A523-E6FBA37EF1AB}"/>
+    <hyperlink ref="E394" r:id="rId247" xr:uid="{86C3595B-08A3-4C4A-BF7E-16E33E820E3D}"/>
+    <hyperlink ref="E399" r:id="rId248" xr:uid="{DBE3FE7D-19A4-48FF-BB6F-9C19811B7E34}"/>
+    <hyperlink ref="E401" r:id="rId249" xr:uid="{8E360D79-249F-460B-AF37-029A24D3CECB}"/>
+    <hyperlink ref="E402" r:id="rId250" xr:uid="{4155AF0D-6F2F-4053-9563-EB21809C8A5A}"/>
+    <hyperlink ref="E404" r:id="rId251" xr:uid="{6CB60091-407C-4F03-9863-BCDB2EFB5FEC}"/>
+    <hyperlink ref="E386" r:id="rId252" xr:uid="{F2944F66-5EDA-4061-8B2B-B4BFEC5EDE3C}"/>
+    <hyperlink ref="E407" r:id="rId253" xr:uid="{81928304-CE28-4836-90D3-44C09C7C7B62}"/>
+    <hyperlink ref="E409" r:id="rId254" xr:uid="{EE260591-25B1-45FF-BF56-D1B527AF5DDC}"/>
+    <hyperlink ref="E411" r:id="rId255" xr:uid="{9A8D8EA5-A685-4B43-8333-291E05CF473E}"/>
+    <hyperlink ref="E414" r:id="rId256" xr:uid="{DB26B4C7-7FE5-48B4-B97F-B4CE9F0B5204}"/>
+    <hyperlink ref="E415" r:id="rId257" xr:uid="{F120DC8A-E2AA-461A-B135-BE4061521FA2}"/>
+    <hyperlink ref="E416" r:id="rId258" xr:uid="{A59D22D5-919E-4D8D-8E8B-E520CDA2E725}"/>
+    <hyperlink ref="E418" r:id="rId259" xr:uid="{68C3421E-E96F-4533-B612-4535CEABF5A1}"/>
+    <hyperlink ref="E419" r:id="rId260" xr:uid="{C172F276-85BD-418E-BFDB-1F74C741B105}"/>
+    <hyperlink ref="E420" r:id="rId261" xr:uid="{9EA76B71-00E9-4B56-8301-0EAEB3DB32D9}"/>
+    <hyperlink ref="E422" r:id="rId262" xr:uid="{07FD5534-0187-4439-9517-F63264D92851}"/>
+    <hyperlink ref="E423" r:id="rId263" xr:uid="{BD963BFA-135F-4F3B-BBED-CC91996281CF}"/>
+    <hyperlink ref="E424" r:id="rId264" xr:uid="{D3A0DA13-29B9-4DE2-8B08-E1326AE21F21}"/>
+    <hyperlink ref="E425" r:id="rId265" xr:uid="{8240C033-3BC4-49D0-9227-2AE099BA3F39}"/>
+    <hyperlink ref="E426" r:id="rId266" xr:uid="{EDE888E4-9C7B-4072-ABBE-C71A3A6AFE49}"/>
+    <hyperlink ref="E428" r:id="rId267" xr:uid="{6E5B46D0-18A3-40FA-89ED-5173490D1E7A}"/>
+    <hyperlink ref="E430" r:id="rId268" xr:uid="{CAB7DE0B-9B4C-4843-98DE-56EAA5C82B72}"/>
+    <hyperlink ref="E432" r:id="rId269" xr:uid="{B5506D28-E783-48C5-BCF7-975EE5FE764E}"/>
+    <hyperlink ref="E431" r:id="rId270" xr:uid="{CA4C82E0-025D-4D3E-88E0-1A4324C6FBA5}"/>
+    <hyperlink ref="E435" r:id="rId271" xr:uid="{E47E8621-80F4-4360-85FA-8FE0EDD7B9AD}"/>
+    <hyperlink ref="E437" r:id="rId272" xr:uid="{A22034DF-07B1-4800-8091-8E03A07CD81C}"/>
+    <hyperlink ref="E441" r:id="rId273" xr:uid="{B73D98EF-2595-4867-A5FE-3798706E8A05}"/>
+    <hyperlink ref="E443" r:id="rId274" xr:uid="{23FCCE03-4528-429C-8E82-1B0E91896E3C}"/>
+    <hyperlink ref="E444" r:id="rId275" xr:uid="{F5F0144F-9964-4F37-BA54-E306839218E2}"/>
+    <hyperlink ref="E445" r:id="rId276" xr:uid="{D76E2D4C-AC87-43C4-B0CD-24BC8BEBBFA1}"/>
+    <hyperlink ref="E446" r:id="rId277" xr:uid="{86CED7F6-424C-44C9-98AD-9B08E122E1ED}"/>
+    <hyperlink ref="E447" r:id="rId278" xr:uid="{86BD544B-18E0-401D-AC8B-F54C208EF5C9}"/>
+    <hyperlink ref="E449" r:id="rId279" xr:uid="{1DFAFCE7-64AE-4BB9-9DD6-31C1F9C99564}"/>
+    <hyperlink ref="E7" r:id="rId280" xr:uid="{E137DE19-C5B4-4CDA-A11F-D0C4CD9311DF}"/>
+    <hyperlink ref="E9" r:id="rId281" xr:uid="{E41F4DC5-C0D7-4F05-B852-604C2E163FCB}"/>
+    <hyperlink ref="E15" r:id="rId282" xr:uid="{67403B6B-D6E9-4462-A8CB-904C4D59DFB1}"/>
+    <hyperlink ref="E13" r:id="rId283" xr:uid="{1E61CF91-408F-4846-98DC-101A64149B17}"/>
+    <hyperlink ref="E22" r:id="rId284" xr:uid="{0640DAAB-9A10-487A-9CE7-32012A7E5CFD}"/>
+    <hyperlink ref="E21" r:id="rId285" xr:uid="{6033D8FD-6331-4CD6-80CF-31205B15A224}"/>
+    <hyperlink ref="E28" r:id="rId286" xr:uid="{7A90A6E7-8537-4F49-AB3C-9B346F0B005E}"/>
+    <hyperlink ref="E33" r:id="rId287" xr:uid="{453DC807-EF5D-480A-A724-8C951F062CA3}"/>
+    <hyperlink ref="E35" r:id="rId288" xr:uid="{94E3D7D3-4326-453C-9488-CF4198BCD924}"/>
+    <hyperlink ref="E42" r:id="rId289" xr:uid="{7C16C331-1C76-4BC3-9634-A55539DB4458}"/>
+    <hyperlink ref="E44" r:id="rId290" xr:uid="{D7010E5F-78D0-4E7E-9EAC-94B21B3BDC93}"/>
+    <hyperlink ref="E64" r:id="rId291" xr:uid="{65614331-B74E-43BA-A034-CB8D96FA69B1}"/>
+    <hyperlink ref="E78" r:id="rId292" xr:uid="{BEF10197-2EB3-4E38-97C0-682B6A07277C}"/>
+    <hyperlink ref="E87" r:id="rId293" xr:uid="{5AACC4C0-FA72-49C5-9FBF-75019EA07C8A}"/>
+    <hyperlink ref="E94" r:id="rId294" xr:uid="{DA71F99A-4FEE-4FA6-8214-85D4A930B393}"/>
+    <hyperlink ref="E96" r:id="rId295" xr:uid="{8C7CE267-35E9-4AA7-B8FD-E13C16A538E3}"/>
+    <hyperlink ref="E103" r:id="rId296" xr:uid="{4AD3B435-5FFA-413C-ACE2-4561A2695781}"/>
+    <hyperlink ref="E104" r:id="rId297" xr:uid="{C17000F3-7160-432B-BAB3-E4DED230D175}"/>
+    <hyperlink ref="E112" r:id="rId298" xr:uid="{88BD0C79-0B1F-4B35-B6EA-9EDC95736791}"/>
+    <hyperlink ref="E116" r:id="rId299" xr:uid="{BE33499C-0071-4ED3-919C-7583EB74480C}"/>
+    <hyperlink ref="E121" r:id="rId300" xr:uid="{B9710A92-CFC0-4A9C-946A-49E718939F02}"/>
+    <hyperlink ref="E123" r:id="rId301" xr:uid="{4EF0B5D5-247F-460E-A417-1305BC2925AE}"/>
+    <hyperlink ref="E137" r:id="rId302" xr:uid="{0F836E76-006C-4C64-B318-2DE640876D18}"/>
+    <hyperlink ref="E143" r:id="rId303" xr:uid="{E44DAAD8-780F-4A05-99E4-387CCD1B18A1}"/>
+    <hyperlink ref="E145" r:id="rId304" xr:uid="{79D184CA-1F03-4BF3-AEE7-13DAFDA4B07E}"/>
+    <hyperlink ref="E149" r:id="rId305" xr:uid="{CB23086F-9EE9-44AE-BD29-A4B97A15D89D}"/>
+    <hyperlink ref="E150" r:id="rId306" xr:uid="{3B8C54A7-844C-46E2-9A82-A9EF2EF24EF2}"/>
+    <hyperlink ref="E148" r:id="rId307" xr:uid="{C587C6DA-375D-4100-8B68-06038A84729A}"/>
+    <hyperlink ref="E151" r:id="rId308" xr:uid="{5E797DDA-4A2C-4187-BE55-0A2B516F2C29}"/>
+    <hyperlink ref="E158" r:id="rId309" xr:uid="{BB1033F2-5BA7-48EB-9EC4-112AA074EAAE}"/>
+    <hyperlink ref="E161" r:id="rId310" xr:uid="{544632E3-0C05-4EBF-8433-FE0D504F8F85}"/>
+    <hyperlink ref="E163" r:id="rId311" xr:uid="{C6C2F2F8-2B18-4CC9-9EBA-A33922BCDB63}"/>
+    <hyperlink ref="E167" r:id="rId312" xr:uid="{B7F0B013-C856-4D99-99A6-A288A3FC029E}"/>
+    <hyperlink ref="E168" r:id="rId313" xr:uid="{59D0AA15-DF96-465C-B9DC-9BA83A2AE712}"/>
+    <hyperlink ref="E170" r:id="rId314" xr:uid="{E5051668-3EDD-4C13-B4D6-CCACC23FB9FA}"/>
+    <hyperlink ref="E179" r:id="rId315" xr:uid="{ED12AF04-BEC4-4B20-AE5E-8BB5DF68DFBB}"/>
+    <hyperlink ref="E182" r:id="rId316" xr:uid="{5B1DF531-324B-4642-9E6A-96D9A913C044}"/>
+    <hyperlink ref="E188" r:id="rId317" xr:uid="{22D5997B-3F33-4390-BF63-2C5DE3E5DD76}"/>
+    <hyperlink ref="E196" r:id="rId318" xr:uid="{99394CAC-505E-4CB6-AD70-92AD2B467CC9}"/>
+    <hyperlink ref="E197" r:id="rId319" xr:uid="{A706C47B-8AA4-47C7-B883-F6529EB218EA}"/>
+    <hyperlink ref="E201" r:id="rId320" xr:uid="{9833A606-4B47-4D38-BA4C-B54FE8367287}"/>
+    <hyperlink ref="E204" r:id="rId321" xr:uid="{DF5D31C4-BF1E-4435-AD8C-E92456A4E920}"/>
+    <hyperlink ref="E206" r:id="rId322" xr:uid="{7A89287D-BD0E-4282-8581-036406127E68}"/>
+    <hyperlink ref="E207" r:id="rId323" xr:uid="{BEBAA36F-BACD-45EC-8D94-1B3C3FCE55B1}"/>
+    <hyperlink ref="E216" r:id="rId324" xr:uid="{21DDFE33-3FDE-4AB8-8563-699DEB28F5AD}"/>
+    <hyperlink ref="E226" r:id="rId325" xr:uid="{02A7D566-4F3A-407E-9603-D94469BFE35C}"/>
+    <hyperlink ref="E2" r:id="rId326" xr:uid="{21C73B87-BD0D-4BBF-A946-85B9AB26DCC5}"/>
+    <hyperlink ref="E234" r:id="rId327" xr:uid="{2A9193B1-4CE2-4842-9DB3-32869601E9E6}"/>
+    <hyperlink ref="E243" r:id="rId328" xr:uid="{F1C1FE00-57A1-4206-94D9-2883FFE521F9}"/>
+    <hyperlink ref="E245" r:id="rId329" xr:uid="{BC6B0436-3C75-4268-9D96-F5F757C773D4}"/>
+    <hyperlink ref="E247" r:id="rId330" xr:uid="{49A61AE8-9724-415A-A9CA-DC9FCCA8415D}"/>
+    <hyperlink ref="E246" r:id="rId331" xr:uid="{D55C819A-EB82-4BD6-844F-2096A2A07165}"/>
+    <hyperlink ref="E248" r:id="rId332" xr:uid="{96D30825-136A-4AC4-A85A-9783627B5CE8}"/>
+    <hyperlink ref="E258" r:id="rId333" xr:uid="{95269A8B-0493-48E5-A777-F7965887CFA2}"/>
+    <hyperlink ref="E263" r:id="rId334" xr:uid="{29518188-5D66-4012-A11D-480935837C83}"/>
+    <hyperlink ref="E267" r:id="rId335" xr:uid="{FD56A9F8-70CD-4203-8DFD-EA08220AA9A2}"/>
+    <hyperlink ref="E284" r:id="rId336" xr:uid="{501B796C-A1AD-4B11-B6DA-3F3F7BA8F14E}"/>
+    <hyperlink ref="E285" r:id="rId337" xr:uid="{62486262-653B-4D68-A79F-E4B37A1D69CF}"/>
+    <hyperlink ref="E289" r:id="rId338" xr:uid="{9AD18CEE-8EC8-4112-AB99-27AFF5CF3BF9}"/>
+    <hyperlink ref="E302" r:id="rId339" xr:uid="{E05830CF-39E4-45D4-B6FD-88BD786CEE6E}"/>
+    <hyperlink ref="E304" r:id="rId340" xr:uid="{27B55696-5863-4E3B-B8DF-456F205E1590}"/>
+    <hyperlink ref="E311" r:id="rId341" xr:uid="{BB969102-FF15-445B-A3C9-D5703CC07FD2}"/>
+    <hyperlink ref="E319" r:id="rId342" xr:uid="{D3E5BBC2-954A-404B-9578-097D8DDF009A}"/>
+    <hyperlink ref="E324" r:id="rId343" xr:uid="{1AC861C9-E095-4362-8E71-B31642A05638}"/>
+    <hyperlink ref="E323" r:id="rId344" xr:uid="{065B03C3-9F50-4F8E-88F3-01F757BE6DE2}"/>
+    <hyperlink ref="E326" r:id="rId345" xr:uid="{8142E9A7-767C-44D2-BCD8-BC5658863EA5}"/>
+    <hyperlink ref="E332" r:id="rId346" xr:uid="{B7F58ED0-5F94-4490-AB10-8A610634012D}"/>
+    <hyperlink ref="E339" r:id="rId347" xr:uid="{3D92D186-9CA4-4C1A-B583-8A379752BDBE}"/>
+    <hyperlink ref="E349" r:id="rId348" xr:uid="{53A21117-D5E5-4969-9C32-CB14ACC824F8}"/>
+    <hyperlink ref="E348" r:id="rId349" xr:uid="{3086EFA0-15C0-41D5-B40F-B6CF20E33E55}"/>
+    <hyperlink ref="E364" r:id="rId350" xr:uid="{2D07E2D3-C883-4A66-B6AB-7C15FEFEBE66}"/>
+    <hyperlink ref="E377" r:id="rId351" xr:uid="{35C9FB21-411E-426C-BEB9-363E909B5A83}"/>
+    <hyperlink ref="E389" r:id="rId352" xr:uid="{5E587D82-971B-4686-832B-A5EF9A18FED6}"/>
+    <hyperlink ref="E397" r:id="rId353" xr:uid="{59A58B5F-A18C-472F-B9AF-210911817951}"/>
+    <hyperlink ref="E403" r:id="rId354" xr:uid="{3E2DE5D8-E5FB-4C3A-A3C8-0BE380E31621}"/>
+    <hyperlink ref="E408" r:id="rId355" xr:uid="{495E4B8D-C0C1-44A5-AE97-88BF64331131}"/>
+    <hyperlink ref="E413" r:id="rId356" xr:uid="{7D2EAD9F-A32B-4EE3-AA7B-D3465586CD4D}"/>
+    <hyperlink ref="E429" r:id="rId357" xr:uid="{C081AB06-4594-4293-BDC3-737D233816C4}"/>
+    <hyperlink ref="E433" r:id="rId358" xr:uid="{4DC8ACF0-B011-4D04-B39B-58920AA1DE78}"/>
+    <hyperlink ref="E436" r:id="rId359" xr:uid="{5F7223FA-222A-474A-9B05-693CA51953E9}"/>
+    <hyperlink ref="E438" r:id="rId360" xr:uid="{71086519-9669-45E9-B7C4-07FF136D9965}"/>
+    <hyperlink ref="E448" r:id="rId361" xr:uid="{B358349D-7D02-4308-BF8D-C14A559C029F}"/>
+    <hyperlink ref="E261" r:id="rId362" xr:uid="{2715CC75-844B-46E0-9336-25AEC50D6FBA}"/>
+    <hyperlink ref="E273" r:id="rId363" xr:uid="{533AC41C-58FE-4909-A756-7CFB61BF1D2F}"/>
+    <hyperlink ref="E360" r:id="rId364" xr:uid="{C8ED0E3B-DB6D-499D-BEB9-02CD1A77F7AF}"/>
+    <hyperlink ref="E400" r:id="rId365" xr:uid="{202C8D54-5AA9-424C-94AD-C347DBAC69CF}"/>
+    <hyperlink ref="E410" r:id="rId366" xr:uid="{E7DC193D-BF32-47A4-AC36-22D6D417E9D6}"/>
+    <hyperlink ref="E14" r:id="rId367" xr:uid="{AD75E59B-F701-4DDA-892F-74ACB4D00AD2}"/>
+    <hyperlink ref="E17" r:id="rId368" xr:uid="{2FCEE203-500A-4EAA-8CC3-62BFC31CB827}"/>
+    <hyperlink ref="E18" r:id="rId369" xr:uid="{34AE2C44-1E7A-44CA-9513-780A19882AEE}"/>
+    <hyperlink ref="E27" r:id="rId370" xr:uid="{550B74D6-91B3-48D5-8E41-7210D135CE4C}"/>
+    <hyperlink ref="E30" r:id="rId371" xr:uid="{35107524-33C7-417C-A72C-D8D23DF17336}"/>
+    <hyperlink ref="E31" r:id="rId372" xr:uid="{1D1E337A-617A-42B7-8980-3518BFF1540E}"/>
+    <hyperlink ref="E34" r:id="rId373" xr:uid="{35AF4C64-51E4-44F9-9100-D5D11AC233A2}"/>
+    <hyperlink ref="E41" r:id="rId374" xr:uid="{A32D38D3-3076-480F-BD65-1B3063BA446F}"/>
+    <hyperlink ref="E154" r:id="rId375" xr:uid="{954A1468-1C08-466A-B7C3-6F5045496B5F}"/>
+    <hyperlink ref="E165" r:id="rId376" xr:uid="{B26EA7B8-65FB-4ACF-8575-32560077ABFB}"/>
+    <hyperlink ref="E171" r:id="rId377" xr:uid="{F585B07A-5C85-45FD-B854-7835A6D3D4E4}"/>
+    <hyperlink ref="E333" r:id="rId378" xr:uid="{0BA38861-0FF9-4A47-9129-05C72D4A0AEA}"/>
+    <hyperlink ref="E265" r:id="rId379" xr:uid="{9D0FDE28-4B52-49C1-BDAD-0BDB564EA571}"/>
+    <hyperlink ref="E129" r:id="rId380" xr:uid="{18DCF673-9BFE-4A0F-A813-8651E7A19322}"/>
+    <hyperlink ref="E144" r:id="rId381" xr:uid="{E224D56B-1EDE-40B4-91E2-32A3136EB815}"/>
+    <hyperlink ref="E211" r:id="rId382" xr:uid="{B2237069-4A9C-41BE-BF2C-4676F78704F3}"/>
+    <hyperlink ref="E275" r:id="rId383" location="Locust" xr:uid="{3616B668-3CA5-4C3B-868B-D1CEA0B021C9}"/>
+    <hyperlink ref="E320" r:id="rId384" xr:uid="{595F199F-03C9-4B97-9894-E181141E0616}"/>
+    <hyperlink ref="E363" r:id="rId385" xr:uid="{FA28B172-B81C-48B2-AFC8-2B7A15C1D007}"/>
+    <hyperlink ref="E383" r:id="rId386" xr:uid="{7E8FB9B7-348E-45BA-B846-14F3A79957DE}"/>
+    <hyperlink ref="E396" r:id="rId387" xr:uid="{BFC7C34D-5857-45D6-9BC8-9A3417B91EB6}"/>
+    <hyperlink ref="E4" r:id="rId388" xr:uid="{06EF3B2A-8381-4AEE-BB32-B00C9F3312D3}"/>
+    <hyperlink ref="E281" r:id="rId389" xr:uid="{2F05C3A4-5F4C-4C93-9E3D-B015D1FB2591}"/>
+    <hyperlink ref="E355" r:id="rId390" xr:uid="{C7ED9A1A-1A2C-4284-A5A2-D108C318F382}"/>
+    <hyperlink ref="E290" r:id="rId391" xr:uid="{B47E24D8-BC8F-4B4C-B2D5-890B0DC7834C}"/>
+    <hyperlink ref="E427" r:id="rId392" xr:uid="{1DE787E7-64E8-4328-8DD4-427CC3C211ED}"/>
+    <hyperlink ref="E45" r:id="rId393" xr:uid="{F3055E85-1B2A-48D5-B186-40B7CF3E8054}"/>
+    <hyperlink ref="E442" r:id="rId394" xr:uid="{DDB6AFCD-8B55-4087-BD75-374FA5EAD9D5}"/>
+    <hyperlink ref="E40" r:id="rId395" xr:uid="{3C5A4FE9-03CC-473B-984B-56649AD1D24B}"/>
+    <hyperlink ref="E81" r:id="rId396" xr:uid="{7D7A0DA4-4C86-4086-8202-A82984503148}"/>
+    <hyperlink ref="E131" r:id="rId397" xr:uid="{7BE68B2D-79B4-4695-B4D6-597F8E726BCE}"/>
+    <hyperlink ref="E230" r:id="rId398" xr:uid="{771CA5AC-B467-4DA2-B738-2B793C611486}"/>
+    <hyperlink ref="E233" r:id="rId399" xr:uid="{A442CF9C-C750-4322-90C7-CDCA779F3D6D}"/>
+    <hyperlink ref="E50" r:id="rId400" display="https://stores.staples.com/ma/boston/1-washington-street" xr:uid="{A5A9E481-858A-49FA-910E-1BC3B5F56611}"/>
+    <hyperlink ref="E358" r:id="rId401" xr:uid="{4DF9A4E6-EEA2-4327-9E60-6D1D941F8416}"/>
+    <hyperlink ref="E49" r:id="rId402" xr:uid="{C61C08B4-5E15-4164-AF05-60BFA359776C}"/>
+    <hyperlink ref="E72" r:id="rId403" xr:uid="{739F7D40-0E90-4439-BD52-0613EF1DE577}"/>
+    <hyperlink ref="E63" r:id="rId404" xr:uid="{E7999EA3-FD4A-42DD-A472-8C9FABE3C3B9}"/>
+    <hyperlink ref="E334" r:id="rId405" display="https://stores.staples.com/ma/saugus/444-broadway-(route-1)?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" xr:uid="{2671E368-39A5-47CC-B1B7-F69C808F34E6}"/>
+    <hyperlink ref="E274" r:id="rId406" xr:uid="{C62D1529-B127-48C7-A773-FBB23133746B}"/>
+    <hyperlink ref="E328" r:id="rId407" xr:uid="{7C8534A2-BDFA-4737-8A65-98A3F99E038E}"/>
+    <hyperlink ref="E440" r:id="rId408" display="https://stores.staples.com/ma/woburn/335-washington-st?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" xr:uid="{C7253AFE-8A39-4FDD-9444-C9F13276C496}"/>
+    <hyperlink ref="E58" r:id="rId409" display="https://stores.staples.com/ma/braintree/500-grossman-drive" xr:uid="{D9B782F5-74C2-42E9-BA5F-A2ECD5C4C176}"/>
+    <hyperlink ref="E255" r:id="rId410" display="https://stores.staples.com/ma/needham/163-highland-ave?cmpid=st_ll_goo&amp;cid=LS:RETAIL:G&amp;utm_source=bing&amp;utm_medium=organic&amp;utm_campaign=Bing_Business_Listing" xr:uid="{DD89D658-1C54-4BF7-AED1-9F8BC74D2729}"/>
+    <hyperlink ref="E390" r:id="rId411" xr:uid="{DB710EA1-9110-4BF5-B6F2-732B98EF9F35}"/>
+    <hyperlink ref="E107" r:id="rId412" xr:uid="{7912AE2A-3720-4ED5-904D-5BAA64654A03}"/>
+    <hyperlink ref="E70" r:id="rId413" xr:uid="{76AE83B8-D49D-4379-80FD-20C498092D88}"/>
+    <hyperlink ref="E98" r:id="rId414" xr:uid="{EF0F865C-7EEA-490C-AC03-1C7377921C16}"/>
+    <hyperlink ref="E395" r:id="rId415" xr:uid="{41DBD8FB-A5C2-4C0E-9A07-02325283C331}"/>
+    <hyperlink ref="E375" r:id="rId416" xr:uid="{263A17D3-7284-4B61-9E96-6C41E0C377D5}"/>
+    <hyperlink ref="E347" r:id="rId417" xr:uid="{C2467E3D-8456-49E1-840D-8ECBF59DA6A7}"/>
+    <hyperlink ref="E109" r:id="rId418" xr:uid="{94913A58-D9CA-4CEC-8EF8-025C659FCDB3}"/>
+    <hyperlink ref="E43" r:id="rId419" xr:uid="{A6A9E3CF-7F62-40D1-806B-E9F6F4ECBD9E}"/>
+    <hyperlink ref="E69" r:id="rId420" xr:uid="{4B1D0E87-9AD6-4C3D-B3F3-725876B17C20}"/>
+    <hyperlink ref="E79" r:id="rId421" xr:uid="{4A5A0261-FF36-47CF-A079-F0507CFF7115}"/>
+    <hyperlink ref="E83" r:id="rId422" xr:uid="{E1A7D574-38C7-4B15-B15A-AF0F1C47A083}"/>
+    <hyperlink ref="F232" r:id="rId423" display="tel:978-346-8013" xr:uid="{E9E5388A-90A0-4E7D-87FC-03F4960300F1}"/>
+    <hyperlink ref="E238" r:id="rId424" xr:uid="{81EB42A8-8162-4F9F-AAD6-0709C4D5EA27}"/>
+    <hyperlink ref="E236" r:id="rId425" xr:uid="{3D53D1DE-C3D2-43CE-9D32-7F814824143D}"/>
+    <hyperlink ref="E125" r:id="rId426" xr:uid="{16710420-129C-4310-8A8C-0E139889C894}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId435"/>
+  <pageSetup orientation="portrait" r:id="rId427"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4D0C3021FA97D4C83490FBFBBDDEB2D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed5ec7bf49a7b050602fc9d52f2b762d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c833433-5196-423e-bc5e-12e70e78a05e" xmlns:ns3="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc74e031d233861eb1fc71dc0ff6b3ca" ns2:_="" ns3:_="">
     <xsd:import namespace="4c833433-5196-423e-bc5e-12e70e78a05e"/>
     <xsd:import namespace="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -21859,100 +21702,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4c833433-5196-423e-bc5e-12e70e78a05e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F6BA2C-1C69-4368-A2DC-1B43FC107716}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6B070F-1CD2-4DE8-B36C-9C45372F491A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF4AE56-4894-4324-9214-452E7BBD0FA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4c833433-5196-423e-bc5e-12e70e78a05e"/>
     <ds:schemaRef ds:uri="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6B070F-1CD2-4DE8-B36C-9C45372F491A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F6BA2C-1C69-4368-A2DC-1B43FC107716}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4c833433-5196-423e-bc5e-12e70e78a05e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>