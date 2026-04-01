--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -4,72 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="398A61EF" w14:textId="55EF08DC" w:rsidR="00674C59" w:rsidRDefault="00182130" w:rsidP="009D455A">
+    <w:p w14:paraId="398A61EF" w14:textId="1CC97E39" w:rsidR="00674C59" w:rsidRDefault="00182130" w:rsidP="009D455A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00153FB6">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00674C59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00674C59" w:rsidRPr="00674C59">
         <w:t>MassHealth Income Standards and Federal Poverty Guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="000D2534">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidR="00396112">
+        <w:t>, Effective March 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005E06CF">
-[...3 lines deleted...]
-        <w:t>ffective March 1, 2025</w:t>
+      <w:r w:rsidR="00396112">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14852" w:type="dxa"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Monthly and Yearly Income Standards by percentage"/>
         <w:tblDescription w:val="Monthly and yearly income standards by family size and by federal poverty level percentage."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2077"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1277"/>
@@ -433,1624 +433,1881 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Yearly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="1D59C276" w14:textId="5A3B33D5" w:rsidTr="0085138F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7429D64F" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="040F8120" w14:textId="47A54C05" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D955CE" w14:textId="2B62259F" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$6,264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69BDADFA" w14:textId="2E499358" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00955E29" w:rsidP="00841A20">
+          <w:p w14:paraId="69BDADFA" w14:textId="4A8FACDF" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00955E29" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EA2C79">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00346689">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>1,305</w:t>
+              <w:t>1,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00775DEA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC85079" w14:textId="57A6656B" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00157EF8" w:rsidP="00841A20">
+          <w:p w14:paraId="2CC85079" w14:textId="04E7D6BC" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00157EF8" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$15,660</w:t>
+              <w:t>$15,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D90FB6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0C0400" w14:textId="258D9A88" w:rsidR="00841A20" w:rsidRDefault="00000D3A" w:rsidP="00841A20">
+          <w:p w14:paraId="0A0C0400" w14:textId="4D25971B" w:rsidR="00841A20" w:rsidRDefault="00000D3A" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$1</w:t>
             </w:r>
             <w:r w:rsidR="00135F64">
-              <w:t>,735</w:t>
+              <w:t>,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90795">
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0239C3" w14:textId="446E1305" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007725E5" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$20,820</w:t>
+          <w:p w14:paraId="0A0239C3" w14:textId="3622B21D" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007725E5" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$2</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2B61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1,228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126EA571" w14:textId="4DDC88D2" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
+          <w:p w14:paraId="126EA571" w14:textId="6C17CB10" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="000E645C">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="000E645C">
-              <w:t>957</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B64">
+              <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39CD8AFC" w14:textId="2079D09C" w:rsidR="00841A20" w:rsidRDefault="00CD4E8E" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$23,484</w:t>
+          <w:p w14:paraId="39CD8AFC" w14:textId="67D61E6B" w:rsidR="00841A20" w:rsidRDefault="00CD4E8E" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$23,</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B64">
+              <w:t>940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4FE1CB" w14:textId="7C44AEDC" w:rsidR="00841A20" w:rsidRDefault="00D46EDE" w:rsidP="00841A20">
+          <w:p w14:paraId="5B4FE1CB" w14:textId="1C59E795" w:rsidR="00841A20" w:rsidRDefault="00D46EDE" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>$2,478</w:t>
+              <w:t>$2,</w:t>
+            </w:r>
+            <w:r w:rsidR="006322F7">
+              <w:t>527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C406159" w14:textId="71F524FB" w:rsidR="00841A20" w:rsidRDefault="006A6125" w:rsidP="00841A20">
+          <w:p w14:paraId="2C406159" w14:textId="40160A82" w:rsidR="00841A20" w:rsidRDefault="006A6125" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>$29,736</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="006322F7">
+              <w:t>30,324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="4F57A020" w14:textId="3CE36D8C" w:rsidTr="0085138F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1785E556" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06BBDE20" w14:textId="6F4A1B60" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="704528D8" w14:textId="0909312F" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$7,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="283CE1A7" w14:textId="6498A326" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00346689" w:rsidP="00841A20">
+          <w:p w14:paraId="283CE1A7" w14:textId="4D8F6AB2" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00346689" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> $1,763</w:t>
+              <w:t xml:space="preserve"> $1,</w:t>
+            </w:r>
+            <w:r w:rsidR="00055026">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42A98ED2" w14:textId="4EB7CD48" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="008E3D48" w:rsidP="00841A20">
+          <w:p w14:paraId="42A98ED2" w14:textId="11FD0150" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="008E3D48" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$21,156</w:t>
+              <w:t>$21,</w:t>
+            </w:r>
+            <w:r w:rsidR="00055026">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34656E96" w14:textId="7C4B333F" w:rsidR="00841A20" w:rsidRDefault="00135F64" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$2,345</w:t>
+          <w:p w14:paraId="34656E96" w14:textId="32281AF4" w:rsidR="00841A20" w:rsidRDefault="00135F64" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$2,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2B61">
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32503BDF" w14:textId="6BF9EDE5" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007725E5" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$28,140</w:t>
+          <w:p w14:paraId="32503BDF" w14:textId="479EC1A8" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007725E5" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$28,</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2B61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>788</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B15A983" w14:textId="6E286DB0" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$2,644</w:t>
+          <w:p w14:paraId="4B15A983" w14:textId="30781AA8" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B64">
+              <w:t>705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1914D5B8" w14:textId="2004F0C0" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$31,728</w:t>
+          <w:p w14:paraId="1914D5B8" w14:textId="0AA36398" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B64">
+              <w:t>2,460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7174F493" w14:textId="7894BA4E" w:rsidR="00841A20" w:rsidRDefault="00094586" w:rsidP="00841A20">
+          <w:p w14:paraId="7174F493" w14:textId="3930796A" w:rsidR="00841A20" w:rsidRDefault="00094586" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>$3,349</w:t>
+              <w:t>$3,</w:t>
+            </w:r>
+            <w:r w:rsidR="006322F7">
+              <w:t>427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEE6202" w14:textId="7CBC4A41" w:rsidR="00841A20" w:rsidRDefault="000A1D1E" w:rsidP="00841A20">
+          <w:p w14:paraId="7BEE6202" w14:textId="13AE9E05" w:rsidR="00841A20" w:rsidRDefault="000A1D1E" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>$40,188</w:t>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="006322F7">
+              <w:t>1,124</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="15A323EB" w14:textId="0332D1E1" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FA6D2E0" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DF4C0C0" w14:textId="40B07C91" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61937CCF" w14:textId="4DA78BC2" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$9,300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7228032A" w14:textId="5E798CA2" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00346689" w:rsidP="00841A20">
+          <w:p w14:paraId="7228032A" w14:textId="2CF0D65F" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00346689" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>$2,</w:t>
             </w:r>
             <w:r w:rsidR="001434C3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>221</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00055026">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="040E46AA" w14:textId="781507C7" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00EE6C0B" w:rsidP="00841A20">
+          <w:p w14:paraId="040E46AA" w14:textId="2E5CC8F7" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00EE6C0B" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$26,652</w:t>
+              <w:t>$2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47DFE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>7,324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24FCCDF6" w14:textId="59D850D5" w:rsidR="00841A20" w:rsidRDefault="008A20E3" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$2,954</w:t>
+          <w:p w14:paraId="24FCCDF6" w14:textId="38966607" w:rsidR="00841A20" w:rsidRDefault="008A20E3" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2B61">
+              <w:t>3,028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11760C78" w14:textId="5AA1D8D0" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00427B1C" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$35,448</w:t>
+          <w:p w14:paraId="11760C78" w14:textId="7CD4DA27" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00427B1C" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2B61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6,336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C9109C" w14:textId="0E0790D0" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$3,332</w:t>
+          <w:p w14:paraId="78C9109C" w14:textId="0CC2128A" w:rsidR="00841A20" w:rsidRDefault="00811919" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$3,</w:t>
+            </w:r>
+            <w:r w:rsidR="00056B64">
+              <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="548F39A4" w14:textId="534B2898" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$39,984</w:t>
+          <w:p w14:paraId="548F39A4" w14:textId="0C4E0217" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00493E0B">
+              <w:t>40,980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FAA4E9F" w14:textId="2ED793C7" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="4C50C374" w14:textId="53971835" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EA5B1F5" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25A8D7B3" w14:textId="2FA97D73" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5967C3BE" w14:textId="143E74CE" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$10,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCD486E" w14:textId="05612F6E" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="001434C3" w:rsidP="00841A20">
+          <w:p w14:paraId="7CCD486E" w14:textId="27B2EA8C" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="001434C3" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$2,680</w:t>
+              <w:t>$2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47DFE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A60A031" w14:textId="7C654B20" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="0070348A" w:rsidP="00841A20">
+          <w:p w14:paraId="6A60A031" w14:textId="52C6B27A" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="0070348A" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$32</w:t>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3,00</w:t>
             </w:r>
             <w:r w:rsidR="006D5A2F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>,160</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20049C96" w14:textId="5500055B" w:rsidR="00841A20" w:rsidRDefault="00242723" w:rsidP="00841A20">
+          <w:p w14:paraId="20049C96" w14:textId="2BB9CFC2" w:rsidR="00841A20" w:rsidRDefault="00242723" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$3</w:t>
             </w:r>
             <w:r w:rsidR="00E36684">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>564</w:t>
+            <w:r w:rsidR="00366C4E">
+              <w:t>658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF7EDF9" w14:textId="7CDA6246" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00703610" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$42,768</w:t>
+          <w:p w14:paraId="6BF7EDF9" w14:textId="12640C5D" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00703610" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00366C4E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3,896</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21714E3D" w14:textId="60F91F0C" w:rsidR="00841A20" w:rsidRDefault="00272B67" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$4,019</w:t>
+          <w:p w14:paraId="21714E3D" w14:textId="233AF8D2" w:rsidR="00841A20" w:rsidRDefault="00272B67" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00493E0B">
+              <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D3397A" w14:textId="502906DF" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>228</w:t>
+          <w:p w14:paraId="12D3397A" w14:textId="0A569E79" w:rsidR="00841A20" w:rsidRDefault="00827B8D" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00493E0B">
+              <w:t>9,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6688900E" w14:textId="6B0C0F36" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="48DEEC11" w14:textId="200B4B05" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51671394" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A66F7D1" w14:textId="3B13B603" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$1,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B3E1212" w14:textId="7E3A6D40" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$12,192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77483432" w14:textId="50F967FC" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="008B49DC" w:rsidP="00841A20">
+          <w:p w14:paraId="77483432" w14:textId="380A4FAA" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="008B49DC" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>$3</w:t>
             </w:r>
             <w:r w:rsidR="00195DFE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>,138</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28076571" w14:textId="0B17199F" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
+          <w:p w14:paraId="28076571" w14:textId="7E9F0013" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$37,656</w:t>
+              <w:t>$3</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2B85">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8,688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB3C532" w14:textId="103EB1E5" w:rsidR="00841A20" w:rsidRDefault="00F12205" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$4,173</w:t>
+          <w:p w14:paraId="2AB3C532" w14:textId="34D2D882" w:rsidR="00841A20" w:rsidRDefault="00F12205" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00366C4E">
+              <w:t>288</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA0C9C2" w14:textId="503B5C75" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="003525CD" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$50,076</w:t>
+          <w:p w14:paraId="4DA0C9C2" w14:textId="17C8B398" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="003525CD" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1,456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C68F2F7" w14:textId="1056CC2C" w:rsidR="00841A20" w:rsidRDefault="00272B67" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$4,707</w:t>
+          <w:p w14:paraId="2C68F2F7" w14:textId="099E82D2" w:rsidR="00841A20" w:rsidRDefault="00272B67" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00493E0B">
+              <w:t>835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513DBF40" w14:textId="6CE37B63" w:rsidR="00841A20" w:rsidRDefault="00F80775" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$56,484</w:t>
+          <w:p w14:paraId="513DBF40" w14:textId="210D7966" w:rsidR="00841A20" w:rsidRDefault="00F80775" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="00493E0B">
+              <w:t>8,020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6C49C1CD" w14:textId="34D38E2E" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="110A324D" w14:textId="649CBE25" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B131EA5" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="178B6AF3" w14:textId="227E1A20" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$1,141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A9298EF" w14:textId="5ABD0A6D" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$13,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4501EC8E" w14:textId="6E018923" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00DA7E31" w:rsidP="00841A20">
+          <w:p w14:paraId="4501EC8E" w14:textId="1CF6FFFE" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00DA7E31" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$3,596</w:t>
+              <w:t>$3,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F243F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75DCD45B" w14:textId="4BF6ED70" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
+          <w:p w14:paraId="75DCD45B" w14:textId="4AC7871E" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$43,152</w:t>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F243F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4,364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257DAF71" w14:textId="5AFFC6EA" w:rsidR="00841A20" w:rsidRDefault="004D638C" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$4,783</w:t>
+          <w:p w14:paraId="257DAF71" w14:textId="63976D8D" w:rsidR="00841A20" w:rsidRDefault="004D638C" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:t>917</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61C03C91" w14:textId="217EE80F" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$57,396</w:t>
+          <w:p w14:paraId="61C03C91" w14:textId="4352AA64" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E0818F" w14:textId="1C995441" w:rsidR="00841A20" w:rsidRDefault="009A7BD4" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$5,394</w:t>
+          <w:p w14:paraId="26E0818F" w14:textId="555F94F2" w:rsidR="00841A20" w:rsidRDefault="009A7BD4" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$5,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D965E0">
+              <w:t>545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD72098" w14:textId="4141FC0F" w:rsidR="00841A20" w:rsidRDefault="00F80775" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$64,728</w:t>
+          <w:p w14:paraId="0DD72098" w14:textId="4EE1E0DA" w:rsidR="00841A20" w:rsidRDefault="00F80775" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D965E0">
+              <w:t>6,540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6C378833" w14:textId="78BDB60F" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="3308721C" w14:textId="297108E9" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F386799" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41EB3831" w14:textId="2145D868" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$1,266</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77D780F2" w14:textId="0F8BDB56" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$15,192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="217AB941" w14:textId="1B6F9901" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="002F0B5D" w:rsidP="00841A20">
+          <w:p w14:paraId="217AB941" w14:textId="4A7BFC56" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="002F0B5D" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$4,055</w:t>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F243F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C21B778" w14:textId="234D6EC4" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
+          <w:p w14:paraId="7C21B778" w14:textId="118C53B9" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$48,660</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F243F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>50,040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C689EBD" w14:textId="6C9F1FE7" w:rsidR="00841A20" w:rsidRDefault="00422A61" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$5,393</w:t>
+          <w:p w14:paraId="5C689EBD" w14:textId="4F74A9F0" w:rsidR="00841A20" w:rsidRDefault="00422A61" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$5,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:t>547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="349EADD9" w14:textId="2F97E4CB" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$64,716</w:t>
+          <w:p w14:paraId="349EADD9" w14:textId="49A82BD6" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6,564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46803AF8" w14:textId="71310D98" w:rsidR="00841A20" w:rsidRDefault="00A02B70" w:rsidP="00841A20">
+          <w:p w14:paraId="46803AF8" w14:textId="53A68DCD" w:rsidR="00841A20" w:rsidRDefault="00A02B70" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$6</w:t>
             </w:r>
             <w:r w:rsidR="00E07D64">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>082</w:t>
+            <w:r w:rsidR="00D965E0">
+              <w:t>255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40630D77" w14:textId="01E375DC" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$72,984</w:t>
+          <w:p w14:paraId="40630D77" w14:textId="379AE23E" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D965E0">
+              <w:t>5,060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="706F9A33" w14:textId="58A6897C" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="420EB75C" w14:textId="047B8247" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="660E7AE1" w14:textId="77777777" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="548CFA5B" w14:textId="036A25A6" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$1,383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F6D4F1F" w14:textId="1A32F5A6" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$16,596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F813ED6" w14:textId="0E2D334B" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00051231" w:rsidP="00841A20">
+          <w:p w14:paraId="5F813ED6" w14:textId="4BE62629" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00051231" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$4,513</w:t>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90795">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C548B21" w14:textId="77158AD4" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
+          <w:p w14:paraId="7C548B21" w14:textId="5752D13A" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$54,156</w:t>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90795">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5,728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BBF73E" w14:textId="107BDBE8" w:rsidR="00841A20" w:rsidRDefault="00941EBE" w:rsidP="00841A20">
+          <w:p w14:paraId="76BBF73E" w14:textId="1F319236" w:rsidR="00841A20" w:rsidRDefault="00941EBE" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$6</w:t>
             </w:r>
             <w:r w:rsidR="00CB158D">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>002</w:t>
+            <w:r w:rsidR="00CB04DC">
+              <w:t>176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2408FBD6" w14:textId="7AB0148A" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$72,024</w:t>
+          <w:p w14:paraId="2408FBD6" w14:textId="4BC2E9EC" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="00B44F69" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$7</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4,112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B21364" w14:textId="5010FA5A" w:rsidR="00841A20" w:rsidRDefault="00E07D64" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$6,769</w:t>
+          <w:p w14:paraId="07B21364" w14:textId="0F94E771" w:rsidR="00841A20" w:rsidRDefault="00E07D64" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6,</w:t>
+            </w:r>
+            <w:r w:rsidR="0058167B">
+              <w:t>965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559EA437" w14:textId="3661313A" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$81,228</w:t>
+          <w:p w14:paraId="559EA437" w14:textId="5E7F9252" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="0058167B">
+              <w:t>3,580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="11419910" w14:textId="692CCB16" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841A20" w14:paraId="12333D93" w14:textId="1C99C84A" w:rsidTr="00480EA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499D150B" w14:textId="34962F9E" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>For each additional person</w:t>
             </w:r>
             <w:r w:rsidR="00FB309D">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> add</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A3D31EC" w14:textId="30069874" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08B0E5EE" w14:textId="081367FF" w:rsidR="00841A20" w:rsidRPr="00026A9D" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00026A9D">
               <w:t>$1,596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0571A1F9" w14:textId="49AA5270" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007D5E39" w:rsidP="00841A20">
+          <w:p w14:paraId="0571A1F9" w14:textId="5F1D3D70" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007D5E39" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$459</w:t>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90795">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="735F7E02" w14:textId="262980C2" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
+          <w:p w14:paraId="735F7E02" w14:textId="7FCACFDE" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="006D5A2F" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>$5,508</w:t>
+              <w:t>$5,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90795">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E494FC" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CA5B4DD" w14:textId="294854A9" w:rsidR="00841A20" w:rsidRDefault="00DC6AC6" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$610</w:t>
+          <w:p w14:paraId="1CA5B4DD" w14:textId="22958437" w:rsidR="00841A20" w:rsidRDefault="00DC6AC6" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1834B7" w14:textId="1A551A2D" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007041FF" w:rsidP="00841A20">
-[...10 lines deleted...]
-              <w:t>$7,320</w:t>
+          <w:p w14:paraId="1C1834B7" w14:textId="5CFE0287" w:rsidR="00841A20" w:rsidRPr="00841A20" w:rsidRDefault="007041FF" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$7,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB04DC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="684F1033" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67AB0D52" w14:textId="1A346D3A" w:rsidR="00841A20" w:rsidRDefault="00CD4E8E" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$688</w:t>
+          <w:p w14:paraId="67AB0D52" w14:textId="17B3D900" w:rsidR="00841A20" w:rsidRDefault="00CD4E8E" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="0058167B">
+              <w:t>710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36FAFA92" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="282AEF83" w14:textId="3C2D7554" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
-[...4 lines deleted...]
-              <w:t>$8,256</w:t>
+          <w:p w14:paraId="282AEF83" w14:textId="69989450" w:rsidR="00841A20" w:rsidRDefault="00A22D22" w:rsidP="00841A20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$8,</w:t>
+            </w:r>
+            <w:r w:rsidR="0058167B">
+              <w:t>520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="52A591AE" w14:textId="72F6D580" w:rsidR="00841A20" w:rsidRDefault="00841A20" w:rsidP="00841A20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52CDE0BB" w14:textId="30533BD4" w:rsidR="00C27084" w:rsidRDefault="005D2048" w:rsidP="00F10DB9">
+    <w:p w14:paraId="52CDE0BB" w14:textId="69CD934E" w:rsidR="00C27084" w:rsidRDefault="005D2048" w:rsidP="00F10DB9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve">These figures are rounded and may not reflect the figures used in program determination. </w:t>
       </w:r>
-      <w:r w:rsidR="00F37F2C">
+      <w:r w:rsidR="00671654">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DB9">
         <w:t>Institutional Income Standard</w:t>
       </w:r>
       <w:r w:rsidR="00A93C97" w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve"> $72.80</w:t>
       </w:r>
       <w:r w:rsidR="0032769F" w:rsidRPr="00F10DB9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E97E1D" w14:textId="77777777" w:rsidR="009D455A" w:rsidRPr="00A93C97" w:rsidRDefault="009D455A" w:rsidP="009D455A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14849" w:type="dxa"/>
         <w:tblInd w:w="198" w:type="dxa"/>
@@ -2445,1970 +2702,2321 @@
             </w:pPr>
             <w:r>
               <w:t>Yearly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895142" w14:paraId="30ECAE82" w14:textId="77777777" w:rsidTr="005D34B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02478745" w14:textId="77777777" w:rsidR="00895142" w:rsidRDefault="00895142" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1954D23A" w14:textId="04CA7DAA" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00666443" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$2,609</w:t>
+          <w:p w14:paraId="1954D23A" w14:textId="1D7EAD90" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00666443" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$2,6</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3366">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6611C835" w14:textId="674393FC" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00640649" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$31,308</w:t>
+          <w:p w14:paraId="6611C835" w14:textId="61481813" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00640649" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$31,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6FCD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="000F4F1C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D50D6FA" w14:textId="2691115A" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="0075463B" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$2,935</w:t>
+          <w:p w14:paraId="0D50D6FA" w14:textId="4E6EB605" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="0075463B" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$2,9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97949">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01EA0D37" w14:textId="26536544" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$35,220</w:t>
+          <w:p w14:paraId="01EA0D37" w14:textId="0849BC9B" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$35,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97949">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="533A863C" w14:textId="6860A4B0" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00A03FC3" w:rsidP="00895142">
+          <w:p w14:paraId="533A863C" w14:textId="0FD5312C" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00A03FC3" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$3</w:t>
             </w:r>
             <w:r w:rsidR="009715AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>261</w:t>
+            <w:r w:rsidR="000B4979">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073CA064" w14:textId="5E9ADC9C" w:rsidR="00895142" w:rsidRDefault="00790323" w:rsidP="00895142">
+          <w:p w14:paraId="073CA064" w14:textId="00CC1491" w:rsidR="00895142" w:rsidRDefault="00790323" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$39</w:t>
             </w:r>
             <w:r w:rsidR="0044627E">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>132</w:t>
+            <w:r w:rsidR="000B4979">
+              <w:t>900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE1C1B8" w14:textId="760E435B" w:rsidR="00895142" w:rsidRDefault="001052B9" w:rsidP="00895142">
+          <w:p w14:paraId="3BE1C1B8" w14:textId="303DBF44" w:rsidR="00895142" w:rsidRDefault="001052B9" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$3</w:t>
             </w:r>
             <w:r w:rsidR="00D95048">
               <w:t>,</w:t>
             </w:r>
             <w:r>
-              <w:t>913</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED17BD2" w14:textId="1C3AEF79" w:rsidR="00895142" w:rsidRDefault="001132A8" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>956</w:t>
+          <w:p w14:paraId="5ED17BD2" w14:textId="67993DF4" w:rsidR="00895142" w:rsidRDefault="001132A8" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>7,880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2588082C" w14:textId="1C01C0B6" w:rsidR="00895142" w:rsidRDefault="008C2D54" w:rsidP="00895142">
+          <w:p w14:paraId="2588082C" w14:textId="7CEAB964" w:rsidR="00895142" w:rsidRDefault="008C2D54" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$5</w:t>
             </w:r>
             <w:r w:rsidR="00357127">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>217</w:t>
+            <w:r w:rsidR="00894250">
+              <w:t>320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAE5480" w14:textId="0A4AD219" w:rsidR="00895142" w:rsidRDefault="00E9117F" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>604</w:t>
+          <w:p w14:paraId="6EAE5480" w14:textId="6131BB9A" w:rsidR="00895142" w:rsidRDefault="00E9117F" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>3,840</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00895142" w14:paraId="467DD1BC" w14:textId="77777777" w:rsidTr="005D34B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02EF7C62" w14:textId="77777777" w:rsidR="00895142" w:rsidRDefault="00895142" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E15EA31" w14:textId="736AC399" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00E50E3C" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$3,525</w:t>
+          <w:p w14:paraId="6E15EA31" w14:textId="4BF6E3FA" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00E50E3C" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$3,</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2779">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C6428D" w14:textId="61DEBF76" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00640649" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$42,300</w:t>
+          <w:p w14:paraId="59C6428D" w14:textId="5994D046" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00640649" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2779">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3,284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EEFB657" w14:textId="39640DE0" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$3,966</w:t>
+          <w:p w14:paraId="2EEFB657" w14:textId="3D070132" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97949">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4,058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3543519C" w14:textId="4E751574" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$47,592</w:t>
+          <w:p w14:paraId="3543519C" w14:textId="50C5A6FE" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00C77D44" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97949">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8,696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F3F2AA" w14:textId="7CC4DD20" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00A03FC3" w:rsidP="00895142">
+          <w:p w14:paraId="25F3F2AA" w14:textId="49A43138" w:rsidR="00895142" w:rsidRPr="00895142" w:rsidRDefault="00A03FC3" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$4</w:t>
             </w:r>
             <w:r w:rsidR="009715AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>407</w:t>
+            <w:r w:rsidR="000B4979">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB13CA0" w14:textId="27641A99" w:rsidR="00895142" w:rsidRDefault="00790323" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>884</w:t>
+          <w:p w14:paraId="1AB13CA0" w14:textId="7EB32982" w:rsidR="00895142" w:rsidRDefault="00790323" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4979">
+              <w:t>4,108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6F89F0" w14:textId="465D30BB" w:rsidR="00895142" w:rsidRDefault="001052B9" w:rsidP="00895142">
+          <w:p w14:paraId="1C6F89F0" w14:textId="3A4C636D" w:rsidR="00895142" w:rsidRDefault="001052B9" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>$5</w:t>
             </w:r>
             <w:r w:rsidR="00D95048">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-              <w:t>288</w:t>
+            <w:r w:rsidR="00823BDA">
+              <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0B7E6C" w14:textId="002344EA" w:rsidR="00895142" w:rsidRDefault="001132A8" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>456</w:t>
+          <w:p w14:paraId="7E0B7E6C" w14:textId="39DDFFC0" w:rsidR="00895142" w:rsidRDefault="001132A8" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>4,920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FDE4F5" w14:textId="6417635A" w:rsidR="00895142" w:rsidRDefault="00357127" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$7,050</w:t>
+          <w:p w14:paraId="19FDE4F5" w14:textId="14A94178" w:rsidR="00895142" w:rsidRDefault="00357127" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$7,</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4537E3" w14:textId="704B6330" w:rsidR="00895142" w:rsidRDefault="00E9117F" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>600</w:t>
+          <w:p w14:paraId="3C4537E3" w14:textId="3E7DCD82" w:rsidR="00895142" w:rsidRDefault="00E9117F" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>6,568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="3E2289C5" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63E40411" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52CC211C" w14:textId="17291B75" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$4,442</w:t>
+          <w:p w14:paraId="52CC211C" w14:textId="7B41CE70" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$4,</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2779">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1F04D0" w14:textId="1F0F0417" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$53,304</w:t>
+          <w:p w14:paraId="7C1F04D0" w14:textId="26999334" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$5</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2779">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4,648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2F2D082A" w14:textId="16A1F7B7" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D089101" w14:textId="1E1C9CC1" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$5,553</w:t>
+          <w:p w14:paraId="4D089101" w14:textId="5BF6FAD1" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$5,</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4979">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAFAD80" w14:textId="4AB66D02" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$66,636</w:t>
+          <w:p w14:paraId="5CAFAD80" w14:textId="2D010077" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C3E">
+              <w:t>8,304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9FF50B" w14:textId="5380B7D9" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$6,663</w:t>
+          <w:p w14:paraId="5A9FF50B" w14:textId="1A7B9539" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$6,</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45889644" w14:textId="0C19DCAC" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$79,956</w:t>
+          <w:p w14:paraId="45889644" w14:textId="121863D5" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>81,960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23F97E6E" w14:textId="573367FB" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$8,884</w:t>
+          <w:p w14:paraId="23F97E6E" w14:textId="4CBA97BA" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>9,107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3573FFA1" w14:textId="6A28FC8C" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$106,608</w:t>
+          <w:p w14:paraId="3573FFA1" w14:textId="2D5BA100" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$10</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>9,284</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="0BE16DEF" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E0C32F1" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A67F8F8" w14:textId="416D6412" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$5,359</w:t>
+          <w:p w14:paraId="3A67F8F8" w14:textId="2F3C3C17" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$5,</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C71530" w14:textId="1CA4DEE2" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$64,308</w:t>
+          <w:p w14:paraId="41C71530" w14:textId="34DA15F3" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25AD5477" w14:textId="37C11BE1" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D84BD24" w14:textId="7C073D7E" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$6,698</w:t>
+          <w:p w14:paraId="0D84BD24" w14:textId="2D88CBB8" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$6,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3858B45E" w14:textId="3CCF1039" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$80,376</w:t>
+          <w:p w14:paraId="3858B45E" w14:textId="73FC0D69" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C3E">
+              <w:t>2,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0C4D05" w14:textId="6EAE2183" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$8,038</w:t>
+          <w:p w14:paraId="3E0C4D05" w14:textId="279B5E7F" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$8,</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78F38E9B" w14:textId="29489162" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$96,456</w:t>
+          <w:p w14:paraId="78F38E9B" w14:textId="0E84F09A" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$9</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>9,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B2CFB0" w14:textId="5FFE1A91" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$10,717</w:t>
+          <w:p w14:paraId="32B2CFB0" w14:textId="1D0EFBD8" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>1,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10D664B0" w14:textId="324E0ED5" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$128,604</w:t>
+          <w:p w14:paraId="10D664B0" w14:textId="62E05446" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>32,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="377DE5B7" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="624333ED" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56DE9357" w14:textId="779BD944" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$6,275</w:t>
+          <w:p w14:paraId="56DE9357" w14:textId="530DF438" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$6,</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C74726" w14:textId="30EB0861" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$75,300</w:t>
+          <w:p w14:paraId="33C74726" w14:textId="595EECAC" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$7</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7,364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6F8193C2" w14:textId="25A2ECAB" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F014EC6" w14:textId="43AD42AF" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$7,844</w:t>
+          <w:p w14:paraId="7F014EC6" w14:textId="29AA64A4" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7037F731" w14:textId="68E41E6B" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+          <w:p w14:paraId="7037F731" w14:textId="24353AE8" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B722F1">
-              <w:t>$94,</w:t>
-[...2 lines deleted...]
-              <w:t>128</w:t>
+              <w:t>$9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16C3E">
+              <w:t>6,708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E12F6FB" w14:textId="126FEFD3" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$9,413</w:t>
+          <w:p w14:paraId="2E12F6FB" w14:textId="2921A7BB" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$9,</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2899CF7B" w14:textId="6B503C47" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$112,956</w:t>
+          <w:p w14:paraId="2899CF7B" w14:textId="0B2C756C" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$11</w:t>
+            </w:r>
+            <w:r w:rsidR="00823BDA">
+              <w:t>6,040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB9626C" w14:textId="00256CB4" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$12,550</w:t>
+          <w:p w14:paraId="2FB9626C" w14:textId="43A16476" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$12,</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7601A0AC" w14:textId="36C7E113" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$150,600</w:t>
+          <w:p w14:paraId="7601A0AC" w14:textId="2197CD7F" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$15</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>4,728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="6304B09C" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73E26170" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7461E4BB" w14:textId="2D126BC6" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$7,192</w:t>
+          <w:p w14:paraId="7461E4BB" w14:textId="57B357AE" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$7,</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A90E2AD" w14:textId="36BD52F0" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$86,304</w:t>
+          <w:p w14:paraId="6A90E2AD" w14:textId="1637802F" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$8</w:t>
+            </w:r>
+            <w:r w:rsidR="002902E7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="0080410D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="754EE0D6" w14:textId="305E911C" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5354F3B8" w14:textId="18238A05" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$8,990</w:t>
+          <w:p w14:paraId="5354F3B8" w14:textId="6A3D59F9" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1BFC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D16B0C2" w14:textId="2672AA93" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$107,880</w:t>
+          <w:p w14:paraId="7D16B0C2" w14:textId="4EB18990" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1BFC">
+              <w:t>10,904</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A87F74A" w14:textId="18068B31" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$10,788</w:t>
+          <w:p w14:paraId="6A87F74A" w14:textId="0BF72691" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>1,090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D26B29D" w14:textId="4E169CB5" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$129,456</w:t>
+          <w:p w14:paraId="7D26B29D" w14:textId="238F4692" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>33,080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509F1DFB" w14:textId="5486B7A6" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$14,384</w:t>
+          <w:p w14:paraId="509F1DFB" w14:textId="4A9303DD" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$14,</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>787</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="034E0439" w14:textId="4F404AB9" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$172,608</w:t>
+          <w:p w14:paraId="034E0439" w14:textId="0508114D" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$17</w:t>
+            </w:r>
+            <w:r w:rsidR="002E587E">
+              <w:t>7,444</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="34644BBB" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F82977" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537A01C1" w14:textId="707F78DD" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$8,109</w:t>
+          <w:p w14:paraId="537A01C1" w14:textId="218C6C8C" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$8,</w:t>
+            </w:r>
+            <w:r w:rsidR="0080410D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA21FBC" w14:textId="654CB86F" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$97,308</w:t>
+          <w:p w14:paraId="0AA21FBC" w14:textId="232D0BD5" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="0080410D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>100,080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="019FC856" w14:textId="13C1ABDF" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A821E1" w14:textId="4B4C67CB" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$10,136</w:t>
+          <w:p w14:paraId="08A821E1" w14:textId="122B9D1C" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$10,</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1BFC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35285928" w14:textId="4D36BF0C" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$121,632</w:t>
+          <w:p w14:paraId="35285928" w14:textId="2E36ED86" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$12</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1BFC">
+              <w:t>5,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F111A5" w14:textId="484C0334" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$12,163</w:t>
+          <w:p w14:paraId="67F111A5" w14:textId="0C4309EB" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$12,</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263ED709" w14:textId="2723C58C" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$145,956</w:t>
+          <w:p w14:paraId="263ED709" w14:textId="02E046DB" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>50,120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CC43EB" w14:textId="225E55AA" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$16,217</w:t>
+          <w:p w14:paraId="53CC43EB" w14:textId="710AE1CC" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$16,</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E566B6E" w14:textId="18093161" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$194,604</w:t>
+          <w:p w14:paraId="5E566B6E" w14:textId="49854FB0" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>200,160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="0D418166" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06BA0693" w14:textId="77777777" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC353F9" w14:textId="33B808D1" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$9,025</w:t>
+          <w:p w14:paraId="5BC353F9" w14:textId="1A4EF82B" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$9,</w:t>
+            </w:r>
+            <w:r w:rsidR="0080410D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F795C28" w14:textId="363704B5" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$108,300</w:t>
+          <w:p w14:paraId="6F795C28" w14:textId="62934C4E" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00264124">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>11,444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77330310" w14:textId="6D84E8DD" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD16F88" w14:textId="77BC51DE" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$11,282</w:t>
+          <w:p w14:paraId="1DD16F88" w14:textId="47E33F80" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$11,</w:t>
+            </w:r>
+            <w:r w:rsidR="003141C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B077C5" w14:textId="0E9DA1BF" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$135,384</w:t>
+          <w:p w14:paraId="06B077C5" w14:textId="7407F24E" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$13</w:t>
+            </w:r>
+            <w:r w:rsidR="003141C0">
+              <w:t>9,308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEF7F5B" w14:textId="5052C5AC" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$13,538</w:t>
+          <w:p w14:paraId="3AEF7F5B" w14:textId="6FE78E3F" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$13,</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F5A825" w14:textId="1276348C" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$162,456</w:t>
+          <w:p w14:paraId="10F5A825" w14:textId="21490717" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$16</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>7,160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B403E00" w14:textId="5BCAA943" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$18,050</w:t>
+          <w:p w14:paraId="3B403E00" w14:textId="09A1CF1B" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$18,</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A97666F" w14:textId="08CC5758" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$216,600</w:t>
+          <w:p w14:paraId="2A97666F" w14:textId="1F92F8CE" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$2</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>22,888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073AC5" w14:paraId="59BD64F0" w14:textId="77777777" w:rsidTr="001C4DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="250DEE10" w14:textId="00AD9CDD" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>For each additional person</w:t>
             </w:r>
             <w:r w:rsidR="00FB309D">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> add</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC61CE1" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="142A92D1" w14:textId="556B91D3" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$917</w:t>
+          <w:p w14:paraId="142A92D1" w14:textId="645FC0F0" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$9</w:t>
+            </w:r>
+            <w:r w:rsidR="00264124">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A767161" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="404F21D6" w14:textId="3D4E9351" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$11,004</w:t>
+          <w:p w14:paraId="404F21D6" w14:textId="4879A9AE" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$11,</w:t>
+            </w:r>
+            <w:r w:rsidR="00264124">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78A0EC12" w14:textId="70D59A0F" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79ADDD21" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36D1D447" w14:textId="7CE85FBD" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...10 lines deleted...]
-              <w:t>$1,146</w:t>
+          <w:p w14:paraId="36D1D447" w14:textId="7E6F40AA" w:rsidR="00073AC5" w:rsidRPr="00895142" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$1,1</w:t>
+            </w:r>
+            <w:r w:rsidR="003141C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FC6BFDC" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AC970DA" w14:textId="1E09246A" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$13,752</w:t>
+          <w:p w14:paraId="2AC970DA" w14:textId="0D10AC67" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="003141C0">
+              <w:t>4,208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA3D7CF" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CFB127F" w14:textId="66BB5474" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$1,375</w:t>
+          <w:p w14:paraId="0CFB127F" w14:textId="53B29B99" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1,</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CDF212E" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17014790" w14:textId="179AE8BC" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$16,500</w:t>
+          <w:p w14:paraId="17014790" w14:textId="06080E8F" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00894250">
+              <w:t>7,040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73ED8EF4" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27232659" w14:textId="0708B3FC" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$1,834</w:t>
+          <w:p w14:paraId="27232659" w14:textId="7E232C7B" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$1,8</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FFA68E0" w14:textId="77777777" w:rsidR="00FB309D" w:rsidRDefault="00FB309D" w:rsidP="00895142">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A82DF4E" w14:textId="7B92209F" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
-[...4 lines deleted...]
-              <w:t>$22,008</w:t>
+          <w:p w14:paraId="0A82DF4E" w14:textId="266E7527" w:rsidR="00073AC5" w:rsidRDefault="00073AC5" w:rsidP="00895142">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>$22,</w:t>
+            </w:r>
+            <w:r w:rsidR="0038598E">
+              <w:t>728</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20C17EEC" w14:textId="0EF4739A" w:rsidR="00C27084" w:rsidRPr="00674C59" w:rsidRDefault="00D82ADB" w:rsidP="00F10DB9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve">These figures are rounded and may not reflect the figures used in program determination. </w:t>
       </w:r>
       <w:r w:rsidR="00FB309D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00DA058C" w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve">Institutional Income Standard </w:t>
       </w:r>
       <w:r w:rsidR="00A93C97" w:rsidRPr="00F10DB9">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00DA058C" w:rsidRPr="00F10DB9">
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00DA058C" w:rsidRPr="00026A9D">
         <w:t>72.80</w:t>
       </w:r>
       <w:r w:rsidR="0032769F" w:rsidRPr="00F10DB9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C27084" w:rsidRPr="00674C59" w:rsidSect="00F10DB9">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="576" w:right="432" w:bottom="720" w:left="432" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06ACB18A" w14:textId="77777777" w:rsidR="00D817A3" w:rsidRDefault="00D817A3" w:rsidP="00A93C97">
+    <w:p w14:paraId="4349289B" w14:textId="77777777" w:rsidR="004B29BD" w:rsidRDefault="004B29BD" w:rsidP="00A93C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3489F862" w14:textId="77777777" w:rsidR="00D817A3" w:rsidRDefault="00D817A3" w:rsidP="00A93C97">
+    <w:p w14:paraId="7F4104F1" w14:textId="77777777" w:rsidR="004B29BD" w:rsidRDefault="004B29BD" w:rsidP="00A93C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="665A2723" w14:textId="39BFC965" w:rsidR="0028267A" w:rsidRPr="003739CD" w:rsidRDefault="003739CD" w:rsidP="003739CD">
+  <w:p w14:paraId="665A2723" w14:textId="0BD70701" w:rsidR="0028267A" w:rsidRPr="00F10DB9" w:rsidRDefault="0028267A" w:rsidP="00F10DB9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-    <w:r w:rsidRPr="003739CD">
+      <w:ind w:left="288"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>DG-FPL_2025-03</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="00F10DB9">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>DG-FPL</w:t>
+    </w:r>
+    <w:r w:rsidR="00396112">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>_2026-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E5082D2" w14:textId="77777777" w:rsidR="00D817A3" w:rsidRDefault="00D817A3" w:rsidP="00A93C97">
+    <w:p w14:paraId="012EA3CC" w14:textId="77777777" w:rsidR="004B29BD" w:rsidRDefault="004B29BD" w:rsidP="00A93C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33662646" w14:textId="77777777" w:rsidR="00D817A3" w:rsidRDefault="00D817A3" w:rsidP="00A93C97">
+    <w:p w14:paraId="5D64EB4E" w14:textId="77777777" w:rsidR="004B29BD" w:rsidRDefault="004B29BD" w:rsidP="00A93C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00674C59"/>
     <w:rsid w:val="00000D3A"/>
     <w:rsid w:val="00026A9D"/>
     <w:rsid w:val="00030293"/>
     <w:rsid w:val="00033BB7"/>
     <w:rsid w:val="000414F6"/>
     <w:rsid w:val="00051231"/>
+    <w:rsid w:val="00055026"/>
+    <w:rsid w:val="00056B64"/>
     <w:rsid w:val="00073AC5"/>
     <w:rsid w:val="00076AF2"/>
     <w:rsid w:val="00080143"/>
     <w:rsid w:val="00094586"/>
     <w:rsid w:val="000A1D1E"/>
     <w:rsid w:val="000B25C4"/>
     <w:rsid w:val="000B27B0"/>
-    <w:rsid w:val="000D2534"/>
+    <w:rsid w:val="000B4979"/>
+    <w:rsid w:val="000B6B2B"/>
     <w:rsid w:val="000E645C"/>
+    <w:rsid w:val="000F4F1C"/>
     <w:rsid w:val="000F5FA5"/>
     <w:rsid w:val="001052B9"/>
     <w:rsid w:val="00112D35"/>
     <w:rsid w:val="001132A8"/>
     <w:rsid w:val="00116FBF"/>
     <w:rsid w:val="00122E72"/>
     <w:rsid w:val="00124939"/>
     <w:rsid w:val="00134C91"/>
     <w:rsid w:val="00135F64"/>
     <w:rsid w:val="00136A8C"/>
     <w:rsid w:val="001434C3"/>
+    <w:rsid w:val="00153300"/>
+    <w:rsid w:val="00153FB6"/>
     <w:rsid w:val="00157EF8"/>
     <w:rsid w:val="00165C89"/>
     <w:rsid w:val="00165E90"/>
     <w:rsid w:val="00176C7A"/>
     <w:rsid w:val="00182130"/>
     <w:rsid w:val="00195DFE"/>
+    <w:rsid w:val="001A3BBA"/>
     <w:rsid w:val="001E2135"/>
+    <w:rsid w:val="00223296"/>
     <w:rsid w:val="00242723"/>
+    <w:rsid w:val="00250695"/>
     <w:rsid w:val="0025468D"/>
+    <w:rsid w:val="00264124"/>
     <w:rsid w:val="00264E98"/>
     <w:rsid w:val="00272B67"/>
     <w:rsid w:val="002772D6"/>
     <w:rsid w:val="0028267A"/>
+    <w:rsid w:val="002902E7"/>
     <w:rsid w:val="002A446D"/>
     <w:rsid w:val="002A7AB0"/>
+    <w:rsid w:val="002B2779"/>
     <w:rsid w:val="002B36EC"/>
     <w:rsid w:val="002B744F"/>
     <w:rsid w:val="002D05D7"/>
+    <w:rsid w:val="002D1BFC"/>
     <w:rsid w:val="002E08D4"/>
+    <w:rsid w:val="002E0FA0"/>
+    <w:rsid w:val="002E587E"/>
     <w:rsid w:val="002F0B5D"/>
     <w:rsid w:val="00303B69"/>
     <w:rsid w:val="003100BA"/>
+    <w:rsid w:val="003141C0"/>
     <w:rsid w:val="00314553"/>
+    <w:rsid w:val="00324A03"/>
     <w:rsid w:val="003262C9"/>
     <w:rsid w:val="0032769F"/>
+    <w:rsid w:val="0034582A"/>
     <w:rsid w:val="00346689"/>
+    <w:rsid w:val="0035255E"/>
     <w:rsid w:val="003525CD"/>
     <w:rsid w:val="00357127"/>
-    <w:rsid w:val="003739CD"/>
+    <w:rsid w:val="00366C4E"/>
     <w:rsid w:val="00374043"/>
     <w:rsid w:val="00382B88"/>
+    <w:rsid w:val="0038598E"/>
+    <w:rsid w:val="00396112"/>
     <w:rsid w:val="003A11F9"/>
     <w:rsid w:val="003B308A"/>
     <w:rsid w:val="003B44AF"/>
     <w:rsid w:val="003F5890"/>
     <w:rsid w:val="00410B4C"/>
     <w:rsid w:val="00422A61"/>
     <w:rsid w:val="00427B1C"/>
     <w:rsid w:val="0044627E"/>
+    <w:rsid w:val="0046517A"/>
     <w:rsid w:val="00471808"/>
     <w:rsid w:val="004871D0"/>
+    <w:rsid w:val="00493E0B"/>
     <w:rsid w:val="00494B6F"/>
+    <w:rsid w:val="004B29BD"/>
+    <w:rsid w:val="004B2B85"/>
+    <w:rsid w:val="004C3366"/>
     <w:rsid w:val="004D638C"/>
     <w:rsid w:val="004F2205"/>
     <w:rsid w:val="004F651B"/>
-    <w:rsid w:val="0055679B"/>
+    <w:rsid w:val="00516CE7"/>
+    <w:rsid w:val="00530FF7"/>
+    <w:rsid w:val="005370E1"/>
     <w:rsid w:val="005725D1"/>
+    <w:rsid w:val="005773C5"/>
     <w:rsid w:val="0057747B"/>
+    <w:rsid w:val="0058167B"/>
     <w:rsid w:val="0058774D"/>
     <w:rsid w:val="005C558E"/>
     <w:rsid w:val="005D2048"/>
-    <w:rsid w:val="005E06CF"/>
     <w:rsid w:val="005E4B5D"/>
     <w:rsid w:val="005F3BFB"/>
+    <w:rsid w:val="006322F7"/>
     <w:rsid w:val="00635C7B"/>
     <w:rsid w:val="00640649"/>
     <w:rsid w:val="006450F0"/>
     <w:rsid w:val="006577F7"/>
     <w:rsid w:val="00666443"/>
     <w:rsid w:val="00670F18"/>
+    <w:rsid w:val="00671654"/>
     <w:rsid w:val="00674C59"/>
     <w:rsid w:val="00695E8A"/>
     <w:rsid w:val="006A6125"/>
     <w:rsid w:val="006D0519"/>
     <w:rsid w:val="006D5A2F"/>
     <w:rsid w:val="0070348A"/>
     <w:rsid w:val="00703610"/>
     <w:rsid w:val="007041FF"/>
     <w:rsid w:val="0075463B"/>
     <w:rsid w:val="00757AC2"/>
     <w:rsid w:val="007725E5"/>
+    <w:rsid w:val="00775DEA"/>
     <w:rsid w:val="00790323"/>
     <w:rsid w:val="007B4258"/>
     <w:rsid w:val="007D5E39"/>
     <w:rsid w:val="007D7CC0"/>
+    <w:rsid w:val="0080410D"/>
     <w:rsid w:val="00811919"/>
+    <w:rsid w:val="00823BDA"/>
     <w:rsid w:val="00827B8D"/>
     <w:rsid w:val="00841A20"/>
-    <w:rsid w:val="00843F84"/>
     <w:rsid w:val="00853071"/>
     <w:rsid w:val="00860FF1"/>
     <w:rsid w:val="00882195"/>
+    <w:rsid w:val="00894250"/>
     <w:rsid w:val="00895142"/>
     <w:rsid w:val="008A20E3"/>
     <w:rsid w:val="008B49DC"/>
     <w:rsid w:val="008C2D54"/>
     <w:rsid w:val="008D1667"/>
     <w:rsid w:val="008D3151"/>
     <w:rsid w:val="008E3D48"/>
     <w:rsid w:val="00916B3A"/>
-    <w:rsid w:val="00920337"/>
     <w:rsid w:val="0094095A"/>
     <w:rsid w:val="00941EBE"/>
     <w:rsid w:val="00955E29"/>
     <w:rsid w:val="00956A21"/>
-    <w:rsid w:val="0095762E"/>
     <w:rsid w:val="009715AA"/>
     <w:rsid w:val="009A0031"/>
     <w:rsid w:val="009A3180"/>
     <w:rsid w:val="009A7BD4"/>
     <w:rsid w:val="009C42B5"/>
     <w:rsid w:val="009D1101"/>
     <w:rsid w:val="009D455A"/>
     <w:rsid w:val="009E070D"/>
     <w:rsid w:val="009E10E6"/>
     <w:rsid w:val="009E1DC7"/>
     <w:rsid w:val="009E2EC5"/>
     <w:rsid w:val="00A01796"/>
     <w:rsid w:val="00A02B70"/>
     <w:rsid w:val="00A03FC3"/>
     <w:rsid w:val="00A20E79"/>
     <w:rsid w:val="00A22D22"/>
     <w:rsid w:val="00A541FA"/>
     <w:rsid w:val="00A7388F"/>
     <w:rsid w:val="00A759E5"/>
     <w:rsid w:val="00A817B5"/>
     <w:rsid w:val="00A93C97"/>
     <w:rsid w:val="00A97EA9"/>
     <w:rsid w:val="00AC7C85"/>
     <w:rsid w:val="00B008DB"/>
+    <w:rsid w:val="00B1406B"/>
+    <w:rsid w:val="00B16C3E"/>
     <w:rsid w:val="00B44F69"/>
     <w:rsid w:val="00B459AA"/>
     <w:rsid w:val="00B52E8E"/>
     <w:rsid w:val="00B60FDC"/>
     <w:rsid w:val="00B722F1"/>
     <w:rsid w:val="00B75337"/>
     <w:rsid w:val="00B80421"/>
+    <w:rsid w:val="00BC6FCD"/>
     <w:rsid w:val="00BD2EE1"/>
-    <w:rsid w:val="00BD663A"/>
     <w:rsid w:val="00C243B9"/>
     <w:rsid w:val="00C27084"/>
     <w:rsid w:val="00C35D92"/>
+    <w:rsid w:val="00C448A4"/>
     <w:rsid w:val="00C5478E"/>
     <w:rsid w:val="00C77D44"/>
+    <w:rsid w:val="00C90795"/>
     <w:rsid w:val="00C95CA5"/>
+    <w:rsid w:val="00CB04DC"/>
     <w:rsid w:val="00CB158D"/>
     <w:rsid w:val="00CD4E8E"/>
     <w:rsid w:val="00CF2757"/>
     <w:rsid w:val="00D1157A"/>
     <w:rsid w:val="00D153D3"/>
+    <w:rsid w:val="00D17C7E"/>
     <w:rsid w:val="00D44F2B"/>
     <w:rsid w:val="00D46EDE"/>
     <w:rsid w:val="00D7326F"/>
     <w:rsid w:val="00D817A3"/>
     <w:rsid w:val="00D82ADB"/>
     <w:rsid w:val="00D84B9C"/>
+    <w:rsid w:val="00D90FB6"/>
     <w:rsid w:val="00D9450E"/>
     <w:rsid w:val="00D95048"/>
+    <w:rsid w:val="00D965E0"/>
     <w:rsid w:val="00D96E43"/>
     <w:rsid w:val="00DA058C"/>
     <w:rsid w:val="00DA7E31"/>
     <w:rsid w:val="00DB5339"/>
     <w:rsid w:val="00DC521A"/>
     <w:rsid w:val="00DC6AC6"/>
     <w:rsid w:val="00DF0277"/>
+    <w:rsid w:val="00E0730A"/>
     <w:rsid w:val="00E07D64"/>
     <w:rsid w:val="00E36684"/>
     <w:rsid w:val="00E50E3C"/>
     <w:rsid w:val="00E73FDA"/>
     <w:rsid w:val="00E86F8E"/>
     <w:rsid w:val="00E9117F"/>
     <w:rsid w:val="00EA2C79"/>
     <w:rsid w:val="00EB41A8"/>
     <w:rsid w:val="00EB62E9"/>
+    <w:rsid w:val="00ED2B61"/>
     <w:rsid w:val="00EE6C0B"/>
     <w:rsid w:val="00EF5F40"/>
     <w:rsid w:val="00F00295"/>
-    <w:rsid w:val="00F0505A"/>
     <w:rsid w:val="00F073F1"/>
     <w:rsid w:val="00F10DB9"/>
     <w:rsid w:val="00F12205"/>
     <w:rsid w:val="00F20A56"/>
-    <w:rsid w:val="00F37F2C"/>
+    <w:rsid w:val="00F243F6"/>
     <w:rsid w:val="00F46447"/>
+    <w:rsid w:val="00F47DFE"/>
     <w:rsid w:val="00F71A6B"/>
     <w:rsid w:val="00F80775"/>
     <w:rsid w:val="00F82749"/>
     <w:rsid w:val="00F87733"/>
+    <w:rsid w:val="00F97949"/>
     <w:rsid w:val="00FA270A"/>
     <w:rsid w:val="00FA3A60"/>
     <w:rsid w:val="00FA4310"/>
     <w:rsid w:val="00FA67D3"/>
     <w:rsid w:val="00FB309D"/>
     <w:rsid w:val="00FC224E"/>
     <w:rsid w:val="00FD2B5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -5399,67 +6007,67 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C467C-CB0B-4726-9AFB-1E68AFF3BD03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>1797</Characters>
+  <Words>312</Words>
+  <Characters>1779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2020 MassHealth Income Standards and Federal Poverty Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2086</CharactersWithSpaces>
+  <CharactersWithSpaces>2087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2020 MassHealth Income Standards and Federal Poverty Guidelines</dc:title>
+  <dc:title>2026 MassHealth Income Standards and Federal Poverty Guidelines</dc:title>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>