--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B6710A5" w14:textId="7BC0BF81" w:rsidR="00110E6C" w:rsidRDefault="005D69E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3D47F2EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Health Survey </w:t>
       </w:r>
       <w:r w:rsidR="006D68D5" w:rsidRPr="3D47F2EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="1DDF5817" w:rsidRPr="3D47F2EE">
         <w:rPr>
@@ -6313,53 +6314,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="0A6AD2C7" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPRoDdLdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdQpNVIU4VYSEuHCh5cLNjTc/Il4H22nC27M5wW1G+2l2pjgsdhAX9KF3pGC7SUAg1c70&#10;1Cr4OL3c70GEqMnowREq+MEAh/L6qtC5cTO94+UYW8EhFHKtoItxzKUMdYdWh40bkfjWOG91ZOtb&#10;abyeOdwO8iFJMml1T/yh0yM+d1h/HSerwFf7pn6rsqkaX9Pv6q5Jm7n9VOr2ZqmeQERc4h8Ma32u&#10;DiV3OruJTBAD++QxZZTFLgOxAmm2A3FexRZkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPRoDdLdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="6A87D65E">
+              <v:shape id="Straight Arrow Connector 1" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaQALZPwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXpRuCOEWvexm2&#10;ouk+QJFlW4AsGpQaJ38/irGdrHvqsBebEsnDc0jT6+tD48TeYLDgczmbTKUwXkNhfZXLXy+Pn75K&#10;EaLyhXLgTS6PJsjrzccP665dmTnU4AqDgkB8WHVtLusY21WWBV2bRoUJtMaTswRsVKQjVlmBqiP0&#10;xmXz6fQq6wCLFkGbEOj2/uSUG8YvS6Pjz7IMJgqXS+IW+Yn83KVntlmrVYWqra3uaah/YNEo66no&#10;CHWvohKvaP+CaqxGCFDGiYYmg7K02rAGUjObvlGzrVVrWAs1J7Rjm8L/g9U/9k8obJHLhRReNTSi&#10;bURlqzqKG0ToxB14T20EFLPUra4NK0ratk/YnwKZSfqhxCa9SZQ4cIePY4fNIQpNl4vFcnZFc9Dk&#10;mi/n3P/snKpfQ/xmgGHU/nuIp/EUg6XqwdIHP5hI7NJ4HY83SkHjRSlovLvTeFsVU17ilkzRUW1i&#10;QTTqwUq+BvbmBTgqvhFAFM9e5y+jeqSkhzGJMUWfYshIBflmJEGXlzI9PFrnWKfzTG25pA4lGgGc&#10;LZKXD1jt7hyKvSKpn2++PNzeJnWE9kcYwqsvGC0q6x58IeKxpaFGtMpXzshUojGFFM7QwiZrYExg&#10;abincbIVj86k2s4/m5I+Ep4qk9E9m9Mm0apTM4d9YvmUkAJLYv/O3D4lZRte4Hfmj0lcH3wc8xvr&#10;AVnuhbpk7qA48ufMDaBN4772f4W0ypdnbtP537X5DQAA//8DAFBLAwQUAAYACAAAACEA9GgN0t0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1Ck1UhThVhIS4cKHlws2N&#10;Nz8iXgfbacLbsznBbUb7aXamOCx2EBf0oXekYLtJQCDVzvTUKvg4vdzvQYSoyejBESr4wQCH8vqq&#10;0LlxM73j5RhbwSEUcq2gi3HMpQx1h1aHjRuR+NY4b3Vk61tpvJ453A7yIUkyaXVP/KHTIz53WH8d&#10;J6vAV/umfquyqRpf0+/qrkmbuf1U6vZmqZ5ARFziHwxrfa4OJXc6u4lMEAP75DFllMUuA7ECabYD&#10;cV7FFmRZyP8Lyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2kAC2T8CAAADBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9GgN0t0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="3F61B38F">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No   </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, go to Question 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A3FDB9" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C498675" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -7916,53 +7917,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="4EA2C19C" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.75pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJD75KHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdQpNVIU4VYSEuHCh5cLNjTc/Il4H22nC27M5wW1ndzT7TXFY7CAu6EPvSMF2k4BAqp3p&#10;qVXwcXq534MIUZPRgyNU8IMBDuX1VaFz42Z6x8sxtoJDKORaQRfjmEsZ6g6tDhs3IvGtcd7qyNK3&#10;0ng9c7gd5EOSZNLqnvhDp0d87rD+Ok5Wga/2Tf1WZVM1vqbf1V2TNnP7qdTtzVI9gYi4xD8zrPiM&#10;DiUznd1EJoiBdfKYspWH3RbEakizHYjzushAloX836D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJD75KHdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="64140496">
+              <v:shape id="Straight Arrow Connector 4" style="position:absolute;margin-left:51.75pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVr5/MQAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykTTsEcYp+7jJs&#10;RdP9AEWWbQGyaFBKnPz7UYztZt2pwy42JZKP75GmVzeHxom9wWDB53I2mUphvIbC+iqXv16fvnyV&#10;IkTlC+XAm1weTZA368+fVl27NHOowRUGBYH4sOzaXNYxtsssC7o2jQoTaI0nZwnYqEhHrLICVUfo&#10;jcvm0+lV1gEWLYI2IdDtw8kp14xflkbHn2UZTBQul8Qt8hP5uU3PbL1SywpVW1vd01D/wKJR1lPR&#10;EepBRSV2aP+CaqxGCFDGiYYmg7K02rAGUjObvlOzqVVrWAs1J7Rjm8L/g9U/9s8obJHLaym8amhE&#10;m4jKVnUUt4jQiXvwntoIKC5Tt7o2LClp0z5jfwpkJumHEpv0JlHiwB0+jh02hyg0XV5cLGZXNAdN&#10;rvlizv3P3lL1LsRvBhhG7b+HeBpPMViqHix98IOJxC6N1/F4oxQ0XpSCxrs9jbdVMeUlbskUHdUm&#10;FkSjHqzka2BvXoGj4jsBRPHN6/x5VI+U9DAmMaboUwwZqSDfjCTo8lymhyfrHOt0nqktFtShRCOA&#10;s0Xy8gGr7b1DsVck9fL2+vHuLqkjtD/CEHa+YLSorHv0hYjHloYa0SpfOSNTicYUUjhDC5usgTGB&#10;peGexslWPDqTajv/Ykr6SHiqTEb3bE6bRKtOzRz2ieVTQgosif0Hc/uUlG14gT+YPyZxffBxzG+s&#10;B2S5Z+qSuYXiyJ8zN4A2jfva/xXSKp+fuU1v/671bwAAAP//AwBQSwMEFAAGAAgAAAAhAJD75KHd&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdQpNVIU4VYSEuHCh5cLN&#10;jTc/Il4H22nC27M5wW1ndzT7TXFY7CAu6EPvSMF2k4BAqp3pqVXwcXq534MIUZPRgyNU8IMBDuX1&#10;VaFz42Z6x8sxtoJDKORaQRfjmEsZ6g6tDhs3IvGtcd7qyNK30ng9c7gd5EOSZNLqnvhDp0d87rD+&#10;Ok5Wga/2Tf1WZVM1vqbf1V2TNnP7qdTtzVI9gYi4xD8zrPiMDiUznd1EJoiBdfKYspWH3RbEakiz&#10;HYjzushAloX836D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABWvn8xAAgAAAwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJD75KHdAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" w14:anchorId="450622FB">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If NO, Go to Question 27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166E8B2F" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8022,53 +8023,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="20E12381" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.75pt;margin-top:8.65pt;width:26.45pt;height:.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAB5Is1feAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck&#10;/oN1SCyIOpQmDSFOZSEhFhYKSzc3vnyI+Bxspwn/Hnei49376L3nyt1iBnZC53tLAh5WCTCk2uqe&#10;WgFfn6/3OTAfFGk1WEIBv+hhV11flarQdqYPPO1Dy2IJ+UIJ6EIYC8593aFRfmVHpJg11hkV4uha&#10;rp2aY7kZ+DpJMm5UT/FCp0Z86bD+3k9GgJN5U7/LbJLjW/oj75q0mduDELc3i3wGFnAJ/zCc9aM6&#10;VNHpaCfSng0C0vwpjWgMto/AIpBt1htgx/MiB16V/PKD6g8AAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCniWMwHAIAAM4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAeSLNX3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="0DEF9422">
+              <v:shape id="Straight Arrow Connector 5" style="position:absolute;margin-left:294.75pt;margin-top:8.65pt;width:26.45pt;height:.25pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxgCV7PgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817KdOi0My0GevRRt&#10;EKcfQFOURIDiCkvasv++y7Uku+kpRS/Skvua2dFqdXNonNgbDBZ8LmeTqRTGayisr3L56/Xp01cp&#10;QlS+UA68yeXRBHmz/vhh1bVLM4caXGFQUBEfll2byzrGdpllQdemUWECrfHkLAEbFemIVVag6qh6&#10;47L5dHqddYBFi6BNCHT7cHLKNdcvS6Pjz7IMJgqXS8IW+Yn83KZntl6pZYWqra3uYah/QNEo66np&#10;WOpBRSV2aP8q1ViNEKCMEw1NBmVptWEOxGY2fcNmU6vWMBcaTmjHMYX/V1b/2D+jsEUuSSivGpJo&#10;E1HZqo7iFhE6cQ/e0xgBxSJNq2vDkpI27TP2p0Bmon4osUlvIiUOPOHjOGFziELT5dXVYnZNOmhy&#10;zRdznn92TtW7EL8Z4DJq/z3EkzzFYKl6sPTBDyYSuiSvY3mjFCQvSkHybk/ytiqmvIQtmaKj3oSC&#10;YNSDlXwN7M0rcFR8Q4Agnr3OX0b1lRIfrkmIKfoUQ0ZqyDcjCLq8pOnhyTrHPJ1naIsFTSjBCOBs&#10;kbx8wGp771DsFVH9fPvl8e4usaNqf4Qh7HzB1aKy7tEXIh5bEjWiVb5yRqYWjSmkcIYWNlkDYiqW&#10;xD3JyVY8OpN6O/9iSvpIWFUGo3s0p02iVadhDvvE9CkhBZaE/p25fUrKNrzA78wfk7g/+DjmN9YD&#10;Mt0LdsncQnHkz5kHQJvGc+3/CmmVL888pvO/a/0bAAD//wMAUEsDBBQABgAIAAAAIQAeSLNX3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUgsiDqUJg0hTmUhIRYWCks3N758&#10;iPgcbKcJ/x53ouPd++i958rdYgZ2Qud7SwIeVgkwpNrqnloBX5+v9zkwHxRpNVhCAb/oYVddX5Wq&#10;0HamDzztQ8tiCflCCehCGAvOfd2hUX5lR6SYNdYZFeLoWq6dmmO5Gfg6STJuVE/xQqdGfOmw/t5P&#10;RoCTeVO/y2yS41v6I++atJnbgxC3N4t8BhZwCf8wnPWjOlTR6Wgn0p4NAtL8KY1oDLaPwCKQbdYb&#10;YMfzIgdelfzyg+oPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcYAlez4CAAADBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHkizV94AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="0B35129C">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I did not play on a sports team during the past 12 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">months  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> If you did NOT play on a sports team, go to Question 27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DE566E" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:tabs>
@@ -8572,53 +8573,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="40D97ACE" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPRoDdLdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdQpNVIU4VYSEuHCh5cLNjTc/Il4H22nC27M5wW1G+2l2pjgsdhAX9KF3pGC7SUAg1c70&#10;1Cr4OL3c70GEqMnowREq+MEAh/L6qtC5cTO94+UYW8EhFHKtoItxzKUMdYdWh40bkfjWOG91ZOtb&#10;abyeOdwO8iFJMml1T/yh0yM+d1h/HSerwFf7pn6rsqkaX9Pv6q5Jm7n9VOr2ZqmeQERc4h8Ma32u&#10;DiV3OruJTBAD++QxZZTFLgOxAmm2A3FexRZkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPRoDdLdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1EA1115E">
+              <v:shape id="Straight Arrow Connector 6" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc+yB2QAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykS7cFcYp+7jJs&#10;xdL9AEWWbQGyaFBKnPz7UYztZN2pwy42JZKP75GmVzeHxom9wWDB53I2mUphvIbC+iqXv16ePnyW&#10;IkTlC+XAm1weTZA36/fvVl27NHOowRUGBYH4sOzaXNYxtsssC7o2jQoTaI0nZwnYqEhHrLICVUfo&#10;jcvm0+l11gEWLYI2IdDtw8kp14xflkbHH2UZTBQul8Qt8hP5uU3PbL1SywpVW1vd01D/wKJR1lPR&#10;EepBRSV2aP+CaqxGCFDGiYYmg7K02rAGUjObvlKzqVVrWAs1J7Rjm8L/g9Xf988obJHLL1J41dCI&#10;NhGVreoobhGhE/fgPbURUFynbnVtWFLSpn3G/hTITNIPJTbpTaLEgTt8HDtsDlFoury6WsyuaQ6a&#10;XPPFnPufnVP1LsSvBhhG7b+FeBpPMViqHix98IOJxC6N1/F4oxQ0XpSCxrs9jbdVMeUlbskUHdUm&#10;FkSjHqzka2BvXoCj4isBRPHsdf4yqkdKehiTGFP0KYaMVJBvRhJ0eSnTw5N1jnU6z9QWC+pQohHA&#10;2SJ5+YDV9t6h2CuS+vH20+PdXVJHaH+EIex8wWhRWffoCxGPLQ01olW+ckamEo0ppHCGFjZZA2MC&#10;S8M9jZOteHQm1Xb+pynpI+GpMhndszltEq06NXPYJ5ZPCSmwJPZvzO1TUrbhBX5j/pjE9cHHMb+x&#10;HpDlXqhL5haKI3/O3ADaNO5r/1dIq3x55jad/13r3wAAAP//AwBQSwMEFAAGAAgAAAAhAPRoDdLd&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdQpNVIU4VYSEuHCh5cLN&#10;jTc/Il4H22nC27M5wW1G+2l2pjgsdhAX9KF3pGC7SUAg1c701Cr4OL3c70GEqMnowREq+MEAh/L6&#10;qtC5cTO94+UYW8EhFHKtoItxzKUMdYdWh40bkfjWOG91ZOtbabyeOdwO8iFJMml1T/yh0yM+d1h/&#10;HSerwFf7pn6rsqkaX9Pv6q5Jm7n9VOr2ZqmeQERc4h8Ma32uDiV3OruJTBAD++QxZZTFLgOxAmm2&#10;A3FexRZkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABz7IHZAAgAAAwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPRoDdLdAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" w14:anchorId="6C7C9395">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No   </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>32</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D8EEFF" w14:textId="77777777" w:rsidR="00197C30" w:rsidRDefault="00197C30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5973944A" w14:textId="77777777" w:rsidR="00197C30" w:rsidRDefault="00197C30">
       <w:pPr>
@@ -12672,53 +12673,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="1E4DA4AA" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:293.6pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAD447BjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdVpIGqVxKgsJceFC4cLNjTc/amwH22nC27M90dNqd0az35T7xQzsjD70zgpYrxJgaGun&#10;e9sK+Pp8fcyBhaisVoOzKOAXA+yr25tSFdrN9gPPh9gyCrGhUAK6GMeC81B3aFRYuREtaY3zRkVa&#10;fcu1VzOFm4FvkiTjRvWWPnRqxJcO69NhMgK8zJv6XWaTHN/SH/nQpM3cfgtxf7fIHbCIS/w3wwWf&#10;0KEipqObrA5sEJDm2w1ZSXiiSYbsOVkDO14OW+BVya8bVH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAp4ljMBwCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAPjjsGN8AAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="7403FDBA">
+              <v:shape id="Straight Arrow Connector 7" style="position:absolute;margin-left:293.6pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZZU73PwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOCkM20HWXoo2&#10;iNMPoClKIkBxhCFt2X/f4WiJm55S9CINOdt78zRa3RxrJw4GgwW/lrPJVArjNeTWl2v56/Xpy1cp&#10;QlQ+Vw68WcuTCfJm8/nTqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+lV1gLmDYI2IdDtQ+eUG65fFEbHn0URTBRuLQlb5Cfyc5ee2WalliWqprK6h6H+AUWtrKem&#10;Y6kHFZXYo/2rVG01QoAiTjTUGRSF1YY5EJvZ9B2bbaUaw1xoOKEZxxT+X1n94/CMwuak3aUUXtWk&#10;0TaismUVxS0itOIevKc5AorrNK62CUvK2jbP2J8CmYn7scA6vYmVOPKIT+OIzTEKTZcXF4vZFQmh&#10;yTVfzFmA7C1V70P8ZoDLqMP3EDt98sFS1WDpox9MJHRJX8f6RilIX5SC9N11+jYqpryELZmipd6E&#10;gmBUg5V8NRzMK3BUfEeAIL55nT+P6islPlyTEFN0F0NGasg3Iwi6PKfp4ck6xzydZ2iLBU0owQjg&#10;bJ68fMByd+9QHBRRvby9fry7S+yo2h9hCHufc7WorHv0uYinhkSNaJUvnZGpRW1yKZyhjU3WgJiK&#10;JXE7OdmKJ2dSb+dfTEFfCavKYHSPplsl2nUa5rBQTJ8SUmBB6D+Y26ekbMMb/MH8MYn7g49jfm09&#10;INM9Y5fMHeQn/px5ALRqPNf+t5B2+fzMY3r7eW1+AwAA//8DAFBLAwQUAAYACAAAACEAPjjsGN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WkgapXEqCwlx4ULhws2N&#10;Nz9qbAfbacLbsz3R02p3RrPflPvFDOyMPvTOClivEmBoa6d72wr4+nx9zIGFqKxWg7Mo4BcD7Kvb&#10;m1IV2s32A8+H2DIKsaFQAroYx4LzUHdoVFi5ES1pjfNGRVp9y7VXM4WbgW+SJONG9ZY+dGrElw7r&#10;02EyArzMm/pdZpMc39If+dCkzdx+C3F/t8gdsIhL/DfDBZ/QoSKmo5usDmwQkObbDVlJeKJJhuw5&#10;WQM7Xg5b4FXJrxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZZU73PwIAAAQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA+OOwY3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="4C0B687C">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never had a drink of alcohol other than a few sips </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> If you have NEVER had alcohol, Go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>41</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D119CB3" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14338,53 +14339,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="1B1114C1" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.1pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8h5rTfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/Adrkbgg6rTpixCnipAQFy4ULtzcePMQ8TrYThP+PdsTnFa7M5r9Jj/Mthdn9KFzpGC5SEAgVc50&#10;1Cj4eH++34MIUZPRvSNU8IMBDsX1Va4z4yZ6w/MxNoJDKGRaQRvjkEkZqhatDgs3ILFWO2915NU3&#10;0ng9cbjt5SpJttLqjvhDqwd8arH6Oo5WgS/3dfVabsdyeNl8l3f1pp6aT6Vub+byEUTEOf6Z4YLP&#10;6FAw08mNZILoFaTr9YqtLKQ82ZA+7JYgTpfDDmSRy/8Nil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAp4ljMBwCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjyHmtN8AAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1F28F34B">
+              <v:shape id="Straight Arrow Connector 8" style="position:absolute;margin-left:172.1pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgcPDNPwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOg0M20HWXoo2&#10;qNMPoClKIkBxhCFt2X/f4Wixm55S9CINOdt78zRa3R5rJw4GgwW/lrPJVArjNeTWl2v56/X5040U&#10;ISqfKwferOXJBHm7+fhh1TZLM4cKXG5QUBEflm2zllWMzTLLgq5MrcIEGuPJWQDWKtIRyyxH1VL1&#10;2mXz6fQ6awHzBkGbEOj2sXPKDdcvCqPjj6IIJgq3loQt8hP5uUvPbLNSyxJVU1ndw1D/gKJW1lPT&#10;sdSjikrs0f5VqrYaIUARJxrqDIrCasMciM1s+obNtlKNYS40nNCMYwr/r6z+fnhBYXPSbiGFVzVp&#10;tI2obFlFcYcIrXgA72mOgOImjattwpKyts0L9qdAZuJ+LLBOb2Iljjzi0zhic4xC0+XV1WJ2TUJo&#10;cs0XcxYgO6fqfYhfDXAZdfgWYqdPPliqGix99IOJhC7p61jfKAXpi1KQvrtO30bFlJewJVO01JtQ&#10;EIxqsJKvhoN5BY6KbwgQxLPX+cuovlLiwzUJMUV3MWSkhnwzgqDLS5oenq1zzNN5hrZY0IQSjADO&#10;5snLByx3Dw7FQRHVz3dfnu7vEzuq9kcYwt7nXC0q6558LuKpIVEjWuVLZ2RqUZtcCmdoY5M1IKZi&#10;SdxOTrbiyZnU2/mfpqCvhFVlMLpH060S7ToNc1gopk8JKbAg9O/M7VNStuENfmf+mMT9wccxv7Ye&#10;kOlesEvmDvITf848AFo1nmv/W0i7fHnmMZ1/XpvfAAAA//8DAFBLAwQUAAYACAAAACEAjyHmtN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqtOmLEKeKkBAXLhQu3Nx4&#10;8xDxOthOE/492xOcVrszmv0mP8y2F2f0oXOkYLlIQCBVznTUKPh4f77fgwhRk9G9I1TwgwEOxfVV&#10;rjPjJnrD8zE2gkMoZFpBG+OQSRmqFq0OCzcgsVY7b3Xk1TfSeD1xuO3lKkm20uqO+EOrB3xqsfo6&#10;jlaBL/d19Vpux3J42XyXd/WmnppPpW5v5vIRRMQ5/pnhgs/oUDDTyY1kgugVpOv1iq0spDzZkD7s&#10;liBOl8MOZJHL/w2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgcPDNPwIAAAQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPIea03wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="068E262E">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never tried marijuana                If NEVER tried marijuana, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>47</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138F8FE5" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>8 years old or younger</w:t>
@@ -15220,53 +15221,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="111E949D" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="01349645">
+              <v:shape id="Straight Arrow Connector 9" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk2rl+PwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07RdukDVdrVXXhCs&#10;6PIBruMklhxPNHab9u8ZTy4ty9MiXpKx53bOnExWN8faiYPBYMGv5WwylcJ4Dbn15Vr+enn68FmK&#10;EJXPlQNv1vJkgrzZvH+3apulmUMFLjcoqIgPy7ZZyyrGZpllQVemVmECjfHkLABrFemIZZajaql6&#10;7bL5dHqdtYB5g6BNCHT70DnlhusXhdHxR1EEE4VbS8IW+Yn83KVntlmpZYmqqazuYah/QFEr66np&#10;WOpBRSX2aP8qVVuNEKCIEw11BkVhtWEOxGY2fcVmW6nGMBcaTmjGMYX/V1Z/PzyjsDlpdy2FVzVp&#10;tI2obFlFcYsIrbgH72mOgOJLGlfbhCVlbZtn7E+BzMT9WGCd3sRKHHnEp3HE5hiFpsurq8XsmoTQ&#10;5Jov5ixAdk7V+xC/GuAy6vAtxE6ffLBUNVj66AcTCV3S17G+UQrSF6UgfXedvo2KKS9hS6ZoqTeh&#10;IBjVYCVfDQfzAhwVXxEgiGev85dRfaXEh2sSYoruYshIDflmBEGXlzQ9PFnnmKfzDG2xoAklGAGc&#10;zZOXD1ju7h2KgyKqH28/Pd7dJXZU7Y8whL3PuVpU1j36XMRTQ6JGtMqXzsjUoja5FM7QxiZrQEzF&#10;kridnGzFkzOpt/M/TUFfCavKYHSPplsl2nUa5rBQTJ8SUmBB6N+Y26ekbMMb/Mb8MYn7g49jfm09&#10;INO9YJfMHeQn/px5ALRqPNf+t5B2+fLMYzr/vDa/AQAA//8DAFBLAwQUAAYACAAAACEAqAHLKN0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuCBqJyJVFeJUFhLiwoXChZsb&#10;Oz9qvA6204S3Z3uC24z20+xMdVjdyC42xMGjhGwrgFlsvBmwk/D58fKwBxaTRqNHj1bCj41wqG9v&#10;Kl0av+C7vRxTxygEY6kl9ClNJeex6a3Tcesni3RrfXA6kQ0dN0EvFO5Gngux404PSB96Pdnn3jbn&#10;4+wkBLVvmze1m9X0Wnyr+7Zol+5LyrvNqp6AJbumPxiu9ak61NTp5Gc0kY3kRZYTSiIrgF2B4jED&#10;diKRC+B1xf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5Nq5fj8CAAAEBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqAHLKN0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="22D36864">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>51</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E983CA0" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="015A6CCB" w14:textId="4F59F060" w:rsidR="00110E6C" w:rsidRDefault="00AE7EDD">
       <w:pPr>
@@ -15431,53 +15432,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="108076C4" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2B5F0CEB">
+              <v:shape id="Straight Arrow Connector 10" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmTFkPPwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSzsESYp+7jJs&#10;xdL9AEWWbQGSaFBKnPz7UUzsZN2pwy42JZKP75GmF7d778TOYLQQlnIyGkthgobShnopf70+f/oi&#10;RUwqlMpBMEt5MFHerj5+WHTt3EyhAVcaFAQS4rxrl7JJqZ0XRdSN8SqOoDWBnBWgV4mOWBclqo7Q&#10;vSum4/F10QGWLYI2MdLt49EpV4xfVUanH1UVTRJuKYlb4ifyc5OfxWqh5jWqtrH6REP9AwuvbKCi&#10;A9SjSkps0f4F5a1GiFClkQZfQFVZbVgDqZmM36hZN6o1rIWaE9uhTfH/wervuxcUtqTZ3UgRlKcZ&#10;rRMqWzdJ3CFCJx4gBOojoJhwv7o2zilt3b4gdS+fIplZ/L5Cn98kS+y5x4ehx2afhKbLq6vZ5Jom&#10;ock1nU0ZsTin6m1MXw0wjNp9i+k4oLK3VNNbeh96E4leHrDjAScpaMAoBQ14cxxwq1LOy9yyKTqq&#10;TSyIRtNb2edhZ16Bo9IbAUTx7HXhMuqElPUwJjGm6GMMGbkg3wwk6PJSZoBn6xzrdIGpzWbUoUwj&#10;grNl9vIB682DQ7FTJPXz3c3T/X1WR2h/hCFsQ8loSVn3FEqRDi1NNaFVoXZG5hLelFI4QyubrZ4x&#10;gZ3HyVY6OJNru/DTVPSZ8FSZjD6xOe4SLTs1s98olk8JObAi9u/MPaXkbMMr/M78IYnrQ0hDvrcB&#10;kOVeqMvmBsoDf87cANo17uvpv5CX+fLMbTr/vVa/AQAA//8DAFBLAwQUAAYACAAAACEAqAHLKN0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuCBqJyJVFeJUFhLiwoXChZsb&#10;Oz9qvA6204S3Z3uC24z20+xMdVjdyC42xMGjhGwrgFlsvBmwk/D58fKwBxaTRqNHj1bCj41wqG9v&#10;Kl0av+C7vRxTxygEY6kl9ClNJeex6a3Tcesni3RrfXA6kQ0dN0EvFO5Gngux404PSB96Pdnn3jbn&#10;4+wkBLVvmze1m9X0Wnyr+7Zol+5LyrvNqp6AJbumPxiu9ak61NTp5Gc0kY3kRZYTSiIrgF2B4jED&#10;diKRC+B1xf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZkxZDz8CAAAFBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqAHLKN0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="050F37DE">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>53</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077919EF" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE4AC2E" w14:textId="7CCE76C2" w:rsidR="00110E6C" w:rsidRDefault="00AE7EDD">
       <w:pPr>
@@ -15626,53 +15627,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="291B49D4" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1515A0D6">
+              <v:shape id="Straight Arrow Connector 11" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAcCuVPwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOi0M20HWXoo2&#10;iNMPoClKIkBxhCFt2X/f4Wixm55S9CINOdt78zRa3RxrJw4GgwW/lrPJVArjNeTWl2v56/Xp01cp&#10;QlQ+Vw68WcuTCfJm8/HDqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+l11gLmDYI2IdDtQ+eUG65fFEbHn0URTBRuLQlb5Cfyc5ee2WalliWqprK6h6H+AUWtrKem&#10;Y6kHFZXYo/2rVG01QoAiTjTUGRSF1YY5EJvZ9A2bbaUaw1xoOKEZxxT+X1n94/CMwuakHSnlVU0a&#10;bSMqW1ZR3CJCK+7Be5ojoJjN0rzaJiwpbds8Y38KZCbyxwLr9CZa4sgzPo0zNscoNF1eXS1m16SE&#10;Jtd8MWcFsnOq3of4zQCXUYfvIXYC5YOlqsHSRz+YSPCSwI4FjlKQwCgFCbzrBG5UTHkJWzJFS70J&#10;BcGoBiv5ajiYV+Co+IYAQTx7nb+M6islPlyTEFN0F0NGasg3Iwi6vKTp4ck6xzydZ2iLBU0owQjg&#10;bJ68fMByd+9QHBRR/Xz75fHuLrGjan+EIex9ztWisu7R5yKeGlI1olW+dEamFrXJpXCGVjZZA2Iq&#10;lsTt5GQrnpxJvZ1/MQV9Jqwqg9E9mm6XaNlpmMNGMX1KSIEFoX9nbp+Ssg2v8DvzxyTuDz6O+bX1&#10;gEz3gl0yd5Cf+HPmAdCu8Vz7/0Ja5sszj+n899r8BgAA//8DAFBLAwQUAAYACAAAACEAqAHLKN0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuCBqJyJVFeJUFhLiwoXChZsb&#10;Oz9qvA6204S3Z3uC24z20+xMdVjdyC42xMGjhGwrgFlsvBmwk/D58fKwBxaTRqNHj1bCj41wqG9v&#10;Kl0av+C7vRxTxygEY6kl9ClNJeex6a3Tcesni3RrfXA6kQ0dN0EvFO5Gngux404PSB96Pdnn3jbn&#10;4+wkBLVvmze1m9X0Wnyr+7Zol+5LyrvNqp6AJbumPxiu9ak61NTp5Gc0kY3kRZYTSiIrgF2B4jED&#10;diKRC+B1xf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwHArlT8CAAAFBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqAHLKN0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="1B7D693F">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>55</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEDBC57" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="245F5AE8" w14:textId="17F1FE53" w:rsidR="00110E6C" w:rsidRDefault="00AE7EDD">
       <w:pPr>
@@ -16132,53 +16133,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="09010525" id="Straight Arrow Connector 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2729BA49">
+              <v:shape id="Straight Arrow Connector 15" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR9tKkQAIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07RdukDVdrVXXhCs&#10;6PIBruMklhxPNHab9u8ZTy4ty9MiXpKx53bOnExWN8faiYPBYMGv5WwylcJ4Dbn15Vr+enn68FmK&#10;EJXPlQNv1vJkgrzZvH+3apulmUMFLjcoqIgPy7ZZyyrGZpllQVemVmECjfHkLABrFemIZZajaql6&#10;7bL5dHqdtYB5g6BNCHT70DnlhusXhdHxR1EEE4VbS8IW+Yn83KVntlmpZYmqqazuYah/QFEr66np&#10;WOpBRSX2aP8qVVuNEKCIEw11BkVhtWEOxGY2fcVmW6nGMBcaTmjGMYX/V1Z/PzyjsDlp90UKr2rS&#10;aBtR2bKK4hYRWnEP3tMcAcVskebVNmFJadvmGftTIDORPxZYpzfREkee8WmcsTlGoeny6moxuyYl&#10;NLnmizkrkJ1T9T7Erwa4jDp8C7ETKB8sVQ2WPvrBRIKXBHYscJSCBEYpSOBdJ3CjYspL2JIpWupN&#10;KAhGNVjJV8PBvABHxVcECOLZ6/xlVF8p8eGahJiiuxgyUkO+GUHQ5SVND0/WOebpPENbLGhCCUYA&#10;Z/Pk5QOWu3uH4qCI6sfbT493d4kdVfsjDGHvc64WlXWPPhfx1JCqEa3ypTMytahNLoUztLLJGhBT&#10;sSRuJydb8eRM6u38T1PQZ8KqMhjdo+l2iZadhjlsFNOnhBRYEPo35vYpKdvwCr8xf0zi/uDjmF9b&#10;D8h0L9glcwf5iT9nHgDtGs+1/y+kZb4885jOf6/NbwAAAP//AwBQSwMEFAAGAAgAAAAhAKgByyjd&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbggaiciVRXiVBYS4sKFwoWb&#10;Gzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZsJPw+fHysAcWk0ajR49Wwo+NcKhv&#10;bypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpENHTdBLxTuRp4LseNOD0gfej3Z5942&#10;5+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWpOtTU6eRnNJGN5EWWE0oiK4BdgeIx&#10;A3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFH20qRAAgAABQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKgByyjdAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" w14:anchorId="1068F25F">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>62</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540ECBD7" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B50E8B" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
@@ -17026,53 +17027,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="3DCE8342" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="15DBEA84">
+              <v:shape id="Straight Arrow Connector 16" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOlDfvPgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L07SpRuCOEV/dxm2&#10;oukeQJFlW4AsGpQSJ28/iraTrDt12EWmLJH8fkyvbg6NE3uDwYLP5WwylcJ4DYX1VS5/vT59+ipF&#10;iMoXyoE3uTyaIG/WHz+sunZp5lCDKwwKKuLDsmtzWcfYLrMs6No0KkygNZ4OS8BGRdpilRWoOqre&#10;uGw+nV5nHWDRImgTAr196A/lmuuXpdHxZ1kGE4XLJWGLvCKv27Rm65VaVqja2uoBhvoHFI2ynpqe&#10;Sj2oqMQO7V+lGqsRApRxoqHJoCytNsyB2Mymb9hsatUa5kLihPYkU/h/ZfWP/TMKW+RyTvJ41ZBH&#10;m4jKVnUUt4jQiXvwnnQEFLPrpFfXhiWlbdpnHHaBwkT+UGKTnkRLHFjj40ljc4hC08urq8Xsmlpp&#10;OpovqCnVyM6pehfiNwNcRu2/h9gbVIyRqsdIH/wYIsFLBjs2OEpBBqMUZPC2N7hVMeUlbCkUHfUm&#10;FASjHqN01sDevALfim8IEMTzqfOXt4ZKiQ/X7An1dygtNWSKJxD08pKmhyfrHPN0nqEtFqRQghHA&#10;2SKd8gar7b1DsVdE9fPtl8e7u0G8P64h7HzB1aKy7tEXIh5bcjWiVb5yRqYWjSmkcIZGNkUjYoKZ&#10;zO3t5CgenUm9nX8xJX0m7CqD0QOafpZo2EnMcaKIICekiyWhf2fukJKyDY/wO/NPSdwffDzlN9YD&#10;Mt0LdincQnHkz5kFoFljx4b/Qhrmyz3LdP57rX8DAAD//wMAUEsDBBQABgAIAAAAIQCoAcso3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4IGonIlUV4lQWEuLChcKFmxs7&#10;P2q8DrbThLdne4LbjPbT7Ex1WN3ILjbEwaOEbCuAWWy8GbCT8Pnx8rAHFpNGo0ePVsKPjXCob28q&#10;XRq/4Lu9HFPHKARjqSX0KU0l57HprdNx6yeLdGt9cDqRDR03QS8U7kaeC7HjTg9IH3o92efeNufj&#10;7CQEtW+bN7Wb1fRafKv7tmiX7kvKu82qnoAlu6Y/GK71qTrU1OnkZzSRjeRFlhNKIiuAXYHiMQN2&#10;IpEL4HXF/y+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOlDfvPgIAAAUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoAcso3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" w14:anchorId="5F846DD6">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00AE7EDD">
         <w:t>62</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2DD66B" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="00110E6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -23197,53 +23198,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="619A490F" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:299.6pt;margin-top:6pt;width:26.45pt;height:.25pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAP2pigTdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdRrJURviVBYS4sKF0gs3N978iNgOttOEt2d7guPOfJqdqQ6rHdkFQxy8k7DdZMDQNd4M&#10;rpNw+nh53AGLSTujR+9Qwg9GONS3N5UujV/cO16OqWMU4mKpJfQpTSXnsenR6rjxEzryWh+sTnSG&#10;jpugFwq3I8+zrOBWD44+9HrC5x6br+NsJQS1a5s3VcxqehXf6qEV7dJ9Snl/t6onYAnX9AfDtT5V&#10;h5o6nf3sTGSjBLHf54SSkdMmAgqRb4Gdr4IAXlf8/4L6FwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAP2pigTdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="59DE3F01">
+              <v:shape id="Straight Arrow Connector 17" style="position:absolute;margin-left:299.6pt;margin-top:6pt;width:26.45pt;height:.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD78JDzQQIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817KdOikMy0GevRRt&#10;UKcfQFOURIDiCkvasv++y5Ulu+kpRS/Skvua2dFqdXtonNgbDBZ8LmeTqRTGayisr3L56/X50xcp&#10;QlS+UA68yeXRBHm7/vhh1bVLM4caXGFQUBEfll2byzrGdpllQdemUWECrfHkLAEbFemIVVag6qh6&#10;47L5dHqddYBFi6BNCHT72DvlmuuXpdHxR1kGE4XLJWGL/ER+btMzW6/UskLV1lafYKh/QNEo66np&#10;WOpRRSV2aP8q1ViNEKCMEw1NBmVptWEOxGY2fcNmU6vWMBcaTmjHMYX/V1Z/37+gsEUu5wspvGpI&#10;o01EZas6ijtE6MQDeE9zBBSzmzSvrg1LStu0L3g6BTIT+UOJTXoTLXHgGR/HGZtDFJour64Ws2tS&#10;QpNrvpizAtk5Ve9C/GqAy6j9txB7gYrBUvVg6YMfTCR4SWDHAkcpSGCUggTe9gK3Kqa8hC2ZoqPe&#10;hIJg1IOVfA3szStwVHxDgCCevc5fRp0qJT5ckxBTdB9DRmrINyMIuryk6eHZOsc8nWdoiwVNKMEI&#10;4GyRvHzAavvgUOwVUf18d/N0f5/YUbU/whB2vuBqUVn35AsRjy2pGtEqXzkjU4vGFFI4QyubrAEx&#10;FUvi9nKyFY/OpN7O/zQlfSasKoPRJzT9LtGy0zCHjWL6lJACS0L/ztxTSso2vMLvzB+TuD/4OOY3&#10;1gMy3Qt2ydxCceTPmQdAu8ZzPf0X0jJfnnlM57/X+jcAAAD//wMAUEsDBBQABgAIAAAAIQD9qYoE&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHUayVEb4lQWEuLChdIL&#10;Nzfe/IjYDrbThLdne4LjznyanakOqx3ZBUMcvJOw3WTA0DXeDK6TcPp4edwBi0k7o0fvUMIPRjjU&#10;tzeVLo1f3DtejqljFOJiqSX0KU0l57Hp0eq48RM68lofrE50ho6boBcKtyPPs6zgVg+OPvR6wuce&#10;m6/jbCUEtWubN1XManoV3+qhFe3SfUp5f7eqJ2AJ1/QHw7U+VYeaOp397ExkowSx3+eEkpHTJgIK&#10;kW+Bna+CAF5X/P+C+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD78JDzQQIAAAUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9qYoE3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="757BDC35">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never smoked cigarettes, not even one or two puffs </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> If NEVER, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="006C7ED1">
         <w:t>69</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E61420" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
@@ -23565,51 +23566,51 @@
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6946FF46" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:88.1pt;margin-top:20.25pt;width:26.45pt;height:.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0UchuIAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Qt7ULUdMWyu7wg&#10;QOzyAa4vjSXHtmy3af+e8eTSsjwt4sWZeG7nnMlkc3tqDTnKELWzNZ3PSkqk5U5ou6/pr+fHdx8o&#10;iYlZwYyzsqZnGent9u2bTecruXCNM0IGAkVsrDpf0yYlXxVF5I1sWZw5Ly04lQstS/Aa9oUIrIPq&#10;rSkWZbkuOheED47LGOH2vnfSLdZXSvL0XakoEzE1BWwJz4DnLp/FdsOqfWC+0XyAwf4BRcu0haZT&#10;qXuWGDkE/VepVvPgolNpxl1bOKU0l8gB2MzLF2yeGuYlcgFxop9kiv+vLP92fPI/AsjQ+VhFMDOL&#10;kwptfgI+ckKxzpNY8pQIh8vlcvVxvqKEg2s5v1llKYtLKj/E9EU6LMOOX2PqlRajxZrR4ic7mgHm&#10;lSdlcFKJEphUoAQmtesn5VnKeRlbNklX08V8XcJkm9HKvtYd5bPDqPSCAEC8eI29jhoqAZ/e6gn1&#10;MZCWGyLFCQRcXtO07lEbgzyNRWir1brEzyI6o0X2Zkwx7HefTSBHBlTff7p5uLsbxPsjLLiDFVgt&#10;MW0erCDp7GGFUtDM7o2kuUUrBSVGwu5la0QMMC/jRCudjcy9jf0pFdECp4pg+ICmXwrYWhBzXA0g&#10;iAk5UAH6V+YOKTlb4i6+Mn9Kwv7Opim/1dYFpHvFLps7J874OaMAsDQ4sWHB81Zev6NMl9/Q9jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQALAI6Y3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8Mw&#10;EIZ3JP6DdUgsqLUTkdCGOJWFhFhYKCxsbnz5ELEdYqcJ/55jouN79+i958rDagd2xin03klItgIY&#10;utqb3rUSPt6fNztgIWpn9OAdSvjBAIfq+qrUhfGLe8PzMbaMSlwotIQuxrHgPNQdWh22fkRHu8ZP&#10;VkeKU8vNpBcqtwNPhci51b2jC50e8anD+us4WwmT2jX1q8pnNb5k3+quyZql/ZTy9mZVj8AirvEf&#10;hj99UoeKnE5+diawgfJDnhIq4V5kwAhI030C7ESDRACvSn75QfULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEANFHIbiACAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACwCOmN4AAAAJAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+              <v:shape w14:anchorId="74573A14" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:88.1pt;margin-top:20.25pt;width:26.45pt;height:.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0UchuIAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Qt7ULUdMWyu7wg&#10;QOzyAa4vjSXHtmy3af+e8eTSsjwt4sWZeG7nnMlkc3tqDTnKELWzNZ3PSkqk5U5ou6/pr+fHdx8o&#10;iYlZwYyzsqZnGent9u2bTecruXCNM0IGAkVsrDpf0yYlXxVF5I1sWZw5Ly04lQstS/Aa9oUIrIPq&#10;rSkWZbkuOheED47LGOH2vnfSLdZXSvL0XakoEzE1BWwJz4DnLp/FdsOqfWC+0XyAwf4BRcu0haZT&#10;qXuWGDkE/VepVvPgolNpxl1bOKU0l8gB2MzLF2yeGuYlcgFxop9kiv+vLP92fPI/AsjQ+VhFMDOL&#10;kwptfgI+ckKxzpNY8pQIh8vlcvVxvqKEg2s5v1llKYtLKj/E9EU6LMOOX2PqlRajxZrR4ic7mgHm&#10;lSdlcFKJEphUoAQmtesn5VnKeRlbNklX08V8XcJkm9HKvtYd5bPDqPSCAEC8eI29jhoqAZ/e6gn1&#10;MZCWGyLFCQRcXtO07lEbgzyNRWir1brEzyI6o0X2Zkwx7HefTSBHBlTff7p5uLsbxPsjLLiDFVgt&#10;MW0erCDp7GGFUtDM7o2kuUUrBSVGwu5la0QMMC/jRCudjcy9jf0pFdECp4pg+ICmXwrYWhBzXA0g&#10;iAk5UAH6V+YOKTlb4i6+Mn9Kwv7Opim/1dYFpHvFLps7J874OaMAsDQ4sWHB81Zev6NMl9/Q9jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQALAI6Y3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8Mw&#10;EIZ3JP6DdUgsqLUTkdCGOJWFhFhYKCxsbnz5ELEdYqcJ/55jouN79+i958rDagd2xin03klItgIY&#10;utqb3rUSPt6fNztgIWpn9OAdSvjBAIfq+qrUhfGLe8PzMbaMSlwotIQuxrHgPNQdWh22fkRHu8ZP&#10;VkeKU8vNpBcqtwNPhci51b2jC50e8anD+us4WwmT2jX1q8pnNb5k3+quyZql/ZTy9mZVj8AirvEf&#10;hj99UoeKnE5+diawgfJDnhIq4V5kwAhI030C7ESDRACvSn75QfULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEANFHIbiACAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEACwCOmN4AAAAJAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005D69E1">
         <w:t xml:space="preserve">I have never tried </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nicotine pouches, </w:t>
       </w:r>
       <w:r w:rsidR="005D69E1">
         <w:t xml:space="preserve">chewing tobacco, snuff, dip, snus, or dissolvable tobacco products </w:t>
       </w:r>
       <w:r w:rsidR="005D69E1">
         <w:tab/>
         <w:t xml:space="preserve">      If NEVER, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00197DFA">
         <w:t>71</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65630902" w14:textId="7F0F34B2" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
@@ -23960,53 +23961,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="57BA9DA8" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:256.85pt;margin-top:6pt;width:26.45pt;height:.25pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPVbvHveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdVoUU6VxKgsJceFCy4WbG29+1NgOttOEt2d7guPOfJqdKfeLHdgFQ+y9k7BeZcDQ1d70&#10;rpXweXx93AKLSTujB+9Qwg9G2Fe3N6UujJ/dB14OqWUU4mKhJXQpjQXnse7Q6rjyIzryGh+sTnSG&#10;lpugZwq3A99kmeBW944+dHrElw7r82GyEoLaNvW7EpMa3/Jv9dDkzdx+SXl/t6gdsIRL+oPhWp+q&#10;Q0WdTn5yJrJBQr5+eiaUjA1tIiAXQgA7XYUceFXy/wuqXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCniWMwHAIAAM4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD1W7x73gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="717A5001">
+              <v:shape id="Straight Arrow Connector 20" style="position:absolute;margin-left:256.85pt;margin-top:6pt;width:26.45pt;height:.25pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU8YcMPwIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSzsEcYp+7jJs&#10;xdL9AEWWbQGyaFBKnPz7UXTsZN2pwy42JZKP75GmV7eHxom9wWDB53I2mUphvIbC+iqXv16fP32R&#10;IkTlC+XAm1weTZC3648fVl27NHOowRUGBYH4sOzaXNYxtsssC7o2jQoTaI0nZwnYqEhHrLICVUfo&#10;jcvm0+l11gEWLYI2IdDtY++Ua8YvS6Pjj7IMJgqXS+IW+Yn83KZntl6pZYWqra0+0VD/wKJR1lPR&#10;EepRRSV2aP+CaqxGCFDGiYYmg7K02rAGUjObvlGzqVVrWAs1J7Rjm8L/g9Xf9y8obJHL+Y0UXjU0&#10;o01EZas6ijtE6MQDeE99BBRz7lfXhiWlbdoXpO6lUyAziT+U2KQ3yRIH7vFx7LE5RKHp8upqMbum&#10;SWhyzRc9YnZO1bsQvxpgGLX/FmI/oGKwVD1Y+uAHE4leGrDjAUcpaMAoBQ142w+4VTHlJW7JFB3V&#10;JhZEox6s5Gtgb16Bo+IbAUTx7HX+MuqElPQwJjGm6D6GjFSQb0YSdHkp08OzdY51Os/UFgvqUKIR&#10;wNkiefmA1fbBodgrkvr57ubp/j6pI7Q/whB2vmC0qKx78oWIx5amGtEqXzkjU4nGFFI4QyubrIEx&#10;gZ3HyVY8OpNqO//TlPSZ8FSZjD6x6XeJlp2aOWwUy6eEFFgS+3fmnlJStuEVfmf+mMT1wccxv7Ee&#10;kOVeqEvmFoojf87cANo17uvpv5CW+fLMbTr/vda/AQAA//8DAFBLAwQUAAYACAAAACEA9Vu8e94A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WhRTpXEqCwlx4ULLhZsb&#10;b37U2A6204S3Z3uC4858mp0p94sd2AVD7L2TsF5lwNDV3vSulfB5fH3cAotJO6MH71DCD0bYV7c3&#10;pS6Mn90HXg6pZRTiYqEldCmNBeex7tDquPIjOvIaH6xOdIaWm6BnCrcD32SZ4Fb3jj50esSXDuvz&#10;YbISgto29bsSkxrf8m/10OTN3H5JeX+3qB2whEv6g+Fan6pDRZ1OfnImskFCvn56JpSMDW0iIBdC&#10;ADtdhRx4VfL/C6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFTxhww/AgAABQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPVbvHveAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAmQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" w14:anchorId="6269C055">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never tried cigars, cigarillos or little cigars </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> If NEVER, go to Question </w:t>
       </w:r>
       <w:r w:rsidR="00EA2B9E">
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4B721C" w14:textId="77777777" w:rsidR="00110E6C" w:rsidRDefault="005D69E1" w:rsidP="00FA4211">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
@@ -25874,53 +25875,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="37F22BFB" id="Straight Arrow Connector 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL46va7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdRLaUIU4lYWEuHChcOHmxpsfEa+D7TTh7XFO9La7M5r9pjwsZmBndL63JCDdJMCQaqt7&#10;agV8frzc74H5oEirwRIK+EUPh+r6qlSFtjO94/kYWhZDyBdKQBfCWHDu6w6N8hs7IkWtsc6oEFfX&#10;cu3UHMPNwLMkyblRPcUPnRrxucP6+zgZAU7um/pN5pMcX3c/8q7ZNXP7JcTtzSKfgAVcwr8ZVvyI&#10;DlVkOtmJtGeDgIfHNIvWKGxTYNGwzdbhtB5y4FXJLxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCniWMwHAIAAM4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+Or2u3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="756A3680">
+              <v:shape id="Straight Arrow Connector 24" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdocaAQAIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOC0My0HWXoo2&#10;qNMPoCnKIkByhCFt2X/f4Uhemp5S9CINOdt78zRa3O69EzuD0UIo5WQ0lsIEDZUNm1L+en3+9EWK&#10;mFSolINgSnkwUd4uP35YdO3cTKEBVxkUVCTEedeWskmpnRdF1I3xKo6gNYGcNaBXiY64KSpUHVX3&#10;rpiOxzdFB1i1CNrESLePvVMuuX5dG51+1HU0SbhSErbET+TnOj+L5ULNN6jaxuoBhvoHFF7ZQE1P&#10;pR5VUmKL9q9S3mqECHUaafAF1LXVhjkQm8n4DZtVo1rDXGg4sT2NKf6/svr77gWFrUo5JaWC8qTR&#10;KqGymyaJO0ToxAOEQHMEFNPrPK+ujXNKW7UvOJwimZn8vkaf30RL7HnGh9OMzT4JTZdXV7PJDSmh&#10;yTWdTVmB4pyqtzF9NcBl1O5bTL1A1dFSzdHS+3A0keBlgR0LnKQggVEKEnjdC9yqlPMytmyKjnoT&#10;CoLRHK3s87Azr8BR6Q0Bgnj2unAZNVTKfLgmIaboPoaM3JBvTiDo8pJmgGfrHPN0gaHNZjShDCOC&#10;s1X28gE36weHYqeI6vXd56f7+8yOqv0RhrANFVdLyrqnUIl0aEnVhFaFjTMyt/CmksIZWtlsHRFT&#10;sSxuLydb6eBM7u3CT1PTZ8KqMhg9oOl3iZadhnncKKZPCTmwJvTvzB1ScrbhFX5n/imJ+0NIp3xv&#10;AyDTvWCXzTVUB/6ceQC0azzX4b+Ql/nyzGM6/72WvwEAAP//AwBQSwMEFAAGAAgAAAAhAL46va7e&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdRLaUIU4lYWEuHChcOHm&#10;xpsfEa+D7TTh7XFO9La7M5r9pjwsZmBndL63JCDdJMCQaqt7agV8frzc74H5oEirwRIK+EUPh+r6&#10;qlSFtjO94/kYWhZDyBdKQBfCWHDu6w6N8hs7IkWtsc6oEFfXcu3UHMPNwLMkyblRPcUPnRrxucP6&#10;+zgZAU7um/pN5pMcX3c/8q7ZNXP7JcTtzSKfgAVcwr8ZVvyIDlVkOtmJtGeDgIfHNIvWKGxTYNGw&#10;zdbhtB5y4FXJLxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdocaAQAIAAAUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+Or2u3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="7FDD0D5D">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I have never had sexual contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> If NEVER, go to Question </w:t>
@@ -26097,53 +26098,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="616B0371" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL46va7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdRLaUIU4lYWEuHChcOHmxpsfEa+D7TTh7XFO9La7M5r9pjwsZmBndL63JCDdJMCQaqt7&#10;agV8frzc74H5oEirwRIK+EUPh+r6qlSFtjO94/kYWhZDyBdKQBfCWHDu6w6N8hs7IkWtsc6oEFfX&#10;cu3UHMPNwLMkyblRPcUPnRrxucP6+zgZAU7um/pN5pMcX3c/8q7ZNXP7JcTtzSKfgAVcwr8ZVvyI&#10;DlVkOtmJtGeDgIfHNIvWKGxTYNGwzdbhtB5y4FXJLxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCniWMwHAIAAM4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+Or2u3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="5A81DCA7">
+              <v:shape id="Straight Arrow Connector 25" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjSwynQAIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgJs2baIsNprX6p2&#10;VbYfYByHWLI90dgQ+PuOJwTo9mmrviRjz+2cOZksbvbeiZ3BaCGUcjIaS2GChsqGTSl/vTx9+CxF&#10;TCpUykEwpTyYKG+W798tunZuptCAqwwKKhLivGtL2aTUzosi6sZ4FUfQmkDOGtCrREfcFBWqjqp7&#10;V0zH4+uiA6xaBG1ipNuH3imXXL+ujU4/6jqaJFwpCVviJ/JznZ/FcqHmG1RtY/URhvoHFF7ZQE1P&#10;pR5UUmKL9q9S3mqECHUaafAF1LXVhjkQm8n4FZtVo1rDXGg4sT2NKf6/svr77hmFrUo5/SJFUJ40&#10;WiVUdtMkcYsInbiHEGiOgGI6y/Pq2jintFX7jMdTJDOT39fo85toiT3P+HCasdknoeny6mo2uSYl&#10;NLmmsykrUJxT9Tamrwa4jNp9i6kXqBos1QyW3ofBRIKXBXYscJKCBEYpSOB1L3CrUs7L2LIpOupN&#10;KAhGM1jZ52FnXoCj0isCBPHsdeEy6lgp8+GahJii+xgyckO+OYGgy0uaAZ6sc8zTBYY2m9GEMowI&#10;zlbZywfcrO8dip0iqh9vPz3e3WV2VO2PMIRtqLhaUtY9hkqkQ0uqJrQqbJyRuYU3lRTO0Mpma0BM&#10;xbK4vZxspYMzubcLP01NnwmrymD0EU2/S7TsNMxho5g+JeTAmtC/MfeYkrMNr/Ab809J3B9COuV7&#10;GwCZ7gW7bK6hOvDnzAOgXeO5Hv8LeZkvzzym899r+RsAAP//AwBQSwMEFAAGAAgAAAAhAL46va7e&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdRLaUIU4lYWEuHChcOHm&#10;xpsfEa+D7TTh7XFO9La7M5r9pjwsZmBndL63JCDdJMCQaqt7agV8frzc74H5oEirwRIK+EUPh+r6&#10;qlSFtjO94/kYWhZDyBdKQBfCWHDu6w6N8hs7IkWtsc6oEFfXcu3UHMPNwLMkyblRPcUPnRrxucP6&#10;+zgZAU7um/pN5pMcX3c/8q7ZNXP7JcTtzSKfgAVcwr8ZVvyIDlVkOtmJtGeDgIfHNIvWKGxTYNGw&#10;zdbhtB5y4FXJLxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjSwynQAIAAAUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC+Or2u3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="29FB7C93">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I have never had sexual contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> If NEVER, go to Question </w:t>
@@ -26300,53 +26301,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="5A0B932A" id="Straight Arrow Connector 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL46va7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdRLaUIU4lYWEuHChcOHmxpsfEa+D7TTh7XFO9La7M5r9pjwsZmBndL63JCDdJMCQaqt7&#10;agV8frzc74H5oEirwRIK+EUPh+r6qlSFtjO94/kYWhZDyBdKQBfCWHDu6w6N8hs7IkWtsc6oEFfX&#10;cu3UHMPNwLMkyblRPcUPnRrxucP6+zgZAU7um/pN5pMcX3c/8q7ZNXP7JcTtzSKfgAVcwr8ZVvyI&#10;DlVkOtmJtGeDgIfHNIvWKGxTYNGwzdbhtB5y4FXJLxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCniWMwHAIAAM4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC+Or2u3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="30505116">
+              <v:shape id="Straight Arrow Connector 26" style="position:absolute;margin-left:185.6pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA303OcQQIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO2zAMvBfoPwi6N86jSYsgzmKfvRTt&#10;YrP9AEWWbQGyaFBKnPx9KcZx0u1pi15sSiSHM6Tp1c2hcWJvMFjwuZyMxlIYr6Gwvsrlr9enT1+l&#10;CFH5QjnwJpdHE+TN+uOHVdcuzRRqcIVBQSA+LLs2l3WM7TLLgq5No8IIWuPJWQI2KtIRq6xA1RF6&#10;47LpeLzIOsCiRdAmBLp9ODnlmvHL0uj4syyDicLlkrhFfiI/t+mZrVdqWaFqa6t7GuofWDTKeio6&#10;QD2oqMQO7V9QjdUIAco40tBkUJZWG9ZAaibjN2o2tWoNa6HmhHZoU/h/sPrH/hmFLXI5o/Z41dCM&#10;NhGVreoobhGhE/fgPfURUEwXqV9dG5aUtmmfsT8FMpP4Q4lNepMsceAeH4cem0MUmi5ns/lkQaU0&#10;uabzKU8gu6TqXYjfDDCM2n8P8TSg4myp+mzpgz+bSPTSgB0POEpBA0YpaMDb04BbFVNe4pZM0VFt&#10;YkE06rOVfA3szStwVHwjgChevM5fR/VISQ9jEmOKPsWQkQryzUCCLq9leniyzrFO55nafE4dSjQC&#10;OFskLx+w2t47FHtFUj/ffnm8u0vqCO2PMISdLxgtKusefSHisaWpRrTKV87IVKIxhRTO0Mom68yY&#10;wNJwT+NkKx6dSbWdfzElfSY8VSajezanXaJlp2aeN4rlU0IKLIn9O3P7lJRteIXfmT8kcX3wcchv&#10;rAdkuVfqkrmF4sifMzeAdo372v8X0jJfn7lNl7/X+jcAAAD//wMAUEsDBBQABgAIAAAAIQC+Or2u&#10;3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHUS2lCFOJWFhLhwoXDh&#10;5sabHxGvg+004e1xTvS2uzOa/aY8LGZgZ3S+tyQg3STAkGqre2oFfH683O+B+aBIq8ESCvhFD4fq&#10;+qpUhbYzveP5GFoWQ8gXSkAXwlhw7usOjfIbOyJFrbHOqBBX13Lt1BzDzcCzJMm5UT3FD50a8bnD&#10;+vs4GQFO7pv6TeaTHF93P/Ku2TVz+yXE7c0in4AFXMK/GVb8iA5VZDrZibRng4CHxzSL1ihsU2DR&#10;sM3W4bQecuBVyS8bVH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN9NznEECAAAFBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvjq9rt4AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" w14:anchorId="54CF95E9">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I have never had sexual contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> If NEVER, go to Question </w:t>
@@ -37556,69 +37557,75 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59CA8B2D-9DA8-464D-90FD-B3F92084F256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC6E358-460B-4A00-B001-CF1F3933DF74}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F001E09-6D5E-4D8D-9E3D-C14AF2D7B36D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65A387E7-467C-40CE-9BE9-C3DDAF56848D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82F52703-07F3-499F-A416-02BD07918272}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
   <Words>3667</Words>
   <Characters>20902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>174</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>