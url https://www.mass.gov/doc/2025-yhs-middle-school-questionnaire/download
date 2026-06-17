--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2497D08E" w14:textId="1CB2A620" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="33EC5AAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Youth Health Survey 202</w:t>
       </w:r>
       <w:r w:rsidR="4FF16513" w:rsidRPr="33EC5AAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="33EC5AAC">
         <w:rPr>
@@ -6383,53 +6384,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="5456FBBF" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPwGLKIAIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFuUzEMfUfiH6K809t2dKCq7cTYxgsC&#10;xMYHpInTGyk3jpKst/17HLe9LUNCAvGSOrF9fI5d38XNrvNiCyk7DEs5GY2lgKDRuLBZyh9PD2/e&#10;S5GLCkZ5DLCUe8jyZvX61aKPc5hii95AEgQS8ryPS9mWEudNk3ULncojjBDIaTF1qtA1bRqTVE/o&#10;nW+m4/F102MyMaGGnOn17uCUK8a3FnT5am2GIvxSErfCZ+JzXc9mtVDzTVKxdfpIQ/0Di065QEUH&#10;qDtVlHhO7jeozumEGW0ZaewatNZpYA2kZjJ+oeaxVRFYCzUnx6FN+f/B6i/bx/gtURv6mOeZzKpi&#10;Z1NXf4mf2HGz9kOzYFeEpserq9nkmlqqyTWdTbmVzTlVP+fyCZBh1PZzLodOm5Ol2pOld+FkJppX&#10;nZTnSRUpaFJJCprU+jCpqErNq9yqKXqqTSyIRnuyqq/DLTwhR5UXAoji2evDZdQRqephTGJM0YcY&#10;MmpBfhlI0OOlzIAPznvW6QNTm82oQ5VGRu9M9fIlbdYffRJbRVLffnh3f3tb1RHaL2EJn4NhtKKc&#10;vw9GlH2kFSrJqbDxIGuJDowUHmj3qnViTGDncbJV9h5qbR++gxXO0AAnB2Z102Cgo7SGUCYDEkXX&#10;NEvUh8SjpD8lHuNrKvAW/k3ykMGVMZQhuXMBE3O7EFXNNZo9/4tZN+0Kt/O413UZL+/cnfPXZ/UT&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0aA3S3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUhcEHUKTVSFOFWEhLhwoeXCzY03PyJeB9tpwtuzOcFtRvtpdqY4LHYQF/Shd6Rgu0lA&#10;INXO9NQq+Di93O9BhKjJ6MERKvjBAIfy+qrQuXEzvePlGFvBIRRyraCLccylDHWHVoeNG5H41jhv&#10;dWTrW2m8njncDvIhSTJpdU/8odMjPndYfx0nq8BX+6Z+q7KpGl/T7+quSZu5/VTq9mapnkBEXOIf&#10;DGt9rg4ldzq7iUwQA/vkMWWUxS4DsQJptgNxXsUWZFnI/wvKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAPwGLKIAIAAMUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD0aA3S3QAAAAkBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6FDAE0E2">
+              <v:shape id="Straight Arrow Connector 1" style="position:absolute;margin-left:51.75pt;margin-top:7.3pt;width:26.45pt;height:.25pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7oucwRAIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjiXpRuCOEWvexm2&#10;ouk+QJFlW4AsGpQaJ38/inacrAMGbNiLTInk4Tmk5PX1oXFibzBY8LmcTaZSGK+hsL7K5Y+Xxw+f&#10;pQhR+UI58CaXRxPk9eb9u3XXrswcanCFQUEgPqy6Npd1jO0qy4KuTaPCBFrjyVkCNirSFqusQNUR&#10;euOy+XR6lXWARYugTQh0et875Ybxy9Lo+L0sg4nC5ZK4RV6R111as81arSpUbW31QEP9A4tGWU9F&#10;R6h7FZV4RfsbVGM1QoAyTjQ0GZSl1YY1kJrZ9I2aba1aw1qoOaEd2xT+H6z+tn9CYYtcLqTwqqER&#10;bSMqW9VR3CBCJ+7Ae2ojoJilbnVtWFHStn3CYRfITNIPJTbpS6LEgTt8HDtsDlFoOlwslrMrmoMm&#10;13w55/5n51T9GuIXAwyj9l9D7MdTnCxVnyx98CcTiV0ar+PxRilovCgFjXfXj7dVMeUlbskUHdUm&#10;FkSjPlnJ18DevABHxTcCiOLZ6/xl1ICU9DAmMaboPoaMVJBPRhJ0eCnTw6N1jnU6z9SWS+pQohHA&#10;2SJ5eYPV7s6h2CuS+vHm08PtbVJHaL+EIbz6gtGisu7BFyIeWxpqRKt85YxMJRpTSOEMPdhknRgT&#10;WBpuP0624tGZVNv5Z1PSJaEBznpm6XmakY7S2vjI14O1U3RKK4n6mDhI+lPiEJ9SDT/dv0keM7gy&#10;+DgmN9YDssoLUcncQXHkW8y66YFxO4efQXrBl3vuzvmXtfkJAAD//wMAUEsDBBQABgAIAAAAIQD0&#10;aA3S3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHUKTVSFOFWEhLhw&#10;oeXCzY03PyJeB9tpwtuzOcFtRvtpdqY4LHYQF/Shd6Rgu0lAINXO9NQq+Di93O9BhKjJ6MERKvjB&#10;AIfy+qrQuXEzvePlGFvBIRRyraCLccylDHWHVoeNG5H41jhvdWTrW2m8njncDvIhSTJpdU/8odMj&#10;PndYfx0nq8BX+6Z+q7KpGl/T7+quSZu5/VTq9mapnkBEXOIfDGt9rg4ldzq7iUwQA/vkMWWUxS4D&#10;sQJptgNxXsUWZFnI/wvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7oucwRAIAAPoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0aA3S3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" w14:anchorId="7F7FE439">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No   </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, go to Question 11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212CD06B" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F446DEA" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
@@ -7770,53 +7771,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="547068C2" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:75pt;margin-top:7.25pt;width:26.45pt;height:.25pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKQLgjzcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj71OxDAQhHsk&#10;3sFaJBrE2UTkdIQ4JwsJ0dBw0ND5ks2PiNfBdi7h7VlooNvRjGa/KferG8UJQxw8abjZKBBItW8G&#10;6jS8vT5e70DEZKmxoyfU8IUR9tX5WWmLxi/0gqdD6gSXUCyshj6lqZAy1j06Gzd+QmKv9cHZxDJ0&#10;sgl24XI3ykyprXR2IP7Q2wkfeqw/DrPTEMyurZ/NdjbTU/5prtq8Xbp3rS8vVnMPIuGa/sLwg8/o&#10;UDHT0c/URDGyzhVvSXzc5iA4kKnsDsTx1wFZlfL/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp4ljMBwCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEApAuCPNwAAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="103E703A">
+              <v:shape id="Straight Arrow Connector 3" style="position:absolute;margin-left:75pt;margin-top:7.25pt;width:26.45pt;height:.25pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADUzdlQAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wmSzsEcYp+7jJs&#10;xdL9AEWWbQGyaFBKnPz7UXTsZN2pwy42JZKP75GmV7eHxom9wWDB5/JqMpXCeA2F9VUuf70+f/oi&#10;RYjKF8qBN7k8miBv1x8/rLp2aWZQgysMCgLxYdm1uaxjbJdZFnRtGhUm0BpPzhKwUZGOWGUFqo7Q&#10;G5fNptPrrAMsWgRtQqDbx94p14xflkbHH2UZTBQul8Qt8hP5uU3PbL1SywpVW1t9oqH+gUWjrKei&#10;I9Sjikrs0P4F1ViNEKCMEw1NBmVptWENpOZq+kbNplatYS3UnNCObQr/D1Z/37+gsEUub6TwqqER&#10;bSIqW9VR3CFCJx7Ae2ojoJinbnVtWFLSpn3B0ymQmaQfSmzSm0SJA3f4OHbYHKLQdDmfL66uaQ6a&#10;XLPFjPufnVP1LsSvBhhG7b+F2I+nGCxVD5Y++MFEYpfG63i8UQoaL0pB4932421VTHmJWzJFR7WJ&#10;BdGoByv5GtibV+Co+EYAUTx7nb+MOiElPYxJjCm6jyEjFeSbkQRdXsr08GydY53OM7XFgjqUaARw&#10;tkhePmC1fXAo9oqkfr67ebq/T+oI7Y8whJ0vGC0q6558IeKxpaFGtMpXzshUojGFFM7QwiZrYExg&#10;abj9ONmKR2dSbed/mpI+Ep4qk9EnNv0m0apTM4d9YvmUkAJLYv/O3FNKyja8wO/MH5O4Pvg45jfW&#10;A7LcC3XJ3EJx5M+ZG0Cbxn09/RXSKl+euU3nf9f6NwAAAP//AwBQSwMEFAAGAAgAAAAhAKQLgjzc&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj71OxDAQhHsk3sFaJBrE2UTkdIQ4JwsJ0dBw0ND5&#10;ks2PiNfBdi7h7VlooNvRjGa/KferG8UJQxw8abjZKBBItW8G6jS8vT5e70DEZKmxoyfU8IUR9tX5&#10;WWmLxi/0gqdD6gSXUCyshj6lqZAy1j06Gzd+QmKv9cHZxDJ0sgl24XI3ykyprXR2IP7Q2wkfeqw/&#10;DrPTEMyurZ/NdjbTU/5prtq8Xbp3rS8vVnMPIuGa/sLwg8/oUDHT0c/URDGyzhVvSXzc5iA4kKns&#10;DsTx1wFZlfL/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA1M3ZUACAAADBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApAuCPNwAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="0797EF7F">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">times  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
         <w:t>If 0 times, go to Question 24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FF2936" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6" w:rsidP="007325F8">
       <w:pPr>
@@ -8085,53 +8086,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="3B5B3430" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.75pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJD75KHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdQpNVIU4VYSEuHCh5cLNjTc/Il4H22nC27M5wW1ndzT7TXFY7CAu6EPvSMF2k4BAqp3p&#10;qVXwcXq534MIUZPRgyNU8IMBDuX1VaFz42Z6x8sxtoJDKORaQRfjmEsZ6g6tDhs3IvGtcd7qyNK3&#10;0ng9c7gd5EOSZNLqnvhDp0d87rD+Ok5Wga/2Tf1WZVM1vqbf1V2TNnP7qdTtzVI9gYi4xD8zrPiM&#10;DiUznd1EJoiBdfKYspWH3RbEakizHYjzushAloX836D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJD75KHdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1DFB352D">
+              <v:shape id="Straight Arrow Connector 4" style="position:absolute;margin-left:51.75pt;margin-top:7.05pt;width:26.45pt;height:.25pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAty1DJPwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817KdOC0My0GevRRt&#10;UKcfQFOURIDiCkvasv++y7Uku+kpRS/Skvua2dFqdXtonNgbDBZ8LmeTqRTGayisr3L56/X50xcp&#10;QlS+UA68yeXRBHm7/vhh1bVLM4caXGFQUBEfll2byzrGdpllQdemUWECrfHkLAEbFemIVVag6qh6&#10;47L5dHqTdYBFi6BNCHT7eHLKNdcvS6Pjj7IMJgqXS8IW+Yn83KZntl6pZYWqra3uYah/QNEo66np&#10;WOpRRSV2aP8q1ViNEKCMEw1NBmVptWEOxGY2fcNmU6vWMBcaTmjHMYX/V1Z/37+gsEUuSSivGpJo&#10;E1HZqo7iDhE68QDe0xgBxXWaVteGJSVt2hfsT4HMRP1QYpPeREoceMLHccLmEIWmy6urxeyGdNDk&#10;mi/mPP/snKp3IX41wGXU/luIJ3mKwVL1YOmDH0wkdElex/JGKUhelILk3Z7kbVVMeQlbMkVHvQkF&#10;wagHK/ka2JtX4Kj4hgBBPHudv4zqKyU+XJMQU/QphozUkG9GEHR5SdPDs3WOeTrP0BYLmlCCEcDZ&#10;Inn5gNX2waHYK6J6fff56f4+saNqf4Qh7HzB1aKy7skXIh5bEjWiVb5yRqYWjSmkcIYWNlkDYiqW&#10;xD3JyVY8OpN6O//TlPSRsKoMRvdoTptEq07DHPaJ6VNCCiwJ/Ttz+5SUbXiB35k/JnF/8HHMb6wH&#10;ZLoX7JK5heLInzMPgDaN59r/FdIqX555TOd/1/o3AAAA//8DAFBLAwQUAAYACAAAACEAkPvkod0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1Ck1UhThVhIS4cKHlws2N&#10;Nz8iXgfbacLbsznBbWd3NPtNcVjsIC7oQ+9IwXaTgECqnempVfBxernfgwhRk9GDI1TwgwEO5fVV&#10;oXPjZnrHyzG2gkMo5FpBF+OYSxnqDq0OGzci8a1x3urI0rfSeD1zuB3kQ5Jk0uqe+EOnR3zusP46&#10;TlaBr/ZN/VZlUzW+pt/VXZM2c/up1O3NUj2BiLjEPzOs+IwOJTOd3UQmiIF18piylYfdFsRqSLMd&#10;iPO6yECWhfzfoPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALctQyT8CAAADBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkPvkod0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="2D91EEF9">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If NO, Go to Question 26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EB10A7" w14:textId="2FF2147B" w:rsidR="002745E5" w:rsidRDefault="00DA21A6" w:rsidP="007325F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
@@ -8199,51 +8200,51 @@
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4E6BE556" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.75pt;margin-top:6.55pt;width:22.5pt;height:4.5pt;rotation:-837634fd;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6VwgfKgIAAN4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuOEzEQvCPxD5bvZCYJeShKsmLZXS4I&#10;ELt8gGN7Mpb8ku1kMn9Pu+eRsJwWcbFqbHe5qjqd7d3FaHKWISpnd3Q6KSmRljuh7HFHf708fVhT&#10;EhOzgmln5Y62MtK7/ft328Zv5MzVTgsZCJDYuGn8jtYp+U1RRF5Lw+LEeWnhsHLBsASf4ViIwBpg&#10;N7qYleWyaFwQPjguY4Tdh+6Q7pG/qiRP36sqykT0joK2hGvA9ZDXYr9lm2Ngvla8l8H+QYVhysKj&#10;I9UDS4ycgvqLyigeXHRVmnBnCldVikv0AG6m5Ss3zzXzEr1AONGPMcX/R8u/nZ/9jwAxND5uIsDs&#10;4lIFQ4KDtGblej6fzuZoDuSSC2bXjtnJSyIcNmfrxWoBCXM4WqymAIGz6KgyJT/F9EU6kzE7f42p&#10;S14MiNUD4hc7wAD9y53T2LlECXQuUAKdO3Sd8yzlukyaIWlAyHRZgo56QPnMuLN8cXgrvXIAEq+n&#10;2t7e6pnAUIc6Q90dKMsPosVRBGze2rTuSWmNPrVFaYvFssQko9NK5NOsKYbj4bMO5MzA6sdPq8f7&#10;+z68P64Fd7IC2RJT+tEKkloPI5WCYvaoJc1PGCko0RJmMaNBMci8thdRarXMb2v7U1ZECWwriuG9&#10;mm5IYIohzGFUwCAW5IsVqH9jbV+SqyXO5hvrxyJ839k01htlXUC7N+4yPDjR4s8bA4Ahwo71A5+n&#10;9PYbY7r+Le1/AwAA//8DAFBLAwQUAAYACAAAACEA8IH54t8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixtx6ZRmk5o0i7cVkCIW9Z4bbXEKU22dnt6zAmO9v/r8+diPTkr&#10;zjiEzpOCdJaAQKq96ahR8P62fViBCFGT0dYTKrhggHV5e1Po3PiRdniuYiMYQiHXCtoY+1zKULfo&#10;dJj5Homzgx+cjjwOjTSDHhnurMySZCmd7ogvtLrHTYv1sTo5BYt+t82+zeFjvF6PX+3rpfq0dqPU&#10;/d308gwi4hT/yvCrz+pQstPen8gEYZmxelpwlYN5CoILy/kjL/YKsiwFWRby/wflDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA6VwgfKgIAAN4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDwgfni3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+              <v:shape w14:anchorId="2C8BA349" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.75pt;margin-top:6.55pt;width:22.5pt;height:4.5pt;rotation:-837634fd;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6VwgfKgIAAN4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuOEzEQvCPxD5bvZCYJeShKsmLZXS4I&#10;ELt8gGN7Mpb8ku1kMn9Pu+eRsJwWcbFqbHe5qjqd7d3FaHKWISpnd3Q6KSmRljuh7HFHf708fVhT&#10;EhOzgmln5Y62MtK7/ft328Zv5MzVTgsZCJDYuGn8jtYp+U1RRF5Lw+LEeWnhsHLBsASf4ViIwBpg&#10;N7qYleWyaFwQPjguY4Tdh+6Q7pG/qiRP36sqykT0joK2hGvA9ZDXYr9lm2Ngvla8l8H+QYVhysKj&#10;I9UDS4ycgvqLyigeXHRVmnBnCldVikv0AG6m5Ss3zzXzEr1AONGPMcX/R8u/nZ/9jwAxND5uIsDs&#10;4lIFQ4KDtGblej6fzuZoDuSSC2bXjtnJSyIcNmfrxWoBCXM4WqymAIGz6KgyJT/F9EU6kzE7f42p&#10;S14MiNUD4hc7wAD9y53T2LlECXQuUAKdO3Sd8yzlukyaIWlAyHRZgo56QPnMuLN8cXgrvXIAEq+n&#10;2t7e6pnAUIc6Q90dKMsPosVRBGze2rTuSWmNPrVFaYvFssQko9NK5NOsKYbj4bMO5MzA6sdPq8f7&#10;+z68P64Fd7IC2RJT+tEKkloPI5WCYvaoJc1PGCko0RJmMaNBMci8thdRarXMb2v7U1ZECWwriuG9&#10;mm5IYIohzGFUwCAW5IsVqH9jbV+SqyXO5hvrxyJ839k01htlXUC7N+4yPDjR4s8bA4Ahwo71A5+n&#10;9PYbY7r+Le1/AwAA//8DAFBLAwQUAAYACAAAACEA8IH54t8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixtx6ZRmk5o0i7cVkCIW9Z4bbXEKU22dnt6zAmO9v/r8+diPTkr&#10;zjiEzpOCdJaAQKq96ahR8P62fViBCFGT0dYTKrhggHV5e1Po3PiRdniuYiMYQiHXCtoY+1zKULfo&#10;dJj5Homzgx+cjjwOjTSDHhnurMySZCmd7ogvtLrHTYv1sTo5BYt+t82+zeFjvF6PX+3rpfq0dqPU&#10;/d308gwi4hT/yvCrz+pQstPen8gEYZmxelpwlYN5CoILy/kjL/YKsiwFWRby/wflDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA6VwgfKgIAAN4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDwgfni3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>I did not play on a sports team during the past 12 months</w:t>
       </w:r>
       <w:r w:rsidR="00774E4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> If you did NOT play on a sports team, go to Question 26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EA9382" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
@@ -11761,53 +11762,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="70771FAD" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:293.6pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAD447BjfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFwQdVpIGqVxKgsJceFC4cLNjTc/amwH22nC27M90dNqd0az35T7xQzsjD70zgpYrxJgaGun&#10;e9sK+Pp8fcyBhaisVoOzKOAXA+yr25tSFdrN9gPPh9gyCrGhUAK6GMeC81B3aFRYuREtaY3zRkVa&#10;fcu1VzOFm4FvkiTjRvWWPnRqxJcO69NhMgK8zJv6XWaTHN/SH/nQpM3cfgtxf7fIHbCIS/w3wwWf&#10;0KEipqObrA5sEJDm2w1ZSXiiSYbsOVkDO14OW+BVya8bVH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAp4ljMBwCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAPjjsGN8AAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5CB910F4">
+              <v:shape id="Straight Arrow Connector 6" style="position:absolute;margin-left:293.6pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFLjtFPwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOC0M20HWXoo2&#10;qNMPoClKIkBxhCFt2X/f4Wixm55S9CINOdt78zRa3R5rJw4GgwW/lrPJVArjNeTWl2v56/X50xcp&#10;QlQ+Vw68WcuTCfJ28/HDqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+lN1gLmDYI2IdDtY+eUG65fFEbHH0URTBRuLQlb5Cfyc5ee2WalliWqprK6h6H+AUWtrKem&#10;Y6lHFZXYo/2rVG01QoAiTjTUGRSF1YY5EJvZ9A2bbaUaw1xoOKEZxxT+X1n9/fCCwuak3bUUXtWk&#10;0TaismUVxR0itOIBvKc5AoqbNK62CUvK2jYv2J8CmYn7scA6vYmVOPKIT+OIzTEKTZdXV4vZDQmh&#10;yTVfzFmA7Jyq9yF+NcBl1OFbiJ0++WCparD00Q8mErqkr2N9oxSkL0pB+u46fRsVU17ClkzRUm9C&#10;QTCqwUq+Gg7mFTgqviFAEM9e5y+j+kqJD9ckxBTdxZCRGvLNCIIuL2l6eLbOMU/nGdpiQRNKMAI4&#10;mycvH7DcPTgUB0VUr+8+P93fJ3ZU7Y8whL3PuVpU1j35XMRTQ6JGtMqXzsjUoja5FM7QxiZrQEzF&#10;kridnGzFkzOpt/M/TUFfCavKYHSPplsl2nUa5rBQTJ8SUmBB6N+Z26ekbMMb/M78MYn7g49jfm09&#10;INO9YJfMHeQn/px5ALRqPNf+t5B2+fLMYzr/vDa/AQAA//8DAFBLAwQUAAYACAAAACEAPjjsGN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WkgapXEqCwlx4ULhws2N&#10;Nz9qbAfbacLbsz3R02p3RrPflPvFDOyMPvTOClivEmBoa6d72wr4+nx9zIGFqKxWg7Mo4BcD7Kvb&#10;m1IV2s32A8+H2DIKsaFQAroYx4LzUHdoVFi5ES1pjfNGRVp9y7VXM4WbgW+SJONG9ZY+dGrElw7r&#10;02EyArzMm/pdZpMc39If+dCkzdx+C3F/t8gdsIhL/DfDBZ/QoSKmo5usDmwQkObbDVlJeKJJhuw5&#10;WQM7Xg5b4FXJrxtUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFLjtFPwIAAAQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA+OOwY3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="16040B69">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never had a drink of alcohol other than a few sips. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> If you have NEVER had alcohol, Go to Question 40</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2836F39F" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6" w:rsidP="007325F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -13239,53 +13240,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="29ECE0C9" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.1pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI8h5rTfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/Adrkbgg6rTpixCnipAQFy4ULtzcePMQ8TrYThP+PdsTnFa7M5r9Jj/Mthdn9KFzpGC5SEAgVc50&#10;1Cj4eH++34MIUZPRvSNU8IMBDsX1Va4z4yZ6w/MxNoJDKGRaQRvjkEkZqhatDgs3ILFWO2915NU3&#10;0ng9cbjt5SpJttLqjvhDqwd8arH6Oo5WgS/3dfVabsdyeNl8l3f1pp6aT6Vub+byEUTEOf6Z4YLP&#10;6FAw08mNZILoFaTr9YqtLKQ82ZA+7JYgTpfDDmSRy/8Nil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAp4ljMBwCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjyHmtN8AAAAJAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2D2538E7">
+              <v:shape id="Straight Arrow Connector 7" style="position:absolute;margin-left:172.1pt;margin-top:6.6pt;width:26.45pt;height:.25pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRxaX3PwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOikM20HWXoo2&#10;qNMPoClKIkBxhCFt2X/f4Wixm55S9CINOdt78zRa3R5rJw4GgwW/lrPJVArjNeTWl2v56/X50xcp&#10;QlQ+Vw68WcuTCfJ28/HDqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+l11gLmDYI2IdDtY+eUG65fFEbHH0URTBRuLQlb5Cfyc5ee2WalliWqprK6h6H+AUWtrKem&#10;Y6lHFZXYo/2rVG01QoAiTjTUGRSF1YY5EJvZ9A2bbaUaw1xoOKEZxxT+X1n9/fCCwuak3UIKr2rS&#10;aBtR2bKK4g4RWvEA3tMcAcVNGlfbhCVlbZsX7E+BzMT9WGCd3sRKHHnEp3HE5hiFpsurq8XsmoTQ&#10;5Jov5ixAdk7V+xC/GuAy6vAtxE6ffLBUNVj66AcTCV3S17G+UQrSF6UgfXedvo2KKS9hS6ZoqTeh&#10;IBjVYCVfDQfzChwV3xAgiGev85dRfaXEh2sSYoruYshIDflmBEGXlzQ9PFvnmKfzDG2xoAklGAGc&#10;zZOXD1juHhyKgyKqn+9unu7vEzuq9kcYwt7nXC0q6558LuKpIVEjWuVLZ2RqUZtcCmdoY5M1IKZi&#10;SdxOTrbiyZnU2/mfpqCvhFVlMLpH060S7ToNc1gopk8JKbAg9O/M7VNStuENfmf+mMT9wccxv7Ye&#10;kOlesEvmDvITf848AFo1nmv/W0i7fHnmMZ1/XpvfAAAA//8DAFBLAwQUAAYACAAAACEAjyHmtN8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqtOmLEKeKkBAXLhQu3Nx4&#10;8xDxOthOE/492xOcVrszmv0mP8y2F2f0oXOkYLlIQCBVznTUKPh4f77fgwhRk9G9I1TwgwEOxfVV&#10;rjPjJnrD8zE2gkMoZFpBG+OQSRmqFq0OCzcgsVY7b3Xk1TfSeD1xuO3lKkm20uqO+EOrB3xqsfo6&#10;jlaBL/d19Vpux3J42XyXd/WmnppPpW5v5vIRRMQ5/pnhgs/oUDDTyY1kgugVpOv1iq0spDzZkD7s&#10;liBOl8MOZJHL/w2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRxaX3PwIAAAQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPIea03wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" w14:anchorId="3CA6D5E5">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I have never tried marijuana                If </w:t>
       </w:r>
       <w:r w:rsidR="0066076D">
         <w:t xml:space="preserve">you have </w:t>
       </w:r>
       <w:r>
         <w:t>NEVER tried marijuana, go to Question 46</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B88D50E" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6" w:rsidP="007325F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14065,53 +14066,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="2F31B736" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0CDF542E">
+              <v:shape id="Straight Arrow Connector 8" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4kczMPwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOg0M20HWXoo2&#10;qNMPoClKIkBxhCFt2X/f4Wixm55S9CINOdt78zRa3R5rJw4GgwW/lrPJVArjNeTWl2v56/X5040U&#10;ISqfKwferOXJBHm7+fhh1TZLM4cKXG5QUBEflm2zllWMzTLLgq5MrcIEGuPJWQDWKtIRyyxH1VL1&#10;2mXz6fQ6awHzBkGbEOj2sXPKDdcvCqPjj6IIJgq3loQt8hP5uUvPbLNSyxJVU1ndw1D/gKJW1lPT&#10;sdSjikrs0f5VqrYaIUARJxrqDIrCasMciM1s+obNtlKNYS40nNCMYwr/r6z+fnhBYXPS7loKr2rS&#10;aBtR2bKK4g4RWvEA3tMcAcVNGlfbhCVlbZsX7E+BzMT9WGCd3sRKHHnEp3HE5hiFpsurq8XsmoTQ&#10;5Jov5ixAdk7V+xC/GuAy6vAtxE6ffLBUNVj66AcTCV3S17G+UQrSF6UgfXedvo2KKS9hS6ZoqTeh&#10;IBjVYCVfDQfzChwV3xAgiGev85dRfaXEh2sSYoruYshIDflmBEGXlzQ9PFvnmKfzDG2xoAklGAGc&#10;zZOXD1juHhyKgyKqn+++PN3fJ3ZU7Y8whL3PuVpU1j35XMRTQ6JGtMqXzsjUoja5FM7QxiZrQEzF&#10;kridnGzFkzOpt/M/TUFfCavKYHSPplsl2nUa5rBQTJ8SUmBB6N+Z26ekbMMb/M78MYn7g49jfm09&#10;INO9YJfMHeQn/px5ALRqPNf+t5B2+fLMYzr/vDa/AQAA//8DAFBLAwQUAAYACAAAACEAqAHLKN0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuCBqJyJVFeJUFhLiwoXChZsb&#10;Oz9qvA6204S3Z3uC24z20+xMdVjdyC42xMGjhGwrgFlsvBmwk/D58fKwBxaTRqNHj1bCj41wqG9v&#10;Kl0av+C7vRxTxygEY6kl9ClNJeex6a3Tcesni3RrfXA6kQ0dN0EvFO5Gngux404PSB96Pdnn3jbn&#10;4+wkBLVvmze1m9X0Wnyr+7Zol+5LyrvNqp6AJbumPxiu9ak61NTp5Gc0kY3kRZYTSiIrgF2B4jED&#10;diKRC+B1xf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuJHMzD8CAAAEBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqAHLKN0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="2C5FDDC5">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question 51</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718885EA" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D865686" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -14251,53 +14252,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="0A99EE8A" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0EAC9C7C">
+              <v:shape id="Straight Arrow Connector 9" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAselJ+PwIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOmkN20HWXoom&#10;qNMPoClKIkBxhCFj2X/f4Wixm55S9CINOdt78zRaXR9qJ/YGgwW/lrPJVArjNeTWl2v56+Xx0xcp&#10;QlQ+Vw68WcujCfJ68/HDqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+ll1gLmDYI2IdDtfeeUG65fFEbHp6IIJgq3loQt8hP5uUvPbLNSyxJVU1ndw1D/gKJW1lPT&#10;sdS9ikq8ov2rVG01QoAiTjTUGRSF1YY5EJvZ9A2bbaUaw1xoOKEZxxT+X1n9Y/+Mwuak3ZUUXtWk&#10;0TaismUVxQ0itOIOvKc5AoqvaVxtE5aUtW2esT8FMhP3Q4F1ehMrceARH8cRm0MUmi4vLhazSxJC&#10;k2u+mLMA2SlVv4b4zQCXUfvvIXb65IOlqsHSBz+YSOiSvo71jVKQvigF6bvr9G1UTHkJWzJFS70J&#10;BcGoBiv5atibF+Co+IYAQTx5nT+P6islPlyTEFN0F0NGasg3Iwi6PKfp4dE6xzydZ2iLBU0owQjg&#10;bJ68fMByd+dQ7BVR/Xxz9XB7m9hRtT/CEF59ztWisu7B5yIeGxI1olW+dEamFrXJpXCGNjZZA2Iq&#10;lsTt5GQrHp1JvZ3/aQr6SlhVBqN7NN0q0a7TMIeFYvqUkAILQv/O3D4lZRve4Hfmj0ncH3wc82vr&#10;AZnuGbtk7iA/8ufMA6BV47n2v4W0y+dnHtPp57X5DQAA//8DAFBLAwQUAAYACAAAACEAqAHLKN0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuCBqJyJVFeJUFhLiwoXChZsb&#10;Oz9qvA6204S3Z3uC24z20+xMdVjdyC42xMGjhGwrgFlsvBmwk/D58fKwBxaTRqNHj1bCj41wqG9v&#10;Kl0av+C7vRxTxygEY6kl9ClNJeex6a3Tcesni3RrfXA6kQ0dN0EvFO5Gngux404PSB96Pdnn3jbn&#10;4+wkBLVvmze1m9X0Wnyr+7Zol+5LyrvNqp6AJbumPxiu9ak61NTp5Gc0kY3kRZYTSiIrgF2B4jED&#10;diKRC+B1xf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALHpSfj8CAAAEBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqAHLKN0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" w14:anchorId="4C3199AF">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question 53</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC45FD" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A5BCDA" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -14437,53 +14438,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="2CC50855" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0B7E2476">
+              <v:shape id="Straight Arrow Connector 10" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcO14nPgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XgJs2VYIWO21L1W7&#10;WrYfYBwnseR4rLEh8PcdDyTQ7dNWfUnGlzlzzpxMFjf71omdwWjBL+VkNJbCeA2l9fVS/np9+vRV&#10;ipiUL5UDb5byYKK8WX38sOjC3EyhAVcaFATi47wLS9mkFOZFEXVjWhVHEIynwwqwVYmWWBclqo7Q&#10;W1dMx+ProgMsA4I2MdLuw/FQrhi/qoxOP6sqmiTcUhK3xE/k5yY/i9VCzWtUobH6REP9A4tWWU9F&#10;B6gHlZTYov0LqrUaIUKVRhraAqrKasMaSM1k/EbNulHBsBZqTgxDm+L/g9U/ds8obEnekVNeteTR&#10;OqGydZPELSJ04h68pz4Cign3qwtxTmnr8IzUvbyKFGbx+wrb/CZZYs89Pgw9NvskNG1eXc0m1+SE&#10;pqPpbMqIxTlVb2P6ZoBh1O57TEeDyj5STR/pve9DJHrZYMcGJynIYJSCDN4cDQ4q5bzMLYeio9rE&#10;gmg0fZTPWtiZV+Bb6Y0Aong+df7y1gkp62FMYky3j3coyAV5ZyBBm5cyPTxZ51in80xtNqMOZRoR&#10;nC3zKS+w3tw7FDtFUj/ffnm8u8vqCO2PawhbXzJaUtY9+lKkQyBXE1rla2dkLtGaUgpnaGRz1DMm&#10;sLOdHKWDM7m28y+mos+EXWUy+sTmOEs07NTMfqJYPiXkixWxf2fuKSVnGx7hd+YPSVwffBryW+sB&#10;We6FuhxuoDzw58wNoFnjvp7+C3mYL9fcpvPfa/UbAAD//wMAUEsDBBQABgAIAAAAIQCoAcso3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4IGonIlUV4lQWEuLChcKFmxs7&#10;P2q8DrbThLdne4LbjPbT7Ex1WN3ILjbEwaOEbCuAWWy8GbCT8Pnx8rAHFpNGo0ePVsKPjXCob28q&#10;XRq/4Lu9HFPHKARjqSX0KU0l57HprdNx6yeLdGt9cDqRDR03QS8U7kaeC7HjTg9IH3o92efeNufj&#10;7CQEtW+bN7Wb1fRafKv7tmiX7kvKu82qnoAlu6Y/GK71qTrU1OnkZzSRjeRFlhNKIiuAXYHiMQN2&#10;IpEL4HXF/y+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcO14nPgIAAAUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoAcso3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" w14:anchorId="0CAAEB50">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question 55</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA966AF" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD537BD" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -14940,53 +14941,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="4CB3DE54" id="Straight Arrow Connector 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2BA73749">
+              <v:shape id="Straight Arrow Connector 14" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANvacWQAIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KdOG0N20HWXoom&#10;qNMPoClKIkBxhCFj2X/f4Wixm55S9CINOdt78zRaXR9qJ/YGgwW/lrPJVArjNeTWl2v56+Xx0xcp&#10;QlQ+Vw68WcujCfJ68/HDqm2WZg4VuNygoCI+LNtmLasYm2WWBV2ZWoUJNMaTswCsVaQjllmOqqXq&#10;tcvm0+lV1gLmDYI2IdDtfeeUG65fFEbHp6IIJgq3loQt8hP5uUvPbLNSyxJVU1ndw1D/gKJW1lPT&#10;sdS9ikq8ov2rVG01QoAiTjTUGRSF1YY5EJvZ9A2bbaUaw1xoOKEZxxT+X1n9Y/+Mwuak3VcpvKpJ&#10;o21EZcsqihtEaMUdeE9zBBSzyzSvtglLSts2z9ifApmJ/KHAOr2JljjwjI/jjM0hCk2XFxeL2RUp&#10;ock1X8xZgeyUql9D/GaAy6j99xA7gfLBUtVg6YMfTCR4SWDHAkcpSGCUggTedQI3Kqa8hC2ZoqXe&#10;hIJgVIOVfDXszQtwVHxDgCCevM6fR/WVEh+uSYgpuoshIzXkmxEEXZ7T9PBonWOezjO0xYImlGAE&#10;cDZPXj5gubtzKPaKqF7efH64vU3sqNofYQivPudqUVn34HMRjw2pGtEqXzojU4va5FI4QyubrAEx&#10;FUvidnKyFY/OpN7O/zQFfSasKoPRPZpul2jZaZjDRjF9SkiBBaF/Z26fkrINr/A788ck7g8+jvm1&#10;9YBM94xdMneQH/lz5gHQrvFc+/9CWubzM4/p9Pfa/AYAAP//AwBQSwMEFAAGAAgAAAAhAKgByyjd&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbggaiciVRXiVBYS4sKFwoWb&#10;Gzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZsJPw+fHysAcWk0ajR49Wwo+NcKhv&#10;bypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpENHTdBLxTuRp4LseNOD0gfej3Z5942&#10;5+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWpOtTU6eRnNJGN5EWWE0oiK4BdgeIx&#10;A3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA29pxZAAgAABQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKgByyjdAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" w14:anchorId="4172F561">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question 62</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C867AAA" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E1C830D" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15793,53 +15794,53 @@
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:round/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="3AA5A331" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniWMwHAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D8XhZISSsERE2T9KVq&#10;qyb5AOMLa8n2WLZh4e87HtiFpk+p8mLGnts5Z5hd3Oy9YzudsoWw5JPRmDMdJCgbNkv+/PTw4TNn&#10;uYighIOgl/ygM79ZvX+36OJcT6EFp3RiWCTkeReXvC0lzpsmy1Z7kUcQdUCngeRFwWvaNCqJDqt7&#10;10zH4+umg6RiAqlzxte7o5OvqL4xWpafxmRdmFtyxFboTHSu69msFmK+SSK2Vp5giP9A4YUN2HQo&#10;dSeKYNtk/ynlrUyQwZSRBN+AMVZq4oBsJuMXbB5bETVxQXFyHGTKb1dW/tg9xl8JZehinmc0K4u9&#10;Sb7+Ij62J7EOg1h6X5jEx6ur2eQaJZXoms6mJGVzTpXbXL5poDJi9z2Xo9Kqt0TbW3IfejPhvOqk&#10;HE2qcIaTSpzhpNbHSUVRal7FVk3WYW9EgTDa3qo+Dzv9BBRVXhBAiGevC5dRp0qVD9VExBh9jEGj&#10;NqSXAQQ+XtIM8GCdI54uELTZDBWqMDI4q6qXLmmz/uoS2wmk+vHLp/vb28oOq/0VlmAbFFUrwrr7&#10;oFg5RFyhkqwIG6d5beG14sxp3L1q9Yix2HmcZJWD07W3C7+1YVbRVAmMPKE5LgVuLYrZrwbRx4Qa&#10;aBD9K3NPKTVb0y6+Mn9Iov4QypDvbYBEdC/YVXMN6kB/ZxIAl4Z0PS143crLO8l0/gyt/gAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1lbggaiciVRXiVBYS4sKFwoWbGzs/arwOttOEt2d7gtuM9tPsTHVY3cguNsTBo4RsK4BZbLwZ&#10;sJPw+fHysAcWk0ajR49Wwo+NcKhvbypdGr/gu70cU8coBGOpJfQpTSXnsemt03HrJ4t0a31wOpEN&#10;HTdBLxTuRp4LseNOD0gfej3Z59425+PsJAS1b5s3tZvV9Fp8q/u2aJfuS8q7zaqegCW7pj8YrvWp&#10;OtTU6eRnNJGN5EWWE0oiK4BdgeIxA3YikQvgdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKeJYzAcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKgByyjdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m,l21600,21600e" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6913F41B">
+              <v:shape id="Straight Arrow Connector 16" style="position:absolute;margin-left:50.6pt;margin-top:5.75pt;width:26.45pt;height:.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spid="_x0000_s1026" filled="f" strokecolor="#4a7ebb" strokeweight=".71mm" path="m,l21600,21600e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOlDfvPgIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L07SpRuCOEV/dxm2&#10;oukeQJFlW4AsGpQSJ28/iraTrDt12EWmLJH8fkyvbg6NE3uDwYLP5WwylcJ4DYX1VS5/vT59+ipF&#10;iMoXyoE3uTyaIG/WHz+sunZp5lCDKwwKKuLDsmtzWcfYLrMs6No0KkygNZ4OS8BGRdpilRWoOqre&#10;uGw+nV5nHWDRImgTAr196A/lmuuXpdHxZ1kGE4XLJWGLvCKv27Rm65VaVqja2uoBhvoHFI2ynpqe&#10;Sj2oqMQO7V+lGqsRApRxoqHJoCytNsyB2Mymb9hsatUa5kLihPYkU/h/ZfWP/TMKW+RyTvJ41ZBH&#10;m4jKVnUUt4jQiXvwnnQEFLPrpFfXhiWlbdpnHHaBwkT+UGKTnkRLHFjj40ljc4hC08urq8Xsmlpp&#10;OpovqCnVyM6pehfiNwNcRu2/h9gbVIyRqsdIH/wYIsFLBjs2OEpBBqMUZPC2N7hVMeUlbCkUHfUm&#10;FASjHqN01sDevALfim8IEMTzqfOXt4ZKiQ/X7An1dygtNWSKJxD08pKmhyfrHPN0nqEtFqRQghHA&#10;2SKd8gar7b1DsVdE9fPtl8e7u0G8P64h7HzB1aKy7tEXIh5bcjWiVb5yRqYWjSmkcIZGNkUjYoKZ&#10;zO3t5CgenUm9nX8xJX0m7CqD0QOafpZo2EnMcaKIICekiyWhf2fukJKyDY/wO/NPSdwffDzlN9YD&#10;Mt0LdincQnHkz5kFoFljx4b/Qhrmyz3LdP57rX8DAAD//wMAUEsDBBQABgAIAAAAIQCoAcso3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4IGonIlUV4lQWEuLChcKFmxs7&#10;P2q8DrbThLdne4LbjPbT7Ex1WN3ILjbEwaOEbCuAWWy8GbCT8Pnx8rAHFpNGo0ePVsKPjXCob28q&#10;XRq/4Lu9HFPHKARjqSX0KU0l57HprdNx6yeLdGt9cDqRDR03QS8U7kaeC7HjTg9IH3o92efeNufj&#10;7CQEtW+bN7Wb1fRafKv7tmiX7kvKu82qnoAlu6Y/GK71qTrU1OnkZzSRjeRFlhNKIiuAXYHiMQN2&#10;IpEL4HXF/y+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOlDfvPgIAAAUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoAcso3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" w14:anchorId="0B0C3D78">
                 <v:stroke endarrow="block"/>
                 <v:path arrowok="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">   If NO, go to Question 62</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5985EC" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="002745E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B73995B" w14:textId="77777777" w:rsidR="002745E5" w:rsidRDefault="00DA21A6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -33026,59 +33027,65 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33FA2471-1CEB-4EF3-8717-A5959A204F34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{672011BB-1D74-439A-8463-BFE6321238BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B459910C-0529-4BE8-947B-05B4C184AFFA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57FEA874-21C8-4DE0-B184-6F04B075E1FC}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FA3AE6B-E5D4-4843-A1C8-D309F9BBDDAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>3130</Words>
   <Characters>17844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>