--- v1 (2026-01-27)
+++ v2 (2026-05-16)
@@ -9,31681 +9,16873 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="331F74BF" w14:textId="2F497C01" w:rsidR="00B86C1D" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00E55192">
+    <w:p w14:paraId="331F74BF" w14:textId="2F497C01" w:rsidR="00B86C1D" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...81 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pran nòt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yo bay dokiman sa yo nan fòma Word pou yo itil ou - pou fasilite ranpli espas ki ka ranpli, fè ti chanjman nan fòma a (tankou ajoute yon logo konpayi), oswa ajou konsènan règleman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>espesifik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konpayi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anplwayè</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...297 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>responsab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nenpòt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chanjman,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revizyon,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...608 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oswa efase yo fè nan fòm sa yo. Depatman a refize tout responsablite pou modifikasyon ki fèt nan fòm sa yo epi li pa kapab garanti ke yon fòm modifye apati vèsyon orijinal sa a pral konfòm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D844BF" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E25298" w14:textId="77777777" w:rsidR="00D844BF" w:rsidRPr="00FE7477" w:rsidRDefault="00D844BF" w:rsidP="00D844BF">
+    <w:p w14:paraId="58E25298" w14:textId="77777777" w:rsidR="00D844BF" w:rsidRPr="00CC0327" w:rsidRDefault="00D844BF" w:rsidP="00D844BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C93B37" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00FE7477" w:rsidRDefault="00821852" w:rsidP="0050438E">
+    <w:p w14:paraId="70C93B37" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="0050438E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Avi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Anplaye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Plis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Enstriksyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Itilizasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="29E92C33" w14:textId="6118001D" w:rsidR="00D844BF" w:rsidRPr="00FE7477" w:rsidRDefault="00D844BF" w:rsidP="736D881E">
+    <w:p w14:paraId="29E92C33" w14:textId="6118001D" w:rsidR="00D844BF" w:rsidRPr="00CC0327" w:rsidRDefault="00D844BF" w:rsidP="736D881E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0154569B" w14:textId="032D3DAA" w:rsidR="008D6927" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00E55192">
+    <w:p w14:paraId="0154569B" w14:textId="032D3DAA" w:rsidR="008D6927" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antanke</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oblije</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enfòme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anplwaye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>travayè ki sou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kontra ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>garanti yo sou dwa ak obligasyon yo dapre Lalwa Massachusetts Peye pou Konje Fanmi ak Maladi (PFML). Pou fè sa, ou ka bay fòm sa a bay anplwaye ou yo ak kontraktyèl ki garanti yo. Ou kapab kreye oswa itilize yon lòt avi ou chwazi tou depi avi ou itilize a bay menm enfòmasyon Lalwa egzije a</w:t>
+      </w:r>
+      <w:r w:rsidR="0002662C" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425B4F61" w14:textId="77777777" w:rsidR="008D6927" w:rsidRPr="00CC0327" w:rsidRDefault="008D6927" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B836AF" w14:textId="5FBB4729" w:rsidR="00B86C1D" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fòm sa a se pou anplwayè ki gen plis pase 25 anplwaye oswa plis nan Massachusetts ak travayè ki sou kontra ki garanti.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwaye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>travayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontra</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...893 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...284 lines deleted...]
-        <w:t xml:space="preserve"> a: </w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pwoteksyon an, tanpri itilize fòm sa a: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Fòm</w:t>
+          <w:t>Fòm Avi bay Anplwayè a pou yon mendèv ki gen mwens pase 25 moun</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000439D7">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="0562C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Avi bay </w:t>
+          <w:t>ki gen pwoteksyon an</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
-            <w:color w:val="0562C1"/>
-[...147 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000439D7">
-[...160 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Menm jan an tou, si w ap angaje ak travayè endepandan ki pa travayè ki sou kontra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pwoteksyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa a yo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ba yo </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Fòm</w:t>
+          <w:t>Fòm Avi pou Anplwayè</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
-            <w:color w:val="0562C1"/>
-[...38 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t xml:space="preserve">bay </w:t>
+          <w:t>bay Travayè Endepandan</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
-            <w:color w:val="0562C1"/>
-[...28 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>pou</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="0562C1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="000439D7">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
+            <w:noProof/>
             <w:color w:val="0562C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t xml:space="preserve">yon </w:t>
-[...99 lines deleted...]
-          <w:t xml:space="preserve"> an</w:t>
+          <w:t>yon mendèv ki gen mwen pase 25 moun ki gen pwoteksyon an</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000439D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="0562C1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...144 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pou enfòme yo sou opsyon yo genyen pou yo chwazi yon </w:t>
+      </w:r>
+      <w:r w:rsidR="00447D80" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...42 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pou tèt yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00936DB2" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00447D80" w:rsidRPr="000439D7">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> sa yo nan </w:t>
+      <w:r w:rsidR="00447D80" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ou ka jwenn fòm sa yo nan </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00447D80" w:rsidRPr="000439D7">
+        <w:r w:rsidR="00447D80" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>mass.gov/</w:t>
+          <w:t>mass.gov/dfml</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E50EEED" w14:textId="188DC488" w:rsidR="008D6927" w:rsidRPr="000439D7" w:rsidRDefault="008D6927" w:rsidP="00E55192">
+    <w:p w14:paraId="1E50EEED" w14:textId="188DC488" w:rsidR="008D6927" w:rsidRPr="00CC0327" w:rsidRDefault="008D6927" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="724179E2" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="724179E2" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:ind w:left="500"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sèvi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fòm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ranpli</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t>anpremye:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54EDB70E" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="54EDB70E" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1217"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1217" w:hanging="358"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tablo</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>endike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prive</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t>apwouve;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E9479EA" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="3E9479EA" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1217"/>
           <w:tab w:val="left" w:pos="1220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1369"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tablo</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>endike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pousantaj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontribisyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anplwaye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pral</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dedwi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...148 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salè anplwaye ou yo ak ki pousantaj (si genyen) ou pral peye;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6115DA13" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="6115DA13" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1218"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="267" w:lineRule="exact"/>
         <w:ind w:left="1218" w:hanging="358"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tablo</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enfòmasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5C0377" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="1E5C0377" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1217"/>
           <w:tab w:val="left" w:pos="1220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="949"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000439D7">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kare ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6 ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>endike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kote anplwaye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yo ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jwenn</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enfòmasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prive ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...108 lines deleted...]
-        <w:t xml:space="preserve"> Eta a.)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa aplikab. (Tcheke N/a si w patisipe nan fon Eta a.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFDA9AC" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="4AFDA9AC" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54876827" w14:textId="0063033B" w:rsidR="0023140A" w:rsidRPr="000439D7" w:rsidRDefault="00821852" w:rsidP="00821852">
+    <w:p w14:paraId="54876827" w14:textId="0063033B" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00821852">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fin</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ranpli</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seksyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bay</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paj</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jiska</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6 fòm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bay anplwaye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yo ak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>travayè ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000439D7">
-[...111 lines deleted...]
-      <w:r w:rsidR="00F211D3" w:rsidRPr="000439D7">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sou kontra ki garanti yo pou yo revize ak siyen yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F211D3" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C08958" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="28C08958" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29ACCAE0" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="29ACCAE0" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E220E57" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="5E220E57" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E666CC1" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="4E666CC1" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADFD509" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="6ADFD509" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BE4361" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="25BE4361" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172A7582" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="172A7582" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1054FEB6" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00FE7477" w:rsidRDefault="0023140A" w:rsidP="0023140A">
+    <w:p w14:paraId="1054FEB6" w14:textId="77777777" w:rsidR="0023140A" w:rsidRPr="00CC0327" w:rsidRDefault="0023140A" w:rsidP="0023140A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651F7E7D" w14:textId="77777777" w:rsidR="00551B90" w:rsidRPr="00FE7477" w:rsidRDefault="00551B90" w:rsidP="00E5212D">
+    <w:p w14:paraId="651F7E7D" w14:textId="77777777" w:rsidR="00551B90" w:rsidRPr="00CC0327" w:rsidRDefault="00551B90" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D792ABA" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00FE7477" w:rsidRDefault="00821852" w:rsidP="00E5212D">
+    <w:p w14:paraId="4D792ABA" w14:textId="77777777" w:rsidR="00821852" w:rsidRPr="00CC0327" w:rsidRDefault="00821852" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B60D73E" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00FE7477" w:rsidRDefault="00753677" w:rsidP="00E5212D">
+    <w:p w14:paraId="0B60D73E" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00CC0327" w:rsidRDefault="00753677" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F7304CB" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00FE7477" w:rsidRDefault="00753677" w:rsidP="00E5212D">
+    <w:p w14:paraId="0F7304CB" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00CC0327" w:rsidRDefault="00753677" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B5CDB9" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00FE7477" w:rsidRDefault="00753677" w:rsidP="00E5212D">
+    <w:p w14:paraId="66B5CDB9" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00CC0327" w:rsidRDefault="00753677" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5219421F" w14:textId="77777777" w:rsidR="00551B90" w:rsidRPr="00FE7477" w:rsidRDefault="00551B90" w:rsidP="00E5212D">
+    <w:p w14:paraId="5219421F" w14:textId="77777777" w:rsidR="00551B90" w:rsidRPr="00CC0327" w:rsidRDefault="00551B90" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DF0F91" w14:textId="7F4BD753" w:rsidR="00674D33" w:rsidRPr="00D13E5F" w:rsidRDefault="00674D33" w:rsidP="0050438E">
+    <w:p w14:paraId="71DF0F91" w14:textId="7F4BD753" w:rsidR="00674D33" w:rsidRPr="00CC0327" w:rsidRDefault="00674D33" w:rsidP="0050438E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D13E5F">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">AVI KONJE FANMI AK KONJE MALADI YO PEYE POU ANPLWAYE (25 </w:t>
-[...41 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>AVI KONJE FANMI AK KONJE MALADI YO PEYE POU ANPLWAYE (25 travayè oswa plis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E782D8" w14:textId="1F2FE0FE" w:rsidR="00362B42" w:rsidRPr="00FE7477" w:rsidRDefault="00362B42" w:rsidP="00E5212D">
+    <w:p w14:paraId="21E782D8" w14:textId="1F2FE0FE" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00362B42" w:rsidP="00E5212D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CC885F" w14:textId="27983D1E" w:rsidR="00362B42" w:rsidRPr="00DE4FE7" w:rsidRDefault="00674D33" w:rsidP="00A400C3">
+    <w:p w14:paraId="28CC885F" w14:textId="27983D1E" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00674D33" w:rsidP="00A400C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tanpri li avi sa a ak anpil atansyon. Li genyen enfòmasyon enpòtan sou dwa w, obligasyon, ak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elijiblite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dapre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lalwa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Peman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maladi [PFML].</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tanpri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kenbe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE4FE7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a pou dosye w yo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95A868" w14:textId="77777777" w:rsidR="00A400C3" w:rsidRPr="00DE4FE7" w:rsidRDefault="00A400C3" w:rsidP="00A400C3">
+    <w:p w14:paraId="5F95A868" w14:textId="77777777" w:rsidR="00A400C3" w:rsidRPr="00CC0327" w:rsidRDefault="00A400C3" w:rsidP="00A400C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="158524FF" w14:textId="3A5C3983" w:rsidR="00674D33" w:rsidRPr="00DE4FE7" w:rsidRDefault="00674D33" w:rsidP="00674D33">
+    <w:p w14:paraId="158524FF" w14:textId="3A5C3983" w:rsidR="00674D33" w:rsidRPr="00CC0327" w:rsidRDefault="00674D33" w:rsidP="00674D33">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:right="557"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...6 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lalwa Massachusetts (PFML) </w:t>
       </w:r>
-      <w:r w:rsidR="00A03327" w:rsidRPr="00DE4FE7">
-[...3 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="00A03327" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-[...3 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bay pifò anplwaye nan Massachusetts dwa pou yo resevwa konje peye pou fanmi ak maladi. Dwa sa yo dekri an plis detay anba a epi yo enkli alafwa (1) pwoteksyon travay lè anplwaye a retounen travay ak (2) benefis pasyèl pou ranplasman salè pandan anplwaye a pa travay. Anplwayè yo ka bay benefis sa yo swa lè yo (1) patisipe nan Fon Fidisyè (Trust Fund) PFML Depatman Konje Fanmi ak Maladi Massachusetts (Depatman an) ap jere, oswa (2) lè yo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>founi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egzanpte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontribye</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bay</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omwen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kantite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avantaj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pase</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa ki disponib ak Depatman an.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EBA53F" w14:textId="294C774A" w:rsidR="009269C5" w:rsidRPr="00DE4FE7" w:rsidRDefault="00EF2A43" w:rsidP="009269C5">
+    <w:p w14:paraId="41EBA53F" w14:textId="294C774A" w:rsidR="009269C5" w:rsidRPr="00CC0327" w:rsidRDefault="00EF2A43" w:rsidP="009269C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kèlkeswa si patwon w la patisipe nan Fon Fidisyè (Trust Fund) Eta a oswa si w gen yon plan prive, w ap gen dwa a sèten avantaj ak pwoteksyon. Ou ka oblije fè kontribisyon nan Trust Fund oswa pou finanse plan prive patwon w lan, men sèlman jiska yon sèten kantite. W ap bezwen di anplwayè w la tou lè w bezwen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konje,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bezwen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> depoze yon reklamasyon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-[...3 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Depatman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oswa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atravè</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prive patwon w lan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4904C183" w14:textId="6FE20AAF" w:rsidR="00753677" w:rsidRPr="00DE4FE7" w:rsidRDefault="00EF2A43" w:rsidP="009269C5">
+    <w:p w14:paraId="4904C183" w14:textId="6FE20AAF" w:rsidR="00753677" w:rsidRPr="00CC0327" w:rsidRDefault="00EF2A43" w:rsidP="009269C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>patwon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egzanpsyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontribisyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maladi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontribisyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4FE7">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT"/>
-[...7 lines deleted...]
-          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an oswa toude</w:t>
       </w:r>
-      <w:r w:rsidR="000A1EFC" w:rsidRPr="00DE4FE7">
-[...4 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="000A1EFC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...163 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anplwayè w dwe ba w enfòmasyon konsènan plan prive an ak pwosesis aplikasyon an</w:t>
+      </w:r>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...83 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anplwayè w mete enfòmasyon sa a a dispozisyon</w:t>
+      </w:r>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00E604DB" w:rsidRPr="00DE4FE7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E604DB" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2AEF7E" w14:textId="2A874478" w:rsidR="00075E40" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="00A400C3">
+    <w:p w14:paraId="6D2AEF7E" w14:textId="2A874478" w:rsidR="00075E40" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="00A400C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nan </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ki anba a</w:t>
+        <w:t>Nan kaz ki anba a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D3DFF" w14:textId="7DC32B69" w:rsidR="00075E40" w:rsidRPr="00FE7477" w:rsidRDefault="00075E40" w:rsidP="00075E40">
+    <w:p w14:paraId="674D3DFF" w14:textId="7DC32B69" w:rsidR="00075E40" w:rsidRPr="00CC0327" w:rsidRDefault="00075E40" w:rsidP="00075E40">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005424FC" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005424FC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>ntanke</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t>ntanke yon atachman nan Avi sa a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B8ECDC" w14:textId="47297C62" w:rsidR="00963E9E" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="00963E9E">
+    <w:p w14:paraId="25B8ECDC" w14:textId="47297C62" w:rsidR="00963E9E" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="00963E9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Lòt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00963E9E" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00963E9E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="619"/>
         <w:tblW w:w="11129" w:type="dxa"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="4165"/>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="5905"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744DE6" w:rsidRPr="00FE7477" w14:paraId="47C89DBB" w14:textId="77777777" w:rsidTr="66D1D5B2">
+      <w:tr w:rsidR="00744DE6" w:rsidRPr="00CC0327" w14:paraId="47C89DBB" w14:textId="77777777" w:rsidTr="66D1D5B2">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13951D68" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="13951D68" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF97AD3" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="3BF97AD3" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A95DC25" w14:textId="3D2E8036" w:rsidR="007561A8" w:rsidRPr="00FE7477" w:rsidRDefault="007561A8" w:rsidP="009269C5">
+          <w:p w14:paraId="5A95DC25" w14:textId="3D2E8036" w:rsidR="007561A8" w:rsidRPr="00CC0327" w:rsidRDefault="007561A8" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="422B6E94" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="422B6E94" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5905" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="173DF644" w14:textId="1D1798DB" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="009269C5">
+          <w:p w14:paraId="173DF644" w14:textId="1D1798DB" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>Pa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>gen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>yon</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>prive</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>apwouve</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>epi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:t>bay</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:t xml:space="preserve">tout </w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:t>tout benefis konje yo atravè Depatman a</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:r w:rsidR="00744DE6" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00744DE6" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1D41A8" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="3F1D41A8" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="606C9149" w14:textId="491EAEE4" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="009269C5">
+          <w:p w14:paraId="606C9149" w14:textId="491EAEE4" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>Gen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>yon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>prive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>apwouve</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>pou</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>benefis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>konje</w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:t>konje fanmi ak konje maladi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...57 lines deleted...]
-            <w:r w:rsidR="00744DE6" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00744DE6" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="400E93C2" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="400E93C2" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A474515" w14:textId="04BC0B8B" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="009269C5">
+          <w:p w14:paraId="0A474515" w14:textId="04BC0B8B" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>Èske</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>gen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>yon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>prive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>apwouve</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>pou</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>benefis</w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:t>benefis konje fanmi sèlman epi li bay benefis konje maladi atravè Depatman a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...139 lines deleted...]
-            <w:r w:rsidR="00744DE6" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00744DE6" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="6B31F4AB" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="6B31F4AB" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76842D3E" w14:textId="2C0D0976" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="005424FC" w:rsidP="009269C5">
+          <w:p w14:paraId="76842D3E" w14:textId="2C0D0976" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="005424FC" w:rsidP="009269C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>Gen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>yon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>prive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>apwouve</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>pou</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:t>benefis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>konje</w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:t>konje maladi sèlman epi li bay benefis konje fanmi atravè Depatman an</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...118 lines deleted...]
-            <w:r w:rsidR="00744DE6" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00744DE6" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744DE6" w:rsidRPr="00FE7477" w14:paraId="4282AC4F" w14:textId="77777777" w:rsidTr="66D1D5B2">
+      <w:tr w:rsidR="00744DE6" w:rsidRPr="00CC0327" w14:paraId="4282AC4F" w14:textId="77777777" w:rsidTr="66D1D5B2">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7657F2A9" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="7657F2A9" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27053488" w14:textId="001072CD" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="27053488" w14:textId="001072CD" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Non Anplwayè a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DBD180E" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="0DBD180E" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A5091FA" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="2A5091FA" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FFCE2D5" w14:textId="62568263" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="6FFCE2D5" w14:textId="62568263" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A191CBB" wp14:editId="206FF718">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Straight Connector 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 7" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="2B08F696" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Non Plan Prive a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5396FC5D" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="5396FC5D" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="625C66B5" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="625C66B5" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DDD0F50" w14:textId="5237FD0C" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="0DDD0F50" w14:textId="5237FD0C" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0267204D" wp14:editId="494ECF83">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 1" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="71D110A7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Nimewo</w:t>
+              <w:t>Nimewo Telefòn Plan Prive a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+          </w:p>
+          <w:p w14:paraId="74A13691" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Telefòn</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B755F4" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Plan Prive a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FE7477">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F696673" w14:textId="0D701711" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="23"/>
-[...28 lines deleted...]
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F7BAE81" wp14:editId="76E27A81">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Straight Connector 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 2" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="7DBAF110" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Adrès</w:t>
+              <w:t>Adrès Plan Prive a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Plan Prive a</w:t>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+          </w:p>
+          <w:p w14:paraId="098C50CD" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>)</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="098C50CD" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="6704883C" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6704883C" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="33EB55BE" w14:textId="21CD6A2D" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="23"/>
-[...6 lines deleted...]
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69829994" wp14:editId="524AA033">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Straight Connector 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 3" style="position:absolute;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="04690F47" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Wèbsayt</w:t>
+              <w:t>Wèbsayt Plan Prive a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Plan Prive a</w:t>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+          </w:p>
+          <w:p w14:paraId="66451BBC" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...10 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0445E09B" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="0445E09B" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07C63D9B" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="07C63D9B" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5905" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3605A0" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00FE7477" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
+          <w:p w14:paraId="5B3605A0" w14:textId="77777777" w:rsidR="00744DE6" w:rsidRPr="00CC0327" w:rsidRDefault="00744DE6" w:rsidP="009269C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="515DD832" w14:textId="466EC4C4" w:rsidR="00362B42" w:rsidRPr="00FE7477" w:rsidRDefault="00963E9E" w:rsidP="0023140A">
+    <w:p w14:paraId="515DD832" w14:textId="466EC4C4" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00963E9E" w:rsidP="0023140A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>N/</w:t>
       </w:r>
-      <w:r w:rsidR="00C81C79" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C81C79" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="005424FC" w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005424FC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Anplwayè a kontrinye nan Fon Fidisyè a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D10D38D" w14:textId="77777777" w:rsidR="00A211E2" w:rsidRPr="00FE7477" w:rsidRDefault="00A211E2" w:rsidP="009269C5">
+    <w:p w14:paraId="5D10D38D" w14:textId="77777777" w:rsidR="00A211E2" w:rsidRPr="00CC0327" w:rsidRDefault="00A211E2" w:rsidP="009269C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="386D377A" w14:textId="77777777" w:rsidR="00753677" w:rsidRDefault="00753677" w:rsidP="009269C5">
+    <w:p w14:paraId="386D377A" w14:textId="77777777" w:rsidR="00753677" w:rsidRPr="00CC0327" w:rsidRDefault="00753677" w:rsidP="009269C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E11EF2C" w14:textId="77777777" w:rsidR="00596C41" w:rsidRPr="00FE7477" w:rsidRDefault="00596C41" w:rsidP="009269C5">
+    <w:p w14:paraId="5E11EF2C" w14:textId="77777777" w:rsidR="00596C41" w:rsidRPr="00CC0327" w:rsidRDefault="00596C41" w:rsidP="009269C5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B523CBF" w14:textId="30538212" w:rsidR="00906CD0" w:rsidRPr="00FE7477" w:rsidRDefault="00CC2ADF" w:rsidP="00551B90">
+    <w:p w14:paraId="5B523CBF" w14:textId="30538212" w:rsidR="00906CD0" w:rsidRPr="00CC0327" w:rsidRDefault="00CC2ADF" w:rsidP="00551B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00FE7477">
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>splikasyon</w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>splikasyon sou Benefis yo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="111987BB" w14:textId="77777777" w:rsidR="00CC2ADF" w:rsidRPr="00FE7477" w:rsidRDefault="00CC2ADF" w:rsidP="00362B42">
+    <w:p w14:paraId="111987BB" w14:textId="77777777" w:rsidR="00CC2ADF" w:rsidRPr="00CC0327" w:rsidRDefault="00CC2ADF" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC5CF3B" w14:textId="7E029FDB" w:rsidR="00362B42" w:rsidRPr="00215E47" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="6EC5CF3B" w14:textId="7E029FDB" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tan konje ki se dwa a</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dapre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lalwa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PFML,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dwa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35ABFDC0" w14:textId="71E5BBAC" w:rsidR="00362B42" w:rsidRPr="00215E47" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="35ABFDC0" w14:textId="71E5BBAC" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12 semèn konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peye pandan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ane</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nesans, adopsyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oswa swen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adoptif</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>timoun;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pran</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>swen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pwoblèm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sante grav; oswa akòz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>egzijans kalifye ki soti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lefèt ke yon manm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi an sèvis aktif aktyèlman nan lame oswa lame te enfòme li yo pral rele l byento pou sèvis militè aktif</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22327735" w14:textId="4B8F73E1" w:rsidR="00362B42" w:rsidRPr="00215E47" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="22327735" w14:textId="4B8F73E1" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>semèn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maladi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peye</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ane</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pwoblèm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maladi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grav ki anpeche yo travay</w:t>
       </w:r>
-      <w:r w:rsidR="001135EC" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="001135EC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5C5FB3" w14:textId="1C23855E" w:rsidR="00362B42" w:rsidRPr="00215E47" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="2B5C5FB3" w14:textId="1C23855E" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26 semèn konje fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peye nan yon ane benefis pou pran swen yon manm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi ki se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lame</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sèvis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aktif</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pwoteksyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resevwa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tretman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou yon maladi oswa k ap fè fas a konsekans yon pwoblèm sante grav ki gen rapò ak sèvis militè manm fanmi an</w:t>
       </w:r>
-      <w:r w:rsidR="001135EC" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="001135EC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC677C1" w14:textId="7A533FDC" w:rsidR="00362B42" w:rsidRPr="00215E47" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="7FC677C1" w14:textId="7A533FDC" w:rsidR="00362B42" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>semèn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ototal, konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fanmi ak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maladi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peye</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yonsèl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ane</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495470B2" w14:textId="77777777" w:rsidR="0025579A" w:rsidRPr="00FE7477" w:rsidRDefault="0025579A" w:rsidP="0025579A">
+    <w:p w14:paraId="495470B2" w14:textId="77777777" w:rsidR="0025579A" w:rsidRPr="00CC0327" w:rsidRDefault="0025579A" w:rsidP="0025579A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203AAC38" w14:textId="131F36C6" w:rsidR="003C552D" w:rsidRPr="00F1341A" w:rsidRDefault="003C552D" w:rsidP="003C552D">
+    <w:p w14:paraId="203AAC38" w14:textId="131F36C6" w:rsidR="003C552D" w:rsidRPr="00CC0327" w:rsidRDefault="003C552D" w:rsidP="003C552D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F1341A">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F1341A">
+        </w:rPr>
+        <w:t>Yon “ane benefis” konsène w sèlman e li depann de ki dat ou pran konje nan kad yon pwogram konje. Ane benefis ou a kòmanse jou Dimanch anvan premye jou konje w la e l ap dire 52 semèn konsekitif. Ane benefis ou a detèmine to benefis ou. To benefis la ap rete menm jan an pandan tout ane benefis la menm si ou aplike plizyè fwa oswa w pran plizyè kalite konje. To benefis ou a ap chanje sèlman lè w kòmanse yon nouvo ane benefis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1341A" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...1407 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A92601" w14:textId="794DF131" w:rsidR="001135EC" w:rsidRPr="00FE7477" w:rsidRDefault="001135EC" w:rsidP="00362B42">
+    <w:p w14:paraId="33A92601" w14:textId="794DF131" w:rsidR="001135EC" w:rsidRPr="00CC0327" w:rsidRDefault="001135EC" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2AEB2A" w14:textId="71CF2533" w:rsidR="00762687" w:rsidRPr="00077EA4" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
+    <w:p w14:paraId="3E2AEB2A" w14:textId="71CF2533" w:rsidR="00762687" w:rsidRPr="00CC0327" w:rsidRDefault="00DF1A7D" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00077EA4">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lòt konje</w:t>
       </w:r>
-      <w:r w:rsidR="00762687" w:rsidRPr="00077EA4">
+      <w:r w:rsidR="00762687" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00762687" w:rsidRPr="00077EA4">
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00762687" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nenpòt konje ou pran - peye oswa ki pa peye - pou menm rezon ki elijib ki endike anwo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap konte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan kantite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou ane</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00077EA4">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C75996" w:rsidRPr="00077EA4">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00C75996" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586E0372" w14:textId="0F870E59" w:rsidR="00066BF5" w:rsidRPr="00FE7477" w:rsidRDefault="00066BF5" w:rsidP="00362B42">
+    <w:p w14:paraId="586E0372" w14:textId="0F870E59" w:rsidR="00066BF5" w:rsidRPr="00CC0327" w:rsidRDefault="00066BF5" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40321F1E" w14:textId="28B10F0D" w:rsidR="001E47BB" w:rsidRPr="00215E47" w:rsidRDefault="00066BF5" w:rsidP="1DBFD476">
+    <w:p w14:paraId="40321F1E" w14:textId="28B10F0D" w:rsidR="001E47BB" w:rsidRPr="00CC0327" w:rsidRDefault="00066BF5" w:rsidP="1DBFD476">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W ap elijib pou benefis konje ak ranplasman salè si w satisfè tès salè a. Ou dwe te touche</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omwen</w:t>
       </w:r>
-      <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fwa montan benefis yo prevwa a epi</w:t>
       </w:r>
-      <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:anchor=":~:text=Have%20earned%20at%20least%3A,would%20be%20eligible%20to%20collect" w:history="1">
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>reponn ak egzijans minim</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>ò</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>m sal</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>è</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> w touche ki etabli chak ane pa Depatman </w:t>
         </w:r>
-        <w:r w:rsidR="00B22022" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00B22022" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>Asistans</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> Chomaj</w:t>
         </w:r>
-        <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
-        <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>Department of Unemployment Assistance</w:t>
         </w:r>
-        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
-        <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> DUA)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="29502793" w:rsidRPr="00215E47">
+      <w:r w:rsidR="29502793" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ki se</w:t>
       </w:r>
-      <w:r w:rsidR="29502793" w:rsidRPr="00215E47">
+      <w:r w:rsidR="29502793" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> $6,300 </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:r w:rsidR="29502793" w:rsidRPr="00215E47">
+      <w:r w:rsidR="29502793" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00950287" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00950287" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="29502793" w:rsidRPr="00215E47">
+      <w:r w:rsidR="29502793" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kat</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trimès</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ki</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konplete</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anvan</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou aplike pou</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1A7D" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE32E1" w:rsidRPr="00215E47">
-[...11 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00DE32E1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22022" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Sa a se kantite lajan ki kalkile nan seksyon "Peman pou Ranplasman Salè" ki anba a.</w:t>
       </w:r>
-      <w:r w:rsidR="00B4071E" w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00B4071E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABA9B85" w14:textId="77777777" w:rsidR="00762687" w:rsidRPr="00FE7477" w:rsidRDefault="00762687" w:rsidP="00362B42">
+    <w:p w14:paraId="1ABA9B85" w14:textId="77777777" w:rsidR="00762687" w:rsidRPr="00CC0327" w:rsidRDefault="00762687" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41DB603C" w14:textId="63D9D6B8" w:rsidR="000D5AE9" w:rsidRPr="00215E47" w:rsidRDefault="00B22022" w:rsidP="000D5AE9">
+    <w:p w14:paraId="41DB603C" w14:textId="63D9D6B8" w:rsidR="000D5AE9" w:rsidRPr="00CC0327" w:rsidRDefault="00B22022" w:rsidP="000D5AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Peman pou Ranplasman Salè</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="00215E47">
-[...174 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4337B" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lè w pran konje pou nenpòt nan rezon ki dekri pi wo a, w ap kalifye pou aplike nan Depatman a oswa nan plan prive patwon w la pou benefis ranplasman salè. Avantaj sa yo pral yon pwopòsyon nan salè mwayèn ou chak semèn. Kantite maksimòm benefis potansyèl ou a pral etabli nan fason sa a</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5AE9" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0AA6DA18" w14:textId="46D27356" w:rsidR="00E7386B" w:rsidRPr="00215E47" w:rsidRDefault="000D5AE9" w:rsidP="000D5AE9">
+    <w:p w14:paraId="0AA6DA18" w14:textId="46D27356" w:rsidR="00E7386B" w:rsidRPr="00CC0327" w:rsidRDefault="000D5AE9" w:rsidP="000D5AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">80% </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> Chak Semèn Eta a</w:t>
+      <w:r w:rsidR="00A4337B" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revni ap kalifye pou jiska 50% Salè Mwayen Chak Semèn Eta a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77710A7E" w14:textId="4BB54E97" w:rsidR="000D5AE9" w:rsidRPr="00215E47" w:rsidRDefault="000D5AE9" w:rsidP="000D5AE9">
+    <w:p w14:paraId="77710A7E" w14:textId="4BB54E97" w:rsidR="000D5AE9" w:rsidRPr="00CC0327" w:rsidRDefault="000D5AE9" w:rsidP="000D5AE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">50% </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> Eta a</w:t>
+      <w:r w:rsidR="00A4337B" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revni ki pi wo pase Salè Mwayen Chak Semèn Eta a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16714600" w14:textId="29E90AA1" w:rsidR="001135EC" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00362B42">
+    <w:p w14:paraId="16714600" w14:textId="29E90AA1" w:rsidR="001135EC" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...158 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nan okenn ka ou ka kalifye pou plis pase kantite maksimòm la</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02617" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pou ane </w:t>
       </w:r>
-      <w:r w:rsidR="00E02617" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00E02617" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00950287" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00950287" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="00E02617" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00E02617" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kantite maksimòm benefis sa a se </w:t>
       </w:r>
-      <w:r w:rsidR="00E02617" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00E02617" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="000E61B9" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="000E61B9" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00950287" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00950287" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidR="00340FC5" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00340FC5" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="000E61B9" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="000E61B9" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00950287" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00950287" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
-      <w:r w:rsidR="00C726B7" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00C726B7" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00750143" w:rsidRPr="00215E47">
-[...142 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00750143" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Montan sa a pral ajiste chak ane selon ogmantasyon nan Salè Mwayen Chak Semèn Eta a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C726B7" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2F9A7" w14:textId="17520ED2" w:rsidR="00F54219" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00362B42">
+    <w:p w14:paraId="28A2F9A7" w14:textId="17520ED2" w:rsidR="00F54219" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...249 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan prive yo ka chwazi bay pi gwo avantaj, men yo pa kapab bay kantite lajan ki pi ba pase sa Depatman an ta peye</w:t>
+      </w:r>
+      <w:r w:rsidR="009D58E8" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67995942" w14:textId="77777777" w:rsidR="00856D36" w:rsidRPr="00FE7477" w:rsidRDefault="00856D36" w:rsidP="00362B42">
+    <w:p w14:paraId="67995942" w14:textId="77777777" w:rsidR="00856D36" w:rsidRPr="00CC0327" w:rsidRDefault="00856D36" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14CA37CA" w14:textId="5BBEF905" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
+    <w:p w14:paraId="14CA37CA" w14:textId="5BBEF905" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+        </w:rPr>
+        <w:t>Peman plizy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...30 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>benefis an menm tan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D179CA" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...53 lines deleted...]
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D179CA" w:rsidRPr="00215E47">
-[...791 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D179CA" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si ou resevwa benefis ki soti nan lòt sous pandan w ap tou resevwa benefis nan men Depatman a, benefis ou resevwa nan men Depatman a ka redwi. Sèten kalite lòt avantaj yo pral lakòz yon rediksyon youn pou youn nan benefis ou resevwa nan men Depatman an. Sa vle di pou chak dola ou resevwa nan benefis sa yo, benefis depatmantal ou a ap diminye pa yon dola. Benefis ki pral gen efè sa a enkli</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCB04DE" w14:textId="0134ECE2" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
+    <w:p w14:paraId="2CCB04DE" w14:textId="0134ECE2" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konpansasyon Travayè</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0386933E" w14:textId="37E6F90B" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
+    <w:p w14:paraId="0386933E" w14:textId="37E6F90B" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asirans Chomaj</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CCB55CA" w14:textId="5A13D8C4" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
+    <w:p w14:paraId="5CCB55CA" w14:textId="5A13D8C4" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Règleman</w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Règleman oswa Pwogram pou Andikap Pèmanan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16211347" w14:textId="3F86360F" w:rsidR="00155DB2" w:rsidRPr="00215E47" w:rsidRDefault="00A4337B" w:rsidP="41CE6030">
+    <w:p w14:paraId="16211347" w14:textId="3F86360F" w:rsidR="00155DB2" w:rsidRPr="00CC0327" w:rsidRDefault="00A4337B" w:rsidP="41CE6030">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...84 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Konje Maladi Pwolonje Konje Labank</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4441E212" w14:textId="2A0CD287" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00C37827" w:rsidP="00F83A66">
+    <w:p w14:paraId="4441E212" w14:textId="2A0CD287" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00C37827" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lòt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fòm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diminye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resevwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>men</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Depatman</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sof</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...218 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resevwa plis pase salè mwayen ou pa semèn nan benefis total. Benefis ki pral gen efè sa a enkli</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B00557E" w14:textId="65AEBA4B" w:rsidR="00F83A66" w:rsidRPr="00215E47" w:rsidRDefault="00C37827" w:rsidP="00F83A66">
+    <w:p w14:paraId="0B00557E" w14:textId="65AEBA4B" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00C37827" w:rsidP="00F83A66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Règ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pwogram</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andikap</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tanporè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ladan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andikap</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Andikap pou Anpil Tan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2ADC8E" w14:textId="63721ABA" w:rsidR="00066BF5" w:rsidRPr="00215E47" w:rsidRDefault="00C37827" w:rsidP="00066BF5">
+    <w:p w14:paraId="1A2ADC8E" w14:textId="63721ABA" w:rsidR="00066BF5" w:rsidRPr="00CC0327" w:rsidRDefault="00C37827" w:rsidP="00066BF5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Règleman</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pwogram</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fanmi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ak/oswa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maladi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jere</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="637323DC" w14:textId="77777777" w:rsidR="00907048" w:rsidRPr="00FE7477" w:rsidRDefault="00907048" w:rsidP="00907048">
+    <w:p w14:paraId="637323DC" w14:textId="77777777" w:rsidR="00907048" w:rsidRPr="00CC0327" w:rsidRDefault="00907048" w:rsidP="00907048">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AAB878" w14:textId="431D9462" w:rsidR="09501837" w:rsidRPr="0050303D" w:rsidRDefault="007E75D0" w:rsidP="00A06F8A">
+    <w:p w14:paraId="55AAB878" w14:textId="431D9462" w:rsidR="09501837" w:rsidRPr="00CC0327" w:rsidRDefault="007E75D0" w:rsidP="00A06F8A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050303D">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0050303D">
+        <w:t>Pèman konpleman benefis PFML</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1753 lines deleted...]
-        <w:t>. </w:t>
+        </w:rPr>
+        <w:t> an jeneral, anplwaye yo ka itilize konje peye yo (tan maladi, vakans, oubyen yon lòt PTO (tan konje peye)) pou konplete benefis PFML yo jiska yon sèten kantite, men w ap bezwen suiv politik anplwayè w yo konsènan salè ak sèvi ak tan konje. Politik PTO anplwayè w la pa dwe fè diskriminasyon kont ou poutèt ou egzèse yon dwa ou genyen selon pwogram PFML (M.G.L. c 175M). Pou anplwaye ki chwazi konplete benefis PFML pa yo fason sa a, kantite benefis PFML pa semèn ansanm ak benefis PFML konje peye a pa ka depase Mwayèn Salè chak Moun Touche chak Semèn (IAWW). Anplwayè pral responsab pou kontwole e asire kantite benefis konje peye travay la bay la ak benefis PFML yo met ansanm pa ka depase yon IAWW anplwaye. Anplwayè yo responsab tou pou jere nenpòt pèman yo fè bay yon anplwaye ki depase IAWW anplwaye a. Depatman an pa patisipe nan pwosesis pou refè pèman konpleman ki depase yo. Nan pwosesis sa a se travay la ak anplwaye a sèlman ki responsab. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0574E136" w14:textId="77777777" w:rsidR="007D43B6" w:rsidRPr="00FE7477" w:rsidRDefault="007D43B6" w:rsidP="007D43B6">
+    <w:p w14:paraId="0574E136" w14:textId="77777777" w:rsidR="007D43B6" w:rsidRPr="00CC0327" w:rsidRDefault="007D43B6" w:rsidP="007D43B6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B93815" w14:textId="0DC8993B" w:rsidR="00430ADB" w:rsidRPr="00FE7477" w:rsidRDefault="00272292" w:rsidP="00906CD0">
+    <w:p w14:paraId="12B93815" w14:textId="0DC8993B" w:rsidR="00430ADB" w:rsidRPr="00CC0327" w:rsidRDefault="00272292" w:rsidP="00906CD0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Dwa</w:t>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dwa ak pwoteksyon anplwaye yo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BBA30FE" w14:textId="77777777" w:rsidR="00906CD0" w:rsidRPr="00FE7477" w:rsidRDefault="00906CD0" w:rsidP="008221A8">
+    <w:p w14:paraId="6BBA30FE" w14:textId="77777777" w:rsidR="00906CD0" w:rsidRPr="00CC0327" w:rsidRDefault="00906CD0" w:rsidP="008221A8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756AF625" w14:textId="1E19FD5D" w:rsidR="008221A8" w:rsidRPr="00215E47" w:rsidRDefault="002E6DC6" w:rsidP="002E6DC6">
+    <w:p w14:paraId="756AF625" w14:textId="1E19FD5D" w:rsidR="008221A8" w:rsidRPr="00CC0327" w:rsidRDefault="002E6DC6" w:rsidP="002E6DC6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="557"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pwoteksyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>travay</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+        <w:t>travay.</w:t>
+      </w:r>
+      <w:r w:rsidR="003132FD" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>Anjeneral,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>konje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>fanmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>oswa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>maladi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>yon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>fwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>retounen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>travay, patwon w dwe reyenstale w nan ansyen pòs travay ou oswa nan yon pòs travay ekivalan, ak menm estati, salè, benefis, kredi ansyènte ak ansyènte. apati dat ou te kòmanse konje a. Kondisyon sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>aplikab si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>yo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>aboli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pozisyon ou pou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>rezon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ekonomik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>rapò</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ak itilizasyon konje ou</w:t>
+      </w:r>
+      <w:r w:rsidR="008221A8" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600F7F73" w14:textId="77777777" w:rsidR="008221A8" w:rsidRPr="00CC0327" w:rsidRDefault="008221A8" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E430AA" w14:textId="12BF09B0" w:rsidR="00DE48A1" w:rsidRPr="00CC0327" w:rsidRDefault="002E6DC6" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...639 lines deleted...]
-      <w:r w:rsidR="008221A8" w:rsidRPr="00215E47">
+        <w:t>Kontinyasyon nan Asirans Sante</w:t>
+      </w:r>
+      <w:r w:rsidR="008221A8" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008221A8" w:rsidRPr="00215E47">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="008221A8" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anplwayè w la dwe kontinye bay ak kontribiye nan benefis asirans sante ki gen rapò ak travay ou, si sa aplikab, nan nivo ak nan kondisyon yo t ap bay kouvèti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asirans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kontinye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>travay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pandan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>peryòd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...305 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mande pou w kontinye peye patisipasyon w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...434 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan prim asirans sante w nan menm kondisyon ak anvan konje w la</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48A1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2981D6B4" w14:textId="77777777" w:rsidR="00DE48A1" w:rsidRPr="00215E47" w:rsidRDefault="00DE48A1" w:rsidP="008221A8">
+    <w:p w14:paraId="2981D6B4" w14:textId="77777777" w:rsidR="00DE48A1" w:rsidRPr="00CC0327" w:rsidRDefault="00DE48A1" w:rsidP="008221A8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7864A876" w14:textId="77777777" w:rsidR="00660763" w:rsidRPr="00215E47" w:rsidRDefault="002E6DC6" w:rsidP="00660763">
+    <w:p w14:paraId="7864A876" w14:textId="77777777" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="002E6DC6" w:rsidP="00660763">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="557"/>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reprezay</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DE48A1" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00DE48A1" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00241815" w:rsidRPr="00215E47">
+      <w:r w:rsidR="00241815" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> It </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Li</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ilegal</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>nenpòt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>fè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>diskriminasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>kont</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pran</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>revanj kont</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="124BEE57" w14:textId="021846E6" w:rsidR="002E6DC6" w:rsidRPr="00215E47" w:rsidRDefault="002E6DC6" w:rsidP="00660763">
+    <w:p w14:paraId="124BEE57" w14:textId="021846E6" w:rsidR="002E6DC6" w:rsidRPr="00CC0327" w:rsidRDefault="002E6DC6" w:rsidP="00660763">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="557"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ou paske w ap egzèse nenpòt dwa ou genyen dapre Lalwa sou Konje Peye Fanmi ak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA1732" w14:textId="489FBEF0" w:rsidR="00253D7C" w:rsidRPr="00CC0327" w:rsidRDefault="002E6DC6" w:rsidP="002E6DC6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maladi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwaye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oswa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ansyen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwaye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soufri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reprezay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poutèt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>egzèse</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>dwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...55 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ke Lalwa prevwa kapab, jiska twazan apre vyolasyon an, pote yon aksyon sivil devan tribinal siperyè a.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36DA1732" w14:textId="489FBEF0" w:rsidR="00253D7C" w:rsidRPr="00215E47" w:rsidRDefault="002E6DC6" w:rsidP="002E6DC6">
-[...486 lines deleted...]
-    <w:p w14:paraId="6D781848" w14:textId="77777777" w:rsidR="00494BA5" w:rsidRPr="00FE7477" w:rsidRDefault="00494BA5" w:rsidP="002E6DC6">
+    <w:p w14:paraId="6D781848" w14:textId="77777777" w:rsidR="00494BA5" w:rsidRPr="00CC0327" w:rsidRDefault="00494BA5" w:rsidP="002E6DC6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17F141A5" w14:textId="77777777" w:rsidR="007A72DB" w:rsidRPr="00FE7477" w:rsidRDefault="007A72DB" w:rsidP="0025579A">
+    <w:p w14:paraId="17F141A5" w14:textId="77777777" w:rsidR="007A72DB" w:rsidRPr="00CC0327" w:rsidRDefault="007A72DB" w:rsidP="0025579A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C34CA74" w14:textId="4EC06E0F" w:rsidR="00F83A66" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00E64A2F">
+    <w:p w14:paraId="5C34CA74" w14:textId="4EC06E0F" w:rsidR="00F83A66" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00E64A2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nivo</w:t>
-[...45 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nivo kontribisyon yo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D30AF6D" w14:textId="1A67976B" w:rsidR="001A4892" w:rsidRPr="00FE7477" w:rsidRDefault="001A4892" w:rsidP="001A4892">
+    <w:p w14:paraId="2D30AF6D" w14:textId="1A67976B" w:rsidR="001A4892" w:rsidRPr="00CC0327" w:rsidRDefault="001A4892" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1328A643" w14:textId="1CC7207C" w:rsidR="00993FD1" w:rsidRPr="00215E47" w:rsidRDefault="003061DB" w:rsidP="001A4892">
+    <w:p w14:paraId="1328A643" w14:textId="1CC7207C" w:rsidR="00993FD1" w:rsidRPr="00CC0327" w:rsidRDefault="003061DB" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...175 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pou ede finanse benefis konje peye yo ki disponib daprè lwa PFML la</w:t>
+      </w:r>
+      <w:r w:rsidR="00993FD1" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...73 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwayè w kapab fè</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5697" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yon kontribisyon</w:t>
+      </w:r>
+      <w:r w:rsidR="0A4F2BA8" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00660763" w:rsidRPr="00215E47">
-[...117 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ki finanse an pati pa yon dediksyon nan salè ou touche a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5697" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00660763" w:rsidRPr="00215E47">
-[...207 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ki swa yo pral vèse nan Fon Twòs (Fidisyè) a oswa bay operatè plan prive anpwlayè w lan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5697" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001551E4" w:rsidRPr="00215E47">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001551E4" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yo</w:t>
       </w:r>
-      <w:r w:rsidR="36447FCF" w:rsidRPr="00215E47">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="36447FCF" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...173 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00660763" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwayè ki kontribye nan Fon Twòs la pral oblije kontribye montan ki endike annapre yo</w:t>
+      </w:r>
+      <w:r w:rsidR="001551E4" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C040406" w14:textId="411B458D" w:rsidR="001551E4" w:rsidRPr="00FE7477" w:rsidRDefault="001551E4" w:rsidP="001A4892">
+    <w:p w14:paraId="7C040406" w14:textId="411B458D" w:rsidR="001551E4" w:rsidRPr="00CC0327" w:rsidRDefault="001551E4" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660763" w:rsidRPr="00FE7477" w14:paraId="2C19DF2D" w14:textId="77777777" w:rsidTr="00365888">
+      <w:tr w:rsidR="00660763" w:rsidRPr="00CC0327" w14:paraId="2C19DF2D" w14:textId="77777777" w:rsidTr="00365888">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501B156B" w14:textId="6573A299" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="501B156B" w14:textId="6573A299" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Konje</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fanmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A11995D" w14:textId="2B83387A" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="3A11995D" w14:textId="2B83387A" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Konje</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>maladi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5035696A" w14:textId="63CAEB39" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="5035696A" w14:textId="63CAEB39" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kantite</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660763" w:rsidRPr="00FE7477" w14:paraId="7A87B1BB" w14:textId="77777777" w:rsidTr="00365888">
+      <w:tr w:rsidR="00660763" w:rsidRPr="00CC0327" w14:paraId="7A87B1BB" w14:textId="77777777" w:rsidTr="00365888">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779388C0" w14:textId="2208B010" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="779388C0" w14:textId="2208B010" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0.18%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>salè</w:t>
+              <w:t xml:space="preserve">salè </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F231EC" w14:textId="21651E0A" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="71F231EC" w14:textId="21651E0A" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0.70%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>salè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73721475" w14:textId="281CB091" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="00660763">
+          <w:p w14:paraId="73721475" w14:textId="281CB091" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="00660763">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidR="000A4CD8" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="000A4CD8" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>salè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:b/>
+                <w:noProof/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CB83E23" w14:textId="77777777" w:rsidR="00660763" w:rsidRPr="00FE7477" w:rsidRDefault="00660763" w:rsidP="001A4892">
+    <w:p w14:paraId="6CB83E23" w14:textId="77777777" w:rsidR="00660763" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4053DE" w14:textId="601E4A44" w:rsidR="006D1D5A" w:rsidRPr="00215E47" w:rsidRDefault="00660763" w:rsidP="09501837">
+    <w:p w14:paraId="3E4053DE" w14:textId="601E4A44" w:rsidR="006D1D5A" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="09501837">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-US"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pout</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...30 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t anplway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...48 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w lan gen 25 travay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...30 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oswa plis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53112" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...47 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">montan kotnribisyon total la se </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0.</w:t>
       </w:r>
-      <w:r w:rsidR="001932C0" w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="001932C0" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>88</w:t>
       </w:r>
-      <w:r w:rsidR="00A26D0E" w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> yo</w:t>
       </w:r>
-      <w:r w:rsidR="00A26D0E" w:rsidRPr="00215E47">
-[...3 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76514567" w14:textId="4EC380F4" w:rsidR="007A72DB" w:rsidRPr="00215E47" w:rsidRDefault="00660763" w:rsidP="006D1D5A">
+    <w:p w14:paraId="76514567" w14:textId="4EC380F4" w:rsidR="007A72DB" w:rsidRPr="00CC0327" w:rsidRDefault="00660763" w:rsidP="006D1D5A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:strike/>
-          <w:sz w:val="24"/>
-[...49 lines deleted...]
-          <w:lang w:val="es-US"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dapre lwa a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anpwlayèyo responsab pou yon minimòm </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">60% </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...84 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan kontribisyon konje medikal yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF053F" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="00AF053F" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00FD1126" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="00FD1126" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A26D0E" w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salè yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, men yo otorize pou dedwi nan salè anplwaye yo pou jiska</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan kontribisyon konje medikal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1126" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salè yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epi jiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nan kontribisyon konje fanmi a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (.1</w:t>
+      </w:r>
+      <w:r w:rsidR="0001220E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salè yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="6A1066EA" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">swa yon total </w:t>
+      </w:r>
+      <w:r w:rsidR="6A1066EA" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0897" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidR="6A1066EA" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>salè yo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26D0E" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kèlkeswa si anplwayèw gen yon plan prive oswa si li patisipe nan Fon Twò Eta a</w:t>
+      </w:r>
+      <w:r w:rsidR="7D2EABBC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...556 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anplwayè w pa kapab dedwi plis pase pousantaj sa yo nan salè w</w:t>
+      </w:r>
+      <w:r w:rsidR="7D2EABBC" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF0897" w:rsidRPr="00215E47">
-[...383 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6A7FE109" w14:textId="74FBBB6B" w:rsidR="001551E4" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="006D1D5A">
+    <w:p w14:paraId="6A7FE109" w14:textId="74FBBB6B" w:rsidR="001551E4" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="006D1D5A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...140 lines deleted...]
-          <w:lang w:val="es-US"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anplwayè w chwazi pou divize montan kontribisyon an konsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84C25" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B20E5E" w14:textId="7EDDFECA" w:rsidR="00D84C25" w:rsidRPr="00FE7477" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
+    <w:p w14:paraId="39B20E5E" w14:textId="7EDDFECA" w:rsidR="00D84C25" w:rsidRPr="00CC0327" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10023" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="3197"/>
         <w:gridCol w:w="269"/>
         <w:gridCol w:w="1974"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="2862"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="02C479BB" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="02C479BB" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="14558F"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E804FE5" w14:textId="20EEE845" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="0E804FE5" w14:textId="20EEE845" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Konje</w:t>
+              <w:t>Konje medikal</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B85B02C" w14:textId="4C2AEEBE" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="6B85B02C" w14:textId="4C2AEEBE" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Total</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Obligatwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>: .</w:t>
             </w:r>
-            <w:r w:rsidR="00A83379" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00A83379" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="28E86760" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="28E86760" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="14558F"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467EA438" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="467EA438" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="036ED569" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="036ED569" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DFDD830" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="4DFDD830" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5B8860" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="1E5B8860" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="388B83AC" w14:textId="06AC67AB" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="388B83AC" w14:textId="06AC67AB" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>pral</w:t>
+              <w:t>pral kontribye</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B472B2F" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="5B472B2F" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545091C6" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="545091C6" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31F541C1" w14:textId="6FBA7B66" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="31F541C1" w14:textId="6FBA7B66" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-13"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-12"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> a</w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>konje maladi a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="3EBD549B" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="3EBD549B" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="951"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="14558F"/>
           </w:tcPr>
-          <w:p w14:paraId="76D294AE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="76D294AE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079ECA01" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="079ECA01" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71B84654" w14:textId="0F088AB2" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="71B84654" w14:textId="0F088AB2" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Non</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Anplwayè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="456EE6AC" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="456EE6AC" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A942C86" w14:textId="0306B9D3" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="4A942C86" w14:textId="0306B9D3" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>ak</w:t>
+              <w:t>ak rès la</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-            <w:r w:rsidR="00D53B03" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="317CFAEE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="317CFAEE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22B345AB" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="22B345AB" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5284765B" w14:textId="2D4FCE05" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="5284765B" w14:textId="2D4FCE05" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>yo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>pral</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>retire</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>salè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00638618" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+    <w:p w14:paraId="00638618" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10102" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="388"/>
         <w:gridCol w:w="262"/>
         <w:gridCol w:w="3223"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="1990"/>
         <w:gridCol w:w="1085"/>
         <w:gridCol w:w="2883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="3B7771D9" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="3B7771D9" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="388" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="388557"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051BFAA6" w14:textId="0491C93F" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="051BFAA6" w14:textId="0491C93F" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Konje</w:t>
+              <w:t>Konje fanmi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9714" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6B6110" w14:textId="772B7D99" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="1D6B6110" w14:textId="772B7D99" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Total</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Obligatwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>: .1</w:t>
             </w:r>
-            <w:r w:rsidR="00A83379" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00A83379" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="24282021" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="24282021" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="388" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="388557"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70576CFB" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="70576CFB" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64FCC4EE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="64FCC4EE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3223" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="501BC018" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="501BC018" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A52632" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="53A52632" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01B71EF7" w14:textId="0BBD2884" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="01B71EF7" w14:textId="0BBD2884" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>pral</w:t>
+              <w:t>pral kontribye</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="692B9231" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="692B9231" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47943EF0" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="47943EF0" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3F6591" w14:textId="6AFEA2AE" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="1D3F6591" w14:textId="6AFEA2AE" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-US"/>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-13"/>
-                <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-US"/>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:t>kontribisyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-12"/>
-                <w:lang w:val="es-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> a</w:t>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>konje fanmi a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="00FE7477" w14:paraId="25B157CF" w14:textId="77777777" w:rsidTr="001E6176">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00CC0327" w14:paraId="25B157CF" w14:textId="77777777" w:rsidTr="001E6176">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="388" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="388557"/>
           </w:tcPr>
-          <w:p w14:paraId="32654B29" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="32654B29" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73012E12" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="73012E12" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="es-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3223" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F516200" w14:textId="4FD49AF4" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="0F516200" w14:textId="4FD49AF4" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Non</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>Anplwayè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40295E69" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="40295E69" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E17B5C5" w14:textId="11208BD4" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="0E17B5C5" w14:textId="11208BD4" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>k</w:t>
+              <w:t>k rès la</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA4EEF4" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="3EA4EEF4" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="586FDCCF" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="586FDCCF" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5676C6B1" w14:textId="2A5F79A6" w:rsidR="00D53B03" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
+          <w:p w14:paraId="5676C6B1" w14:textId="2A5F79A6" w:rsidR="00D53B03" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>yo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>pral</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>retire</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>nan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7477">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:t>salè</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC0327">
+              <w:rPr>
+                <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25849900" w14:textId="1D0EACD7" w:rsidR="00D84C25" w:rsidRPr="00FE7477" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
+    <w:p w14:paraId="25849900" w14:textId="1D0EACD7" w:rsidR="00D84C25" w:rsidRPr="00CC0327" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D0E72C" w14:textId="4AA385A2" w:rsidR="00674EEF" w:rsidRPr="00215E47" w:rsidRDefault="00674EEF" w:rsidP="002A4C41">
+    <w:p w14:paraId="09D0E72C" w14:textId="4AA385A2" w:rsidR="00674EEF" w:rsidRPr="00CC0327" w:rsidRDefault="00674EEF" w:rsidP="002A4C41">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...417 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanpri ekri inisyal ou isit la pou endike ke ou konprann ke pousantaj sa a nan salè ou touche pandan yon peryòd peman yo pral dedwi nan peman ou chak peryòd peman.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752457A8" w14:textId="22A6F11E" w:rsidR="00C72BD9" w:rsidRPr="00215E47" w:rsidRDefault="00674EEF" w:rsidP="006D1D5A">
+    <w:p w14:paraId="752457A8" w14:textId="22A6F11E" w:rsidR="00C72BD9" w:rsidRPr="00CC0327" w:rsidRDefault="00674EEF" w:rsidP="006D1D5A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-          <w:lang w:val="es-US"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* Chif yo bay yo se pou jiska 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3275" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...286 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Pousantaj sa yo ka ajiste sou yon baz anyèl, apatide 1ye janvye pou chak ane kalandriye.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161CDE7" w14:textId="77777777" w:rsidR="00123B3B" w:rsidRPr="00FE7477" w:rsidRDefault="00123B3B" w:rsidP="001A4892">
+    <w:p w14:paraId="0161CDE7" w14:textId="77777777" w:rsidR="00123B3B" w:rsidRPr="00CC0327" w:rsidRDefault="00123B3B" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F22044F" w14:textId="49A37A18" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="7F22044F" w14:textId="49A37A18" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Enfòme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Anplwayè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570C4402" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="570C4402" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C99DD91" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="0C99DD91" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="500" w:right="498"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>ANVAN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pran</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>konje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>aplike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>benefis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>DWE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ke</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>bezwen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pran</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...205 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>konje. Ou oblije bay omwen 30 jou preavi sou bezwen ou pou konje. Si preavi 30 jou pa posib akòz sikonstans ki pa nan kontwòl w, ou dwe bay preavi pi vit posib, epi nan nenpòt ka, anvan ou soumèt yon reklamasyon pou benefis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D5B92E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="05D5B92E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732DC158" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="732DC158" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="499"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Lè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>fè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>konnen bezwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pou konje,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ou dwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>bay</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t xml:space="preserve">enfòmasyon sa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>yo</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>yo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5F508B" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="3D5F508B" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1939"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1939"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prevwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kòmanse</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>a;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0CA1BCD7" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="0CA1BCD7" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1939"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1939"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Konbyen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prevwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>konje a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t>ye;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33D63D80" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="33D63D80" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1939"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1939"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prevwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>retounen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>soti</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>a;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3D023696" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="3D023696" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1939"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1219" w:right="557" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...45 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Si ou ap bezwen konje tanzantan (konje ki pran nan de blòk separe oswa plis) oswa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...43 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>redui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(konje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...59 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enplike</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>yon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>orè</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>redwi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mwens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>èdtan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>jou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>semèn),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...238 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>epi;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18F4DF3A" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="18F4DF3A" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1939"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1219" w:right="742" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bezwen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>orè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tanzantan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>oswa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>orè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>konje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kout,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...161 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>frekans ou prevwa pou pran jou ferye yo ak longè chak konje ou prevwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7739087D" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="7739087D" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="499" w:right="557"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05247988" w14:textId="5D433AF1" w:rsidR="003B3E2A" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="05247988" w14:textId="5D433AF1" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="499" w:right="557"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>nenpòt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>enfòmasyon sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>yo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>chanje,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>dwe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>notifye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ou rapid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>jan sa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>posib</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:t>depi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-FR"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> an.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ou vin konnen chanjman an.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6357187E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="6357187E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F537B8F" w14:textId="155DAC80" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="1F537B8F" w14:textId="155DAC80" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:ind w:left="1219" w:hanging="652"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Depoze</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Aplikasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="60B7D1FF" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="60B7D1FF" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0700148F" w14:textId="12D579DB" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="0700148F" w14:textId="12D579DB" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:ind w:left="500" w:right="557" w:hanging="1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aplike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>benefis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PFML</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bezwen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enfòmasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D263FDB" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+    <w:p w14:paraId="2D263FDB" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="6968"/>
         <w:gridCol w:w="336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="5CE62F14" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="5CE62F14" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6C6F61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="2F6C6F61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF9A644" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6DF9A644" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D6C6A3A" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="1D6C6A3A" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6333FFB8" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6333FFB8" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="1717052E" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="1717052E" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A8E810" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="05A8E810" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BDB6077" w14:textId="1CD10909" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="3BDB6077" w14:textId="1CD10909" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non </w:t>
+              <w:t>Non Anplwayè a</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="23"/>
-[...15 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A1086FA" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6A1086FA" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="7CD966C5" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="7CD966C5" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="692E7FD0" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="692E7FD0" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37EA410E" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="37EA410E" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30CE7E8B" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="30CE7E8B" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="0FF90704" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="0FF90704" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="566"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B489053" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="3B489053" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69D58443" w14:textId="10784710" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="69D58443" w14:textId="10784710" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Adrès</w:t>
+              <w:t>Adrès Lari Anplwayè a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="23"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3FDC73" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="3F3FDC73" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="0A41C543" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="0A41C543" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8ED2C2" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="5F8ED2C2" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0538400F" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="0538400F" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FE4249" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="59FE4249" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="1F10BA3D" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="1F10BA3D" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18394D8B" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="18394D8B" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69609BCB" w14:textId="70EA9246" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="69609BCB" w14:textId="70EA9246" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Vil, Eta </w:t>
+              </w:rPr>
+              <w:t>Vil, Eta Zipkòd Anplwayè a</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
-[...38 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A45B3D5" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="3A45B3D5" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="6B6BA7DB" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="6B6BA7DB" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC5710D" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="5FC5710D" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="348EF716" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="348EF716" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BA9C807" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6BA9C807" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="00FE7477" w14:paraId="26D8C17F" w14:textId="77777777" w:rsidTr="002E3B24">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00CC0327" w14:paraId="26D8C17F" w14:textId="77777777" w:rsidTr="002E3B24">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C136B61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="1C136B61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="300B3497" w14:textId="7164A4FD" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="300B3497" w14:textId="7164A4FD" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidR="003B3E2A" w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Nimewo</w:t>
+              <w:t xml:space="preserve">Nimewo ID Anplwayè </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003B3E2A" w:rsidRPr="00FE7477">
+            <w:r w:rsidRPr="00CC0327">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="23"/>
-[...24 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Federal) (FEIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38ED6238" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="38ED6238" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05DDBE43" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00FE7477" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="05DDBE43" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00CC0327" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="049627B4" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="049627B4" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="32"/>
         <w:ind w:right="557"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07838CFC" w14:textId="51211C1B" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="07838CFC" w14:textId="51211C1B" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="32"/>
         <w:ind w:right="557"/>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>kontribye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Fon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Fidisyè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>a,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>dwe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>fè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>reklamasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>benefis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>yo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
-[...64 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>nan Depatman a. Ou ka depoze aplikasyon sa a nan youn nan de (2) fason sa yo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC443E3" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="5CC443E3" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1096"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kreye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kont</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aplike</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entènèt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atravè</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pòtal</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aplikan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Depatman</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nan </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00215E47">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>https://paidleave.mass.gov/login/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="706D38F9" w14:textId="43AA0F1E" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="706D38F9" w14:textId="43AA0F1E" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1220"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="892"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rele</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kontak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Depatman</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(833)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>344-7365</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ranpli</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aplikasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>telefòn</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>telefòn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360D8D45" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="00362B42">
+    <w:p w14:paraId="360D8D45" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9F4FC7" w14:textId="7DA1BE60" w:rsidR="00AA580C" w:rsidRPr="00215E47" w:rsidRDefault="00681E99" w:rsidP="00362B42">
+    <w:p w14:paraId="0E9F4FC7" w14:textId="7DA1BE60" w:rsidR="00AA580C" w:rsidRPr="00CC0327" w:rsidRDefault="00681E99" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> an nan </w:t>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fòm ak enstriksyon reklamasyon yo disponib sou sitwèb Depatman an nan </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="007C49B8" w:rsidRPr="00215E47">
+        <w:r w:rsidR="007C49B8" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.mass.gov/info-details/get-ready-to-apply-for-paid-family-and-medical-leave-pfml-benefits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00687BF0" w:rsidRPr="00215E47">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00687BF0" w:rsidRPr="00CC0327">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560FBE07" w14:textId="77777777" w:rsidR="00C72BD9" w:rsidRPr="00FE7477" w:rsidRDefault="00C72BD9" w:rsidP="00362B42">
+    <w:p w14:paraId="560FBE07" w14:textId="77777777" w:rsidR="00C72BD9" w:rsidRPr="00CC0327" w:rsidRDefault="00C72BD9" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F94DC0" w14:textId="68058172" w:rsidR="00E55192" w:rsidRPr="00FE7477" w:rsidRDefault="00216CC9" w:rsidP="00BA4769">
+    <w:p w14:paraId="42F94DC0" w14:textId="68058172" w:rsidR="00E55192" w:rsidRPr="00CC0327" w:rsidRDefault="00216CC9" w:rsidP="00BA4769">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pou </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+        <w:t>Pou plis enfòmasyon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAA5770" w14:textId="77777777" w:rsidR="00FA4110" w:rsidRPr="00CC0327" w:rsidRDefault="00FA4110" w:rsidP="00FA4110">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...34 lines deleted...]
-          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="612A3672" w14:textId="2125D0BE" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="00FE7477">
+    <w:p w14:paraId="612A3672" w14:textId="2125D0BE" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="00FE7477">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="574"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>plis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enfòmasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>detaye</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+        <w:t>detaye,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tanpri</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>konsilte</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>entènèt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Depatman</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00215E47">
+        <w:t>an:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7477" w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="00FE7477" w:rsidRPr="00215E47">
+        <w:r w:rsidR="00FE7477" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>www.mass.gov/DFML</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ou ka </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> nan:</w:t>
+        <w:t xml:space="preserve"> Ou ka kontakte Depatman Konje pou Fanmi ak Konje Maladi nan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B77ACA6" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="2B77ACA6" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29273219" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="29273219" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Box </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>838</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB9C218" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00215E47" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="5FB9C218" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1940"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lawrence,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00215E47">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>01842</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74580AD3" w14:textId="2D9D757C" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="74580AD3" w14:textId="2D9D757C" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1940" w:right="3298"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Center:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>(833)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t xml:space="preserve">344-7365 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A4475F" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="70A4475F" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6952F820" w14:textId="42C5C56A" w:rsidR="003B3E2A" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="6952F820" w14:textId="42C5C56A" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC0965B" w14:textId="77777777" w:rsidR="00596C41" w:rsidRPr="00FE7477" w:rsidRDefault="00596C41" w:rsidP="003B3E2A">
+    <w:p w14:paraId="3FC0965B" w14:textId="77777777" w:rsidR="00596C41" w:rsidRPr="00CC0327" w:rsidRDefault="00596C41" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C857FE" w14:textId="77777777" w:rsidR="003D0F7A" w:rsidRPr="00FE7477" w:rsidRDefault="003D0F7A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="26C857FE" w14:textId="77777777" w:rsidR="003D0F7A" w:rsidRPr="00CC0327" w:rsidRDefault="003D0F7A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0547323C" w14:textId="77777777" w:rsidR="00FE7477" w:rsidRPr="00FE7477" w:rsidRDefault="00FE7477" w:rsidP="003B3E2A">
+    <w:p w14:paraId="0547323C" w14:textId="77777777" w:rsidR="00FE7477" w:rsidRPr="00CC0327" w:rsidRDefault="00FE7477" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4462C9E9" w14:textId="77777777" w:rsidR="00365888" w:rsidRDefault="00365888" w:rsidP="003B3E2A">
+    <w:p w14:paraId="4462C9E9" w14:textId="77777777" w:rsidR="00365888" w:rsidRPr="00CC0327" w:rsidRDefault="00365888" w:rsidP="003B3E2A">
       <w:pPr>
         <w:spacing w:before="51"/>
         <w:ind w:left="4402" w:right="4400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2761646C" w14:textId="77777777" w:rsidR="00365888" w:rsidRDefault="00365888" w:rsidP="003B3E2A">
+    <w:p w14:paraId="2761646C" w14:textId="77777777" w:rsidR="00365888" w:rsidRPr="00CC0327" w:rsidRDefault="00365888" w:rsidP="003B3E2A">
       <w:pPr>
         <w:spacing w:before="51"/>
         <w:ind w:left="4402" w:right="4400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F05E421" w14:textId="1CE8BB2D" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="2F05E421" w14:textId="1CE8BB2D" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:spacing w:before="51"/>
         <w:ind w:left="4402" w:right="4400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KONFIMASYON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100D8D2C" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="100D8D2C" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="500" w:right="557"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Siyati</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>anba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>rekonèt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>resevwa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>enfòmasyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>ki</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>anwo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>yo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>nan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>jou</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>apati</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>dat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> a.</w:t>
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>kòmansman travay ou a.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED99E3" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="72ED99E3" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20358F8E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="20358F8E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D0F841" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="41D0F841" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC0327">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DE8243" wp14:editId="403810FE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229156</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3569335" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="26" name="Graphic 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
@@ -31715,54 +16907,51 @@
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4C76A3F6" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:18.05pt;width:281.05pt;height:.1pt;z-index:-251656189;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3569335,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB+XmOFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPNGuMOMXQoMOA&#10;oivQFDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfJ18/Dp&#10;VgoKypXKgjOFfDMk71YfPyw7n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhe1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom43fVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLbuYvmGITmw9nNfDGb3Uih2TeZfk5NzlQ+3NV7Cl8NpDjq8Eih&#10;16AcLFUPlj66wURWMmpok4ZBCtYQpWANt72GXoV4L5KLpuguROJZCwezgeQN75gztYvXumtULGU6&#10;5hEeqmRsj2AjpuFe9UZKzfZ1cdZFFovbxTyNBoFtyofG2siCcLe9tygOKg5m+mIdHOEPmEcKa0V1&#10;j0uuE8y6k069NFGkLZRvzyg6nuZC0q+9QiOF/eZ4XOLoDwYOxnYwMNh7SA8kNYhzbo4/FHoR0xcy&#10;sLJPMAyjygfRYulnbLzp4Ms+QNVERdMM9YxOG57gVODptcUncr1PqMs/YfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBC8LQM3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWFo6&#10;daM0nRASFyQObKCJW9qYptA4VZNu5d/jnuDmZz89f6/cza4XJxxD50lBukpAIDXedNQqeDs83WxB&#10;hKjJ6N4TKvjBALvq8qLUhfFnesXTPraCQygUWoGNcSikDI1Fp8PKD0h8+/Sj05Hl2Eoz6jOHu17e&#10;Jkkune6IP1g94KPF5ns/OQVHe/yizTRl6fY9r83LXfPxXAelrq/mh3sQEef4Z4YFn9GhYqbaT2SC&#10;6Fmv19wlKsjyFAQbNsky1MsiA1mV8n+D6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB&#10;+XmOFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBC8LQM3QAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l3569208,e" filled="f" strokeweight=".27489mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC0327">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F0B325" wp14:editId="4A15683C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4930140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229156</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1367155" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="27" name="Graphic 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
@@ -31795,107 +16984,102 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4C46BE99" id="Graphic 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:388.2pt;margin-top:18.05pt;width:107.65pt;height:.1pt;z-index:-251655165;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1367155,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSH97MFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04yNG2NOMXQoMOA&#10;oivQFDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hXzdPHy6&#10;kYKCcqWy4Ewh3wzJu9XHD8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+ki6wBLj6ANEZ+uB6dcpfhVZXT4XlVkgrCFZG4hrZjWbVyz1VLlO1S+bvSRhvoHFq1qHCc9&#10;hVqroMQem79CtY1GIKjCREObQVU12qQauJrZ9F01L7XyJtXCzSF/ahP9v7D66fDinzFSJ/8I+idx&#10;R7LOU37yxA0dMX2FbcQycdGnLr6dumj6IDQfzj4vrmdXV1Jo9s3m16nJmcrHu3pP4auBFEcdHikM&#10;GpSjperR0r0bTWQlo4Y2aRikYA1RCtZwO2joVYj3Irloiu5MJJ61cDAbSN7wjjlTO3utu0TFUqZz&#10;HuGxSsYOCDZiGu7VYKTUbF8WZ11kcXtzu0ijQWCb8qGxNrIg3G3vLYqDioOZvlgHR/gD5pHCWlE9&#10;4JLrCLPuqNMgTRRpC+XbM4qOp7mQ9Guv0Ehhvzkelzj6o4GjsR0NDPYe0gNJDeKcm/6HQi9i+kIG&#10;VvYJxmFU+ShaLP2EjTcdfNkHqJqoaJqhgdFxwxOcCjy+tvhELvcJdf4nrH4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBmUnSa3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82YWi&#10;IMjSGGPjxTSx2vsAU5aUnSXstsW3d3uyx5n58s/3l6vZDOJEk+stK4gXEQjixrY9dwp+vtcPzyCc&#10;R25xsEwKfsnBqrq9KbFo7Zm/6LT1nQgh7ApUoL0fCyldo8mgW9iRONz2djLowzh1sp3wHMLNIJdR&#10;lEqDPYcPGkd609QctkejgJ82yXttN+5zuUvWh53+yHHPSt3fza8vIDzN/h+Gi35Qhyo41fbIrROD&#10;gixLHwOqIEljEAHI8zgDUV8WCciqlNcNqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Uh/ezBQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZlJ0mt4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l1367028,e" filled="f" strokeweight=".27489mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D09BE6" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="08D09BE6" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6979"/>
         </w:tabs>
         <w:spacing w:before="21"/>
         <w:ind w:left="500"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Siyati</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Dat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F98891" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="45F98891" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F8FD7E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="10F8FD7E" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC0327">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662339" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324C9ED0" wp14:editId="4075634F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>199960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3872865" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="28" name="Graphic 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
@@ -31928,368 +17112,338 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3A75C807" id="Graphic 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:15.75pt;width:304.95pt;height:.1pt;z-index:-251654141;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3872865,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuUVVuFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yLk2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV7cH1or9gapAVfIyWgshXEaysZtC/l9/fhh&#10;LgUF5UplwZlCHg3J++X7d4vO52YKNdjSoOAgjvLOF7IOwedZRro2raIReOPYWQG2KvAWt1mJquPo&#10;rc2m4/Es6wBLj6ANEZ+ueqdcpvhVZXT4VlVkgrCFZG4hrZjWTVyz5ULlW1S+bvSJhvoHFq1qHCc9&#10;h1qpoMQOm79CtY1GIKjCSEObQVU12qQauJrJ+E01r7XyJtXCzSF/bhP9v7D6ef/qXzBSJ/8E+idx&#10;R7LOU372xA2dMIcK24hl4uKQung8d9EcgtB8+HF+O53PPkmh2TeZ3qYmZyof7uodhS8GUhy1f6LQ&#10;a1AOlqoHSx/cYCIrGTW0ScMgBWuIUrCGm15Dr0K8F8lFU3QXIvGshb1ZQ/KGN8yZ2sVr3TUqlnIz&#10;v5FiqJKxPYKNmIZ71RspNdvXxVkXWdzN72ZpNAhsUz421kYWhNvNg0WxV3Ew0xfr4Ah/wDxSWCmq&#10;e1xynWDWnXTqpYkibaA8vqDoeJoLSb92Co0U9qvjcYmjPxg4GJvBwGAfID2Q1CDOuT78UOhFTF/I&#10;wMo+wzCMKh9Ei6WfsfGmg8+7AFUTFU0z1DM6bXiCU4Gn1xafyPU+oS7/hOVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEA4HDIJ+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;lLSUhjgVQuIAaiVo07sTL0lIvI5itw1/z/YEx5kdzb5J16PtxAkH3zhSMJtGIJBKZxqqFOT718kj&#10;CB80Gd05QgU/6GGdXV+lOjHuTJ942oVKcAn5RCuoQ+gTKX1Zo9V+6nokvn25werAcqikGfSZy20n&#10;76PoQVrdEH+odY8vNZbt7mgVfOzj/E4W7VtzaL9zv3nfBrldKXV7Mz4/gQg4hr8wXPAZHTJmKtyR&#10;jBcd6/mctwQF8WwBggPLRbwCUVyMJcgslf8XZL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAblFVbhUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA4HDIJ+AAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3872484,e" filled="f" strokeweight=".27489mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2183F2" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="3B2183F2" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:spacing w:before="21"/>
         <w:ind w:left="500"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(EKRI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>LÈT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DETACHE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCFA519" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="0FCFA519" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BFD5CD1" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00FE7477" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
+    <w:p w14:paraId="2BFD5CD1" w14:textId="77777777" w:rsidR="003B3E2A" w:rsidRPr="00CC0327" w:rsidRDefault="003B3E2A" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="500"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>patwon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>ki pral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>kenbe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>sètifika w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>siyen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>an.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>Tanpri</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>kenbe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>yon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:t>kopi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t>pou nan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FE7477">
+      <w:r w:rsidRPr="00CC0327">
+        <w:t xml:space="preserve">dosye </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>w.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CAB54B" w14:textId="1EC75C3C" w:rsidR="001277E6" w:rsidRPr="00FE7477" w:rsidRDefault="001277E6" w:rsidP="003B3E2A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001277E6" w:rsidRPr="00FE7477" w:rsidSect="00596C41">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F7BA9A4" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006" w:rsidP="00816C47">
+    <w:p w14:paraId="4374CB5E" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="070CBBFF" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006" w:rsidP="00816C47">
+    <w:p w14:paraId="176CE414" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DC4B170" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006">
+    <w:p w14:paraId="2B21616B" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32314,300 +17468,276 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1017079842"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="125B3409" w14:textId="1E1C6DF5" w:rsidR="00E07CBC" w:rsidRDefault="00365888">
+      <w:p w14:paraId="125B3409" w14:textId="1E1C6DF5" w:rsidR="00E07CBC" w:rsidRPr="00CC0327" w:rsidRDefault="00365888">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00365888">
+        <w:r w:rsidRPr="00CC0327">
           <w:t>paj</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:bCs/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00E0452D" w:rsidRPr="00467AB3">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="7409DB48" w14:textId="06F1808C" w:rsidR="00E0452D" w:rsidRPr="00467AB3" w:rsidRDefault="00596C41" w:rsidP="00073764">
+      <w:p w14:paraId="7409DB48" w14:textId="06F1808C" w:rsidR="00E0452D" w:rsidRPr="00CC0327" w:rsidRDefault="00596C41" w:rsidP="00073764">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00596C41">
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Mizajou</w:t>
+          <w:t xml:space="preserve">Mizajou 1/11/2025 </w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...18 lines deleted...]
-        <w:r w:rsidR="00340FC5">
+        <w:r w:rsidR="00340FC5" w:rsidRPr="00CC0327">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Haitian Creole</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0E59D466" w14:textId="77777777" w:rsidR="00E0452D" w:rsidRDefault="00E0452D">
+  <w:p w14:paraId="0E59D466" w14:textId="77777777" w:rsidR="00E0452D" w:rsidRPr="00CC0327" w:rsidRDefault="00E0452D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0EF19A90" w14:textId="77777777" w:rsidR="00481DAA" w:rsidRDefault="00481DAA"/>
+  <w:p w14:paraId="0EF19A90" w14:textId="77777777" w:rsidR="00481DAA" w:rsidRPr="00CC0327" w:rsidRDefault="00481DAA"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66AF680B" w14:textId="12C3706B" w:rsidR="003813CD" w:rsidRDefault="003813CD">
+  <w:p w14:paraId="66AF680B" w14:textId="12C3706B" w:rsidR="003813CD" w:rsidRPr="00CC0327" w:rsidRDefault="003813CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CC0327">
       <w:t>October 2021</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CC0327">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CC0327">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:id w:val="861397129"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00CC0327">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00CC0327">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CDB593D" w14:textId="77777777" w:rsidR="00481DAA" w:rsidRDefault="00481DAA"/>
+  <w:p w14:paraId="1CDB593D" w14:textId="77777777" w:rsidR="00481DAA" w:rsidRPr="00CC0327" w:rsidRDefault="00481DAA"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09F64F6C" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006" w:rsidP="00816C47">
+    <w:p w14:paraId="31A27955" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A9B7E6D" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006" w:rsidP="00816C47">
+    <w:p w14:paraId="6FE362F0" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC0327">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CD8EF55" w14:textId="77777777" w:rsidR="00CD0006" w:rsidRDefault="00CD0006">
+    <w:p w14:paraId="17F89513" w14:textId="77777777" w:rsidR="00F967AA" w:rsidRPr="00CC0327" w:rsidRDefault="00F967AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07FD31D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA640588"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
@@ -35357,50 +20487,51 @@
     <w:rsid w:val="00290309"/>
     <w:rsid w:val="00293C9C"/>
     <w:rsid w:val="00295939"/>
     <w:rsid w:val="002A42F3"/>
     <w:rsid w:val="002A4C41"/>
     <w:rsid w:val="002B5A9F"/>
     <w:rsid w:val="002E156B"/>
     <w:rsid w:val="002E38AA"/>
     <w:rsid w:val="002E3B24"/>
     <w:rsid w:val="002E4C91"/>
     <w:rsid w:val="002E6DC6"/>
     <w:rsid w:val="0030472A"/>
     <w:rsid w:val="003061DB"/>
     <w:rsid w:val="00306FAE"/>
     <w:rsid w:val="003132FD"/>
     <w:rsid w:val="00317F8F"/>
     <w:rsid w:val="0033276C"/>
     <w:rsid w:val="0033766B"/>
     <w:rsid w:val="00340FC5"/>
     <w:rsid w:val="0035147A"/>
     <w:rsid w:val="00362B42"/>
     <w:rsid w:val="00365888"/>
     <w:rsid w:val="0036787C"/>
     <w:rsid w:val="00370B8D"/>
     <w:rsid w:val="0037140C"/>
+    <w:rsid w:val="00372ED4"/>
     <w:rsid w:val="0037372D"/>
     <w:rsid w:val="003813CD"/>
     <w:rsid w:val="00384920"/>
     <w:rsid w:val="00384DC4"/>
     <w:rsid w:val="00384F1B"/>
     <w:rsid w:val="003A23A9"/>
     <w:rsid w:val="003A2E04"/>
     <w:rsid w:val="003B3E2A"/>
     <w:rsid w:val="003C1A70"/>
     <w:rsid w:val="003C552D"/>
     <w:rsid w:val="003C7FB6"/>
     <w:rsid w:val="003D0F7A"/>
     <w:rsid w:val="003D202A"/>
     <w:rsid w:val="003D2264"/>
     <w:rsid w:val="003D51A3"/>
     <w:rsid w:val="003E0163"/>
     <w:rsid w:val="003E5447"/>
     <w:rsid w:val="003E722A"/>
     <w:rsid w:val="003E7BCB"/>
     <w:rsid w:val="003F348A"/>
     <w:rsid w:val="00400855"/>
     <w:rsid w:val="00406210"/>
     <w:rsid w:val="00430ADB"/>
     <w:rsid w:val="00433C73"/>
     <w:rsid w:val="00442CC4"/>
@@ -35650,50 +20781,51 @@
     <w:rsid w:val="00BE0B9A"/>
     <w:rsid w:val="00BE5AFE"/>
     <w:rsid w:val="00BE7812"/>
     <w:rsid w:val="00BF34B7"/>
     <w:rsid w:val="00BF651C"/>
     <w:rsid w:val="00C075C8"/>
     <w:rsid w:val="00C20BE7"/>
     <w:rsid w:val="00C27AA5"/>
     <w:rsid w:val="00C304B7"/>
     <w:rsid w:val="00C37827"/>
     <w:rsid w:val="00C54089"/>
     <w:rsid w:val="00C625CE"/>
     <w:rsid w:val="00C70DB2"/>
     <w:rsid w:val="00C726B7"/>
     <w:rsid w:val="00C72BD9"/>
     <w:rsid w:val="00C7365A"/>
     <w:rsid w:val="00C75996"/>
     <w:rsid w:val="00C81C79"/>
     <w:rsid w:val="00C829CE"/>
     <w:rsid w:val="00CA5BBE"/>
     <w:rsid w:val="00CA7033"/>
     <w:rsid w:val="00CB0588"/>
     <w:rsid w:val="00CB0A58"/>
     <w:rsid w:val="00CB5697"/>
     <w:rsid w:val="00CB6AC0"/>
+    <w:rsid w:val="00CC0327"/>
     <w:rsid w:val="00CC2ADF"/>
     <w:rsid w:val="00CD0006"/>
     <w:rsid w:val="00CD735D"/>
     <w:rsid w:val="00CE1B05"/>
     <w:rsid w:val="00CF0897"/>
     <w:rsid w:val="00CF19FB"/>
     <w:rsid w:val="00D05D46"/>
     <w:rsid w:val="00D068E8"/>
     <w:rsid w:val="00D13684"/>
     <w:rsid w:val="00D13E5F"/>
     <w:rsid w:val="00D179CA"/>
     <w:rsid w:val="00D30870"/>
     <w:rsid w:val="00D35272"/>
     <w:rsid w:val="00D4013B"/>
     <w:rsid w:val="00D46A7D"/>
     <w:rsid w:val="00D51526"/>
     <w:rsid w:val="00D521D5"/>
     <w:rsid w:val="00D5282F"/>
     <w:rsid w:val="00D53B03"/>
     <w:rsid w:val="00D73D19"/>
     <w:rsid w:val="00D844BF"/>
     <w:rsid w:val="00D84C25"/>
     <w:rsid w:val="00D911F8"/>
     <w:rsid w:val="00DB206A"/>
     <w:rsid w:val="00DC5E23"/>
@@ -35725,50 +20857,51 @@
     <w:rsid w:val="00EC02E7"/>
     <w:rsid w:val="00EC0D6F"/>
     <w:rsid w:val="00EC1C1C"/>
     <w:rsid w:val="00EC7F64"/>
     <w:rsid w:val="00ED077B"/>
     <w:rsid w:val="00EE00EC"/>
     <w:rsid w:val="00EE562D"/>
     <w:rsid w:val="00EE7377"/>
     <w:rsid w:val="00EE7AC1"/>
     <w:rsid w:val="00EF15E1"/>
     <w:rsid w:val="00EF2A43"/>
     <w:rsid w:val="00F1341A"/>
     <w:rsid w:val="00F211D3"/>
     <w:rsid w:val="00F33A92"/>
     <w:rsid w:val="00F41930"/>
     <w:rsid w:val="00F41B99"/>
     <w:rsid w:val="00F51473"/>
     <w:rsid w:val="00F53112"/>
     <w:rsid w:val="00F53120"/>
     <w:rsid w:val="00F54219"/>
     <w:rsid w:val="00F56EC8"/>
     <w:rsid w:val="00F7336F"/>
     <w:rsid w:val="00F8397C"/>
     <w:rsid w:val="00F83A66"/>
     <w:rsid w:val="00F911E5"/>
+    <w:rsid w:val="00F967AA"/>
     <w:rsid w:val="00FA4110"/>
     <w:rsid w:val="00FA4453"/>
     <w:rsid w:val="00FA775B"/>
     <w:rsid w:val="00FC6389"/>
     <w:rsid w:val="00FD1126"/>
     <w:rsid w:val="00FE5D13"/>
     <w:rsid w:val="00FE7477"/>
     <w:rsid w:val="00FF0E30"/>
     <w:rsid w:val="00FF1E2E"/>
     <w:rsid w:val="00FF6CFE"/>
     <w:rsid w:val="00FF7B4B"/>
     <w:rsid w:val="01C80BD2"/>
     <w:rsid w:val="059A4F6C"/>
     <w:rsid w:val="09501837"/>
     <w:rsid w:val="0A4F2BA8"/>
     <w:rsid w:val="13AC8478"/>
     <w:rsid w:val="163589D6"/>
     <w:rsid w:val="18CD17A6"/>
     <w:rsid w:val="1DBFD476"/>
     <w:rsid w:val="24BFC664"/>
     <w:rsid w:val="29502793"/>
     <w:rsid w:val="2CC2DCAA"/>
     <w:rsid w:val="3258F154"/>
     <w:rsid w:val="3376301F"/>
     <w:rsid w:val="3404CB3E"/>
@@ -36194,50 +21327,53 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0050438E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="365" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -37042,50 +22178,96 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Note xmlns="0a3922e2-8481-48ec-a87a-5090973b07da" xsi:nil="true"/>
+    <SharedWithUsers xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7">
+      <UserInfo>
+        <DisplayName>Tibma, Mary B. (DFML)</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shepard, Lisa F (DFML)</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aldred, Paige E. (DFML)</DisplayName>
+        <AccountId>130</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alpine, William (DFML)</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbc03a912cf939634b1111ea1a727f34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17e51b20208de2f184d5877dd012f69b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -37307,136 +22489,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D254AC68-D9DF-4DFD-BE6E-9D24040A2E8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
+    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6868C5-EF27-4F82-A3FC-B72DB025F3CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742D91B8-CE1D-4BB3-9282-376EA1E8722A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3F91766-77A9-4BEA-BAED-5CBA131485F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2272</Words>
   <Characters>12952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>