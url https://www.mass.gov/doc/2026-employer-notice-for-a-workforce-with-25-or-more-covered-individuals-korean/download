--- v1 (2026-01-27)
+++ v2 (2026-05-16)
@@ -32232,85 +32232,89 @@
         <w:gridCol w:w="3197"/>
         <w:gridCol w:w="269"/>
         <w:gridCol w:w="1974"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="2862"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D53B03" w:rsidRPr="00242922" w14:paraId="02C479BB" w14:textId="77777777" w:rsidTr="009C2804">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="14558F"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E804FE5" w14:textId="0EE88427" w:rsidR="00D53B03" w:rsidRPr="00242922" w:rsidRDefault="004208F9" w:rsidP="00D12100">
+          <w:p w14:paraId="0E804FE5" w14:textId="0EE88427" w:rsidR="00D53B03" w:rsidRPr="00D35049" w:rsidRDefault="004208F9" w:rsidP="00D12100">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="C7C7C7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00242922">
+            <w:r w:rsidRPr="00D35049">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="C7C7C7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>의료</w:t>
             </w:r>
-            <w:r w:rsidR="008C7F2C" w:rsidRPr="00242922">
+            <w:r w:rsidR="008C7F2C" w:rsidRPr="00D35049">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="C7C7C7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>병</w:t>
             </w:r>
-            <w:r w:rsidRPr="00242922">
+            <w:r w:rsidRPr="00D35049">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:color w:val="C7C7C7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>가</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B85B02C" w14:textId="020BB5FB" w:rsidR="00D53B03" w:rsidRPr="00242922" w:rsidRDefault="000A55C1" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
@@ -41693,61 +41697,61 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT" w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001277E6" w:rsidRPr="00242922" w:rsidSect="00B52050">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F460A25" w14:textId="77777777" w:rsidR="004F3E3F" w:rsidRDefault="004F3E3F" w:rsidP="00816C47">
+    <w:p w14:paraId="4ED03323" w14:textId="77777777" w:rsidR="00457AA9" w:rsidRDefault="00457AA9" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="498AF435" w14:textId="77777777" w:rsidR="004F3E3F" w:rsidRDefault="004F3E3F" w:rsidP="00816C47">
+    <w:p w14:paraId="459A4E4A" w14:textId="77777777" w:rsidR="00457AA9" w:rsidRDefault="00457AA9" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -42102,61 +42106,61 @@
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="422AA25B" w14:textId="77777777" w:rsidR="004F3E3F" w:rsidRDefault="004F3E3F" w:rsidP="00816C47">
+    <w:p w14:paraId="65628F66" w14:textId="77777777" w:rsidR="00457AA9" w:rsidRDefault="00457AA9" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ED91540" w14:textId="77777777" w:rsidR="004F3E3F" w:rsidRDefault="004F3E3F" w:rsidP="00816C47">
+    <w:p w14:paraId="324BAE23" w14:textId="77777777" w:rsidR="00457AA9" w:rsidRDefault="00457AA9" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07FD31D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA640588"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -44339,50 +44343,51 @@
     <w:rsid w:val="00355DC4"/>
     <w:rsid w:val="0035639A"/>
     <w:rsid w:val="00362B42"/>
     <w:rsid w:val="0036787C"/>
     <w:rsid w:val="00370B8D"/>
     <w:rsid w:val="0037372D"/>
     <w:rsid w:val="003813CD"/>
     <w:rsid w:val="0038153A"/>
     <w:rsid w:val="003A23A9"/>
     <w:rsid w:val="003A2ABC"/>
     <w:rsid w:val="003A2E79"/>
     <w:rsid w:val="003A7370"/>
     <w:rsid w:val="003C7FB6"/>
     <w:rsid w:val="003D2264"/>
     <w:rsid w:val="003D413C"/>
     <w:rsid w:val="003E5447"/>
     <w:rsid w:val="003E722A"/>
     <w:rsid w:val="003E7BCB"/>
     <w:rsid w:val="003F2249"/>
     <w:rsid w:val="003F7D99"/>
     <w:rsid w:val="00401184"/>
     <w:rsid w:val="00406210"/>
     <w:rsid w:val="004208F9"/>
     <w:rsid w:val="00430ADB"/>
     <w:rsid w:val="00455544"/>
+    <w:rsid w:val="00457AA9"/>
     <w:rsid w:val="00461825"/>
     <w:rsid w:val="004658F0"/>
     <w:rsid w:val="00466EA0"/>
     <w:rsid w:val="00467AB3"/>
     <w:rsid w:val="004720F1"/>
     <w:rsid w:val="00481B07"/>
     <w:rsid w:val="00483B61"/>
     <w:rsid w:val="00487208"/>
     <w:rsid w:val="0049002F"/>
     <w:rsid w:val="00492FB5"/>
     <w:rsid w:val="00496E44"/>
     <w:rsid w:val="004A1D5A"/>
     <w:rsid w:val="004B586A"/>
     <w:rsid w:val="004C0277"/>
     <w:rsid w:val="004D0399"/>
     <w:rsid w:val="004D4EF9"/>
     <w:rsid w:val="004D7BEC"/>
     <w:rsid w:val="004E42E3"/>
     <w:rsid w:val="004E4A7A"/>
     <w:rsid w:val="004E5CDB"/>
     <w:rsid w:val="004E7589"/>
     <w:rsid w:val="004F2130"/>
     <w:rsid w:val="004F2DD4"/>
     <w:rsid w:val="004F3E3F"/>
     <w:rsid w:val="00501CCF"/>
@@ -44542,50 +44547,51 @@
     <w:rsid w:val="00A51A4F"/>
     <w:rsid w:val="00A60ABB"/>
     <w:rsid w:val="00A660B9"/>
     <w:rsid w:val="00A67C76"/>
     <w:rsid w:val="00A7721C"/>
     <w:rsid w:val="00A90880"/>
     <w:rsid w:val="00A908A3"/>
     <w:rsid w:val="00A90F86"/>
     <w:rsid w:val="00AA3C3E"/>
     <w:rsid w:val="00AA580C"/>
     <w:rsid w:val="00AB0A62"/>
     <w:rsid w:val="00AB1819"/>
     <w:rsid w:val="00AB26F4"/>
     <w:rsid w:val="00AB42E2"/>
     <w:rsid w:val="00AB5FB1"/>
     <w:rsid w:val="00AC3BE7"/>
     <w:rsid w:val="00AC6923"/>
     <w:rsid w:val="00AD3738"/>
     <w:rsid w:val="00AD6499"/>
     <w:rsid w:val="00AE0FAD"/>
     <w:rsid w:val="00AF3230"/>
     <w:rsid w:val="00B12E39"/>
     <w:rsid w:val="00B139C8"/>
     <w:rsid w:val="00B14564"/>
     <w:rsid w:val="00B17B97"/>
+    <w:rsid w:val="00B21036"/>
     <w:rsid w:val="00B22999"/>
     <w:rsid w:val="00B26EFD"/>
     <w:rsid w:val="00B406F7"/>
     <w:rsid w:val="00B4071E"/>
     <w:rsid w:val="00B435E2"/>
     <w:rsid w:val="00B44405"/>
     <w:rsid w:val="00B44B02"/>
     <w:rsid w:val="00B46362"/>
     <w:rsid w:val="00B51384"/>
     <w:rsid w:val="00B52050"/>
     <w:rsid w:val="00B57D20"/>
     <w:rsid w:val="00B646A6"/>
     <w:rsid w:val="00B7035F"/>
     <w:rsid w:val="00B76103"/>
     <w:rsid w:val="00B8616D"/>
     <w:rsid w:val="00B86C1D"/>
     <w:rsid w:val="00B97D36"/>
     <w:rsid w:val="00BA4769"/>
     <w:rsid w:val="00BA5379"/>
     <w:rsid w:val="00BB75FC"/>
     <w:rsid w:val="00BD2EAF"/>
     <w:rsid w:val="00BE0447"/>
     <w:rsid w:val="00BE0B9A"/>
     <w:rsid w:val="00BE1F5A"/>
     <w:rsid w:val="00BE5AFE"/>
@@ -44601,50 +44607,51 @@
     <w:rsid w:val="00C726B7"/>
     <w:rsid w:val="00C75996"/>
     <w:rsid w:val="00C8044D"/>
     <w:rsid w:val="00C82D76"/>
     <w:rsid w:val="00C949FE"/>
     <w:rsid w:val="00CA5BBE"/>
     <w:rsid w:val="00CA67A2"/>
     <w:rsid w:val="00CB0588"/>
     <w:rsid w:val="00CB5697"/>
     <w:rsid w:val="00CB60C7"/>
     <w:rsid w:val="00CC1F4F"/>
     <w:rsid w:val="00CC2ADF"/>
     <w:rsid w:val="00CC6C96"/>
     <w:rsid w:val="00CD0F84"/>
     <w:rsid w:val="00CD735D"/>
     <w:rsid w:val="00CE1B05"/>
     <w:rsid w:val="00CE73FB"/>
     <w:rsid w:val="00CF19FB"/>
     <w:rsid w:val="00CF228F"/>
     <w:rsid w:val="00D05D46"/>
     <w:rsid w:val="00D12100"/>
     <w:rsid w:val="00D179CA"/>
     <w:rsid w:val="00D2176C"/>
     <w:rsid w:val="00D30870"/>
     <w:rsid w:val="00D31AE0"/>
+    <w:rsid w:val="00D35049"/>
     <w:rsid w:val="00D35272"/>
     <w:rsid w:val="00D46A7D"/>
     <w:rsid w:val="00D479A7"/>
     <w:rsid w:val="00D521D5"/>
     <w:rsid w:val="00D52C66"/>
     <w:rsid w:val="00D53B03"/>
     <w:rsid w:val="00D60D5A"/>
     <w:rsid w:val="00D6553C"/>
     <w:rsid w:val="00D659ED"/>
     <w:rsid w:val="00D71E78"/>
     <w:rsid w:val="00D72F38"/>
     <w:rsid w:val="00D73D19"/>
     <w:rsid w:val="00D844BF"/>
     <w:rsid w:val="00D8465E"/>
     <w:rsid w:val="00D84C25"/>
     <w:rsid w:val="00D911F8"/>
     <w:rsid w:val="00D971EF"/>
     <w:rsid w:val="00DB206A"/>
     <w:rsid w:val="00DC1756"/>
     <w:rsid w:val="00DC1B53"/>
     <w:rsid w:val="00DC4DDD"/>
     <w:rsid w:val="00DC5E23"/>
     <w:rsid w:val="00DC6923"/>
     <w:rsid w:val="00DD56D1"/>
     <w:rsid w:val="00DE334A"/>
@@ -45765,69 +45772,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="31c95e98a7ec4d10c0792b32671270fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8265357127acd409f98a046473dd3d8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -46009,106 +45997,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6868C5-EF27-4F82-A3FC-B72DB025F3CC}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394E618A-A001-4A66-A999-58F7631F2C65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D254AC68-D9DF-4DFD-BE6E-9D24040A2E8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6868C5-EF27-4F82-A3FC-B72DB025F3CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{132B372D-DCE5-4D8F-9D48-26C6277F1B90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>1</Pages>
   <Words>1236</Words>
   <Characters>7046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8266</CharactersWithSpaces>