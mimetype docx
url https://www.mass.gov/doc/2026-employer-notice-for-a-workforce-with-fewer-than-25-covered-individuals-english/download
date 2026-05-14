--- v0 (2025-11-14)
+++ v1 (2026-05-14)
@@ -174,51 +174,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> about the</w:t>
       </w:r>
       <w:r w:rsidR="00083E43" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ir rights and obligations under the Massachusetts Paid Family and Medical Leave (PFML) law.</w:t>
       </w:r>
       <w:r w:rsidR="00D521D5" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> To do so, you may provide this form to your </w:t>
       </w:r>
       <w:r w:rsidR="00F41B99" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>employees and covered contract workers. You may also create or use a different notice of your choosing as long as the notice you use provides the same information</w:t>
+        <w:t xml:space="preserve">employees and covered contract workers. You may also create or use a different notice of your choosing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41B99" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41B99" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the notice you use provides the same information</w:t>
       </w:r>
       <w:r w:rsidR="0002662C" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> as required by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425B4F61" w14:textId="77777777" w:rsidR="008D6927" w:rsidRPr="00B654A7" w:rsidRDefault="008D6927" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B836AF" w14:textId="336D331B" w:rsidR="00B86C1D" w:rsidRPr="00B654A7" w:rsidRDefault="008D6927" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -474,181 +492,257 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> this form, first complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5A7656" w14:textId="05FC3649" w:rsidR="00306FAE" w:rsidRPr="00B654A7" w:rsidRDefault="006A06AC" w:rsidP="006A06AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">The chart on page 2 indicating </w:t>
+        <w:t xml:space="preserve">The chart on page 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>indicating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00733A50" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you have an approved private plan;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> you have an approved private </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>plan;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="053AE818" w14:textId="558BB83C" w:rsidR="006A06AC" w:rsidRPr="00B654A7" w:rsidRDefault="006A06AC" w:rsidP="006A06AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">The chart on page </w:t>
       </w:r>
       <w:r w:rsidR="00AB5FB1" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indicating what percentage of the employee contribution will be deducted from your employees’ wages, and what percentage (if any) you will pay;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>indicating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what percentage of the employee contribution will be deducted from your employees’ wages, and what percentage (if any) you will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>pay;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5C119752" w14:textId="200E0661" w:rsidR="006A06AC" w:rsidRPr="00B654A7" w:rsidRDefault="006A06AC" w:rsidP="006A06AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">The employer information chart on page </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB5FB1" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004D7BEC" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3DB6C6F1" w14:textId="46641430" w:rsidR="006A06AC" w:rsidRPr="00B654A7" w:rsidRDefault="00CD735D" w:rsidP="006A06AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">The check boxes on page </w:t>
       </w:r>
       <w:r w:rsidR="00576EF6" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> indicating where employees can find information on your private plan, if any. (Check N/</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>indicating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where employees can find information on your private plan, if any. (Check N/</w:t>
       </w:r>
       <w:r w:rsidR="000643F8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="00145E8B" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>you are participating in the state Trust Fund.)</w:t>
       </w:r>
@@ -672,107 +766,101 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have filled out these sections, provide </w:t>
       </w:r>
       <w:r w:rsidR="00A27D65" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">pages 2-6 of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">this form to your employees and covered contract workers </w:t>
+        <w:t xml:space="preserve">this form to your employees and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contract workers </w:t>
       </w:r>
       <w:r w:rsidR="00F211D3" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>for them to review and sign.</w:t>
       </w:r>
       <w:r w:rsidR="00B86C1D" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D141D67" w14:textId="0A6990BF" w:rsidR="00E55192" w:rsidRPr="00782FF2" w:rsidRDefault="00CC2ADF" w:rsidP="00E55192">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1D141D67" w14:textId="0A6990BF" w:rsidR="00E55192" w:rsidRPr="002561F8" w:rsidRDefault="00CC2ADF" w:rsidP="002561F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002561F8">
         <w:lastRenderedPageBreak/>
         <w:t>PAID FAMILY AND MEDICAL LEAVE NOTICE TO EMPLOYEES (</w:t>
       </w:r>
-      <w:r w:rsidR="00484E66" w:rsidRPr="00782FF2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00484E66" w:rsidRPr="002561F8">
         <w:t xml:space="preserve">less than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782FF2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002561F8">
         <w:t>25 Workers)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E782D8" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="00B654A7" w:rsidRDefault="00362B42" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28CC885F" w14:textId="57C02985" w:rsidR="00362B42" w:rsidRPr="00B654A7" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -841,59 +929,87 @@
     <w:p w14:paraId="5E536C4F" w14:textId="416EFD19" w:rsidR="00E55192" w:rsidRPr="00B654A7" w:rsidRDefault="00E55192" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8F8804" w14:textId="77777777" w:rsidR="0050578D" w:rsidRPr="00B654A7" w:rsidRDefault="00E55192" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Massachusetts Paid Family and Medical Leave (PFML) law provides most Massachusetts employees the right to </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Massachusetts Paid Family and Medical Leave (PFML) law provides most Massachusetts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>employees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00362B42" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>paid family and medical leave</w:t>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00362B42" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> family and medical leave</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">.  These </w:t>
       </w:r>
       <w:r w:rsidR="00362B42" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> are described further below</w:t>
       </w:r>
@@ -999,58 +1115,60 @@
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidR="004D4EF9" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will need</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F879D6" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>submit an application</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> for benefits with the Department or through your </w:t>
       </w:r>
       <w:r w:rsidR="004D4EF9" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>mployer’s private plan.</w:t>
       </w:r>
     </w:p>
@@ -1065,51 +1183,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E5615F" w14:textId="4051ACE0" w:rsidR="00886535" w:rsidRPr="00B654A7" w:rsidRDefault="00886535" w:rsidP="00886535">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">An employer may apply for an exemption from the medical leave contribution, family leave contribution, or both.  </w:t>
       </w:r>
       <w:r w:rsidR="00994514" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your employer must provide you information about the private plan and the application process. </w:t>
+        <w:t xml:space="preserve">Your employer must provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00994514" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00994514" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information about the private plan and the application process. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Your employer has elected to provide benefits as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302D9442" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="00B654A7" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9D6BEF" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="00B654A7" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
@@ -1362,151 +1498,201 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB3E390" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Does not have an approved private plan and is providing all leave benefits through the Department;</w:t>
+              <w:t xml:space="preserve">Does not have an approved private plan and is providing all leave benefits through the </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Department;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="592DFC27" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="542F5323" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Has an approved private plan for both family and medical leave benefits;</w:t>
+              <w:t xml:space="preserve">Has an approved private plan for both family and medical leave </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>benefits;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="36953FEE" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16C25B9D" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Has an approved private plan for family leave benefits only, and is providing medical leave benefits through the Department;</w:t>
+              <w:t>Has</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an approved private plan for family leave benefits only, and is providing medical leave benefits through the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Department;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="39415AD2" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B45FA64" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Has an approved private plan for medical leave benefits only and is providing family leave benefits through the Department.</w:t>
+              <w:t>Has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an approved private plan for medical leave benefits only and is providing family leave benefits through the Department.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C5206A" w:rsidRPr="00B654A7" w14:paraId="65801D80" w14:textId="77777777" w:rsidTr="00C5206A">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AB76200" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -1599,51 +1785,51 @@
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 7" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="5BEAB850" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(Private Plan Name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7EE32F" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
@@ -1703,51 +1889,51 @@
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 1" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="624EEEDE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(Private Plan Phone Number)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="281D2C85" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
@@ -1807,51 +1993,51 @@
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 2" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="7888E117" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(Private Plan Address)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5190731D" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
@@ -1911,51 +2097,51 @@
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2537827" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 3" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="1pt" from="-.15pt,.15pt" to="199.7pt,.15pt" w14:anchorId="2BFC27EE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>(Private Plan Website)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394736DB" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00B654A7" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
@@ -2165,135 +2351,165 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>12 weeks of paid family leave in a benefit year for the birth, adoption, or foster care placement of a child; to care for a family member with a serious health condition; or because of a qualifying exigency arising out of the fact that a family member is on active duty or has been notified of an impending call to active duty in the Armed Forces;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22327735" w14:textId="6792D5C9" w:rsidR="00362B42" w:rsidRPr="00B654A7" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>20 weeks of paid medical leave in a benefit year if they have a serious health condition that incapacitates them from work</w:t>
+        <w:t xml:space="preserve">20 weeks of paid medical leave in a benefit year if they have a serious health condition that incapacitates them from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>work</w:t>
       </w:r>
       <w:r w:rsidR="001135EC" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B5C5FB3" w14:textId="001B537A" w:rsidR="00362B42" w:rsidRPr="00B654A7" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>26 weeks of paid family leave in a benefit year to care for a family member who is a covered service member undergoing medical treatment or otherwise addressing consequences of a serious health condition relating to the family member’s military service</w:t>
+        <w:t xml:space="preserve">26 weeks of paid family leave in a benefit year to care for a family member who is a covered service member undergoing medical treatment or otherwise addressing consequences of a serious health condition relating to the family member’s military </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>service</w:t>
       </w:r>
       <w:r w:rsidR="001135EC" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="681EB535" w14:textId="77777777" w:rsidR="00192D25" w:rsidRDefault="00362B42" w:rsidP="001A6458">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>26 total weeks, in the aggregate</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00371FD6" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007451A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007451A3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>paid family and medical leave in a single benefit year.</w:t>
       </w:r>
       <w:r w:rsidR="00873E87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397C6FEB" w14:textId="77777777" w:rsidR="00192D25" w:rsidRDefault="00192D25" w:rsidP="00192D25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -3178,51 +3394,91 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Employers will be responsible for monitoring and ensuring that the combined weekly sum of employer-provided paid leave benefits and PFML benefits does not exceed an employee’s IAWW. </w:t>
       </w:r>
       <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Employers are also responsible for managing any payments made to an employee that exceed the employee’s IAWW. The Department is not involved in the repayment process for top off overages. This process is solely the responsibility of the employer and the employee.</w:t>
+        <w:t xml:space="preserve">Employers are also responsible for managing any payments made to an employee that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>exceed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the employee’s IAWW. The Department is not involved in the repayment process for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>top off</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overages. This process is solely the responsibility of the employer and the employee.</w:t>
       </w:r>
       <w:r w:rsidR="00F67DAE" w:rsidRPr="1D3C8CF1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17754296" w14:textId="77777777" w:rsidR="00F67DAE" w:rsidRPr="00B654A7" w:rsidRDefault="00F67DAE" w:rsidP="00F67DAE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48FA8A49" w14:textId="58624263" w:rsidR="7873335E" w:rsidRPr="00B654A7" w:rsidRDefault="7873335E" w:rsidP="7873335E">
@@ -3384,59 +3640,95 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Continuation of Health Insurance.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084752C" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Your employer must continue to provide for and contribute to your employment-related health insurance benefits, if any, at the level and under the conditions coverage would have been provided if you had continued working for the duration of such leave. Your employer may require you to continue to pay your portion of your health insurance premium</w:t>
+        <w:t xml:space="preserve">Your employer must continue to provide for and contribute to your employment-related health insurance benefits, if any, at the level and under the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0084752C" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0084752C" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coverage would have been provided if you had continued working for the duration of such leave. Your employer may require you to continue to pay your portion of your health insurance premium</w:t>
       </w:r>
       <w:r w:rsidR="00DE48A1" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the same terms and conditions as before your leave.</w:t>
+        <w:t xml:space="preserve"> on the same terms and conditions as before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE48A1" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE48A1" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2981D6B4" w14:textId="77777777" w:rsidR="00DE48A1" w:rsidRPr="00B654A7" w:rsidRDefault="00DE48A1" w:rsidP="008221A8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C0F09D" w14:textId="462F2833" w:rsidR="00430ADB" w:rsidRDefault="00DE48A1" w:rsidP="00430ADB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
@@ -3446,51 +3738,69 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No Retaliation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00241815" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> It is unlawful for any employer to discriminate or retaliate against you for exercising any right to which you are entitled under the paid family and medical leave law.  An employee or former employee who is retaliated against for exercising rights under the law may, not more than three years after the violation occurs, institute a civil action in the superior court.</w:t>
+        <w:t xml:space="preserve"> It is unlawful for any employer to discriminate or retaliate against you for exercising any right to which you are entitled under the paid family and medical leave law.  An employee or former employee who is retaliated against for exercising rights under the law may, not more than three years after the violation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00241815" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>occurs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00241815" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, institute a civil action in the superior court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFD13C0" w14:textId="77777777" w:rsidR="002A7D7C" w:rsidRPr="00B654A7" w:rsidRDefault="002A7D7C" w:rsidP="00430ADB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C34CA74" w14:textId="73C2EE7C" w:rsidR="00F83A66" w:rsidRPr="002A7D7C" w:rsidRDefault="00F83A66" w:rsidP="00E1118E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3941,51 +4251,87 @@
         </w:rPr>
         <w:t xml:space="preserve">Because your employer has fewer than 25 covered workers, your employer is not required </w:t>
       </w:r>
       <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">by law </w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>to make any additional contribution</w:t>
       </w:r>
       <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on your behalf.  Employers may choose to cover some portion of your contribution amount (0.</w:t>
+        <w:t xml:space="preserve"> on your behalf.  Employers may choose to cover some portion of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>contribution amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0.</w:t>
       </w:r>
       <w:r w:rsidR="0004127F" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidR="00FF7B4B" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="00280942" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -4335,51 +4681,69 @@
             <w:tcW w:w="2862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31F541C1" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00B654A7" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B654A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>of the medical leave contribution</w:t>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>the medical</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B654A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D53B03" w:rsidRPr="00B654A7" w14:paraId="3EBD549B" w14:textId="77777777" w:rsidTr="7873335E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="951"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76D294AE" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00B654A7" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
@@ -5347,134 +5711,174 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEB554E" w14:textId="7A404D8F" w:rsidR="0064118B" w:rsidRPr="00B654A7" w:rsidRDefault="00AD3738" w:rsidP="0064118B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>The anticipated start date of leave;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The anticipated start date of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>leave;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0FEC7312" w14:textId="514DD795" w:rsidR="00AD3738" w:rsidRPr="00B654A7" w:rsidRDefault="00AD3738" w:rsidP="0064118B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>The anticipated length of the leave;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The anticipated length of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>leave;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="32545927" w14:textId="343DD478" w:rsidR="00AD3738" w:rsidRPr="00B654A7" w:rsidRDefault="00AD3738" w:rsidP="0064118B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>The expected date of return from leave;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The expected date of return from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>leave;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0D5F5388" w14:textId="700A8700" w:rsidR="00B46362" w:rsidRPr="00B654A7" w:rsidRDefault="00AD3738" w:rsidP="00D30870">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Whether you will need intermittent</w:t>
       </w:r>
       <w:r w:rsidR="00B46362" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> leave (leave taken in separate blocks of two or more) or reduced leave (leave that involves a reduced schedule of fewer hours or days per week)</w:t>
       </w:r>
       <w:r w:rsidR="00D30870" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>, and;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D30870" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>and;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5EEA0A27" w14:textId="04F5272D" w:rsidR="00D30870" w:rsidRPr="00B654A7" w:rsidRDefault="00D30870" w:rsidP="00D30870">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you need intermittent or reduced leave schedule, </w:t>
       </w:r>
       <w:r w:rsidR="00A46784" w:rsidRPr="00B654A7">
         <w:rPr>
@@ -5522,60 +5926,62 @@
     <w:p w14:paraId="28947C49" w14:textId="77777777" w:rsidR="00300CA5" w:rsidRPr="0065757E" w:rsidRDefault="00300CA5" w:rsidP="00BA5379">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="383BADE2" w14:textId="59A33EA2" w:rsidR="00362B42" w:rsidRPr="0065757E" w:rsidRDefault="00F879D6" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0065757E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Submitting an application</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03F56BD1" w14:textId="15937C1B" w:rsidR="00362B42" w:rsidRPr="00B654A7" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FEC091B" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00B654A7" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -6193,97 +6599,117 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287DA9AE" w14:textId="61D178B2" w:rsidR="00687BF0" w:rsidRPr="00B654A7" w:rsidRDefault="00FC6389" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">If your employer contributes to the Trust Fund, you must </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F879D6" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>submit an application</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00687BF0" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> for benefits</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the Department. </w:t>
       </w:r>
       <w:r w:rsidR="00687BF0" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">You may file this </w:t>
       </w:r>
       <w:r w:rsidR="00783980" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:r w:rsidR="00687BF0" w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in one of two ways:</w:t>
+        <w:t xml:space="preserve"> in one </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00687BF0" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00687BF0" w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> two ways:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E30FBD8" w14:textId="0F67A8B4" w:rsidR="00687BF0" w:rsidRPr="00B654A7" w:rsidRDefault="00687BF0" w:rsidP="00687BF0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:r w:rsidR="007411BB" w:rsidRPr="00B654A7">
         <w:rPr>
@@ -6767,51 +7193,69 @@
     <w:p w14:paraId="3E10683A" w14:textId="77777777" w:rsidR="001277E6" w:rsidRPr="00B654A7" w:rsidRDefault="001277E6" w:rsidP="001277E6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167B5217" w14:textId="77777777" w:rsidR="001277E6" w:rsidRPr="00B654A7" w:rsidRDefault="001277E6" w:rsidP="001277E6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>_______________________________________________             __________________</w:t>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B654A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1408E7BE" w14:textId="77777777" w:rsidR="001277E6" w:rsidRPr="00B654A7" w:rsidRDefault="001277E6" w:rsidP="001277E6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00B654A7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -6963,71 +7407,71 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Your signed acknowledgement will be retained by your employer. Please retain a copy for your own reference. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001277E6" w:rsidRPr="00B654A7" w:rsidSect="00612E73">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="319AC84A" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE" w:rsidP="00816C47">
+    <w:p w14:paraId="20A3EB51" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E5C7D63" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE" w:rsidP="00816C47">
+    <w:p w14:paraId="21927DE5" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47E985A5" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE">
+    <w:p w14:paraId="402D9099" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7220,108 +7664,109 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66AF680B" w14:textId="5849DE4F" w:rsidR="003813CD" w:rsidRDefault="00F33852">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>November</w:t>
     </w:r>
     <w:r w:rsidR="003813CD">
       <w:t xml:space="preserve"> 2021</w:t>
     </w:r>
     <w:r w:rsidR="003813CD">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="003813CD">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="861397129"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="003813CD">
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="003813CD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C12C084" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE" w:rsidP="00816C47">
+    <w:p w14:paraId="63C91677" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="444FAD49" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE" w:rsidP="00816C47">
+    <w:p w14:paraId="4045E40D" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00201356" w14:textId="77777777" w:rsidR="00A760DE" w:rsidRDefault="00A760DE">
+    <w:p w14:paraId="4B2A2693" w14:textId="77777777" w:rsidR="00884915" w:rsidRDefault="00884915">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="75BE9487" w14:paraId="362866BC" w14:textId="77777777" w:rsidTr="75BE9487">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
@@ -9352,51 +9797,51 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1364398399">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="957831454">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1209217613">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1841191985">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1851142991">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="681667813">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -9420,50 +9865,51 @@
     <w:rsid w:val="00145E8B"/>
     <w:rsid w:val="00153F61"/>
     <w:rsid w:val="001551E4"/>
     <w:rsid w:val="00155DB2"/>
     <w:rsid w:val="00161D53"/>
     <w:rsid w:val="00161D7D"/>
     <w:rsid w:val="00166AD6"/>
     <w:rsid w:val="001670AE"/>
     <w:rsid w:val="00176E8E"/>
     <w:rsid w:val="00177D28"/>
     <w:rsid w:val="00186D96"/>
     <w:rsid w:val="00192D25"/>
     <w:rsid w:val="001A4892"/>
     <w:rsid w:val="001A6458"/>
     <w:rsid w:val="001C3B8F"/>
     <w:rsid w:val="001E28FD"/>
     <w:rsid w:val="001E47BB"/>
     <w:rsid w:val="001F00BD"/>
     <w:rsid w:val="00215CC5"/>
     <w:rsid w:val="002252AE"/>
     <w:rsid w:val="002327D7"/>
     <w:rsid w:val="0023295F"/>
     <w:rsid w:val="00234ABC"/>
     <w:rsid w:val="00241815"/>
     <w:rsid w:val="0025579A"/>
+    <w:rsid w:val="002561F8"/>
     <w:rsid w:val="00260F28"/>
     <w:rsid w:val="00263D67"/>
     <w:rsid w:val="00263D9E"/>
     <w:rsid w:val="00275B74"/>
     <w:rsid w:val="00275F05"/>
     <w:rsid w:val="00280942"/>
     <w:rsid w:val="00293836"/>
     <w:rsid w:val="00295939"/>
     <w:rsid w:val="002A3C13"/>
     <w:rsid w:val="002A7D7C"/>
     <w:rsid w:val="002D4447"/>
     <w:rsid w:val="002E156B"/>
     <w:rsid w:val="002E1F03"/>
     <w:rsid w:val="002F1C4D"/>
     <w:rsid w:val="00300CA5"/>
     <w:rsid w:val="00306FAE"/>
     <w:rsid w:val="003132FD"/>
     <w:rsid w:val="00317F8F"/>
     <w:rsid w:val="003219BC"/>
     <w:rsid w:val="003350FA"/>
     <w:rsid w:val="0034708B"/>
     <w:rsid w:val="00352984"/>
     <w:rsid w:val="00362B42"/>
     <w:rsid w:val="003675D9"/>
     <w:rsid w:val="0036787C"/>
@@ -9535,50 +9981,51 @@
     <w:rsid w:val="00782FF2"/>
     <w:rsid w:val="00783980"/>
     <w:rsid w:val="007913AC"/>
     <w:rsid w:val="007A5A8E"/>
     <w:rsid w:val="007B50FC"/>
     <w:rsid w:val="007B6467"/>
     <w:rsid w:val="007E05EB"/>
     <w:rsid w:val="007E4D3D"/>
     <w:rsid w:val="008000EE"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="00804DA4"/>
     <w:rsid w:val="00810B12"/>
     <w:rsid w:val="00813CB5"/>
     <w:rsid w:val="00816C47"/>
     <w:rsid w:val="008221A8"/>
     <w:rsid w:val="00824444"/>
     <w:rsid w:val="0082460B"/>
     <w:rsid w:val="008357FA"/>
     <w:rsid w:val="0084752C"/>
     <w:rsid w:val="00854523"/>
     <w:rsid w:val="00856D36"/>
     <w:rsid w:val="0086145D"/>
     <w:rsid w:val="00861BDB"/>
     <w:rsid w:val="008638F9"/>
     <w:rsid w:val="00873E87"/>
+    <w:rsid w:val="00884915"/>
     <w:rsid w:val="00886535"/>
     <w:rsid w:val="00891601"/>
     <w:rsid w:val="008A10A4"/>
     <w:rsid w:val="008B02BE"/>
     <w:rsid w:val="008B76BA"/>
     <w:rsid w:val="008D0166"/>
     <w:rsid w:val="008D4788"/>
     <w:rsid w:val="008D6927"/>
     <w:rsid w:val="008E4817"/>
     <w:rsid w:val="008E5AC9"/>
     <w:rsid w:val="008E5C07"/>
     <w:rsid w:val="008F13B7"/>
     <w:rsid w:val="008F45D0"/>
     <w:rsid w:val="00906CD0"/>
     <w:rsid w:val="00913646"/>
     <w:rsid w:val="00920E97"/>
     <w:rsid w:val="0094012F"/>
     <w:rsid w:val="00954B12"/>
     <w:rsid w:val="00960817"/>
     <w:rsid w:val="00961416"/>
     <w:rsid w:val="00962494"/>
     <w:rsid w:val="0096779E"/>
     <w:rsid w:val="009862C1"/>
     <w:rsid w:val="00987D8E"/>
     <w:rsid w:val="00993FD1"/>
@@ -9676,50 +10123,51 @@
     <w:rsid w:val="00E0452D"/>
     <w:rsid w:val="00E1118E"/>
     <w:rsid w:val="00E42F39"/>
     <w:rsid w:val="00E45313"/>
     <w:rsid w:val="00E508C4"/>
     <w:rsid w:val="00E55192"/>
     <w:rsid w:val="00E62264"/>
     <w:rsid w:val="00E65749"/>
     <w:rsid w:val="00E7386B"/>
     <w:rsid w:val="00E808ED"/>
     <w:rsid w:val="00E902B5"/>
     <w:rsid w:val="00EC02E7"/>
     <w:rsid w:val="00ED077B"/>
     <w:rsid w:val="00EE71CC"/>
     <w:rsid w:val="00F04587"/>
     <w:rsid w:val="00F14F3F"/>
     <w:rsid w:val="00F15916"/>
     <w:rsid w:val="00F20913"/>
     <w:rsid w:val="00F211D3"/>
     <w:rsid w:val="00F30347"/>
     <w:rsid w:val="00F33852"/>
     <w:rsid w:val="00F41B99"/>
     <w:rsid w:val="00F53112"/>
     <w:rsid w:val="00F54219"/>
     <w:rsid w:val="00F67DAE"/>
+    <w:rsid w:val="00F80FF5"/>
     <w:rsid w:val="00F83A66"/>
     <w:rsid w:val="00F879D6"/>
     <w:rsid w:val="00FA4110"/>
     <w:rsid w:val="00FA41AF"/>
     <w:rsid w:val="00FA775B"/>
     <w:rsid w:val="00FB0432"/>
     <w:rsid w:val="00FB35B8"/>
     <w:rsid w:val="00FC6389"/>
     <w:rsid w:val="00FD767F"/>
     <w:rsid w:val="00FE205C"/>
     <w:rsid w:val="00FF76CD"/>
     <w:rsid w:val="00FF7B4B"/>
     <w:rsid w:val="041D783B"/>
     <w:rsid w:val="0C1D833D"/>
     <w:rsid w:val="0D5B115B"/>
     <w:rsid w:val="0E3CC0B2"/>
     <w:rsid w:val="1101EA4E"/>
     <w:rsid w:val="118DCE25"/>
     <w:rsid w:val="173A669A"/>
     <w:rsid w:val="1917B21F"/>
     <w:rsid w:val="19FC0B1C"/>
     <w:rsid w:val="1D3C8CF1"/>
     <w:rsid w:val="1D907FC1"/>
     <w:rsid w:val="1FCD5AC8"/>
     <w:rsid w:val="203C6755"/>
@@ -10164,50 +10612,68 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002561F8"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -10454,50 +10920,63 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00861BDB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00861BDB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002561F8"/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/check-eligibility-for-unemployment-benefits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2022-employer-notice-to-self-employed-individual-for-a-workforce-with-25-or-more-covered-individuals/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/DFML" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/2022-employer-notice-for-a-workforce-with-25-or-more-covered-individuals/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/get-ready-to-apply-for-paid-family-and-medical-leave-pfml-benefits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paidleave.mass.gov/login/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -10783,50 +11262,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Note xmlns="0a3922e2-8481-48ec-a87a-5090973b07da" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64c1642a6021f96d505aebe72c60d2cf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="149cefc26b50ca2725b45737d689d062" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11054,122 +11561,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213896B6-74A0-4D37-BF3B-CAC63A8318C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
+    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A4782C-BC8F-423B-99C6-19D17D2A3D0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E893116C-B1FE-49E0-AB43-FC59989985BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51F649E4-76BD-4542-A821-83303D78AACF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2294</Words>
   <Characters>13076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 