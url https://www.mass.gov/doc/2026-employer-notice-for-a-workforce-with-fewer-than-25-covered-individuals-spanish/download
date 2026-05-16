--- v1 (2026-01-27)
+++ v2 (2026-05-16)
@@ -487,64 +487,64 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28EB36B6" w14:textId="06E808C0" w:rsidR="00E55192" w:rsidRPr="00A7639B" w:rsidRDefault="00145E8B" w:rsidP="00A7639B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t>Cuando haya completado estas secciones, entregue las páginas 2-6 de este formulario a sus empleados y contratistas con cobertura para que las revisen y las firmen.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00FD65A9">
+      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00D73560">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">AVISO PARA EMPLEADOS SOBRE </w:t>
       </w:r>
-      <w:r w:rsidR="00316F66" w:rsidRPr="00FD65A9">
+      <w:r w:rsidR="00316F66" w:rsidRPr="00D73560">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">EL </w:t>
       </w:r>
-      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00FD65A9">
+      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00D73560">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>PERMISO FAMILIAR Y MÉDICO PAGADO (menos de veinticinco trabajadores)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629E9C63" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00362B42" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E26B9C" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -1661,70 +1661,55 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6108B290" w14:textId="77777777" w:rsidR="002671BF" w:rsidRPr="003A1DA9" w:rsidRDefault="002671BF" w:rsidP="002671BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A936888" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00362B42" w:rsidP="009F6E9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541DEFB0" w14:textId="77777777" w:rsidR="00CC2ADF" w:rsidRPr="003A1DA9" w:rsidRDefault="00CC2ADF" w:rsidP="00362B42">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="541DEFB0" w14:textId="77777777" w:rsidR="00CC2ADF" w:rsidRPr="00D73560" w:rsidRDefault="00CC2ADF" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73560">
         <w:lastRenderedPageBreak/>
         <w:t>Explicación de los beneficios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B811B51" w14:textId="77777777" w:rsidR="00FD767F" w:rsidRPr="003A1DA9" w:rsidRDefault="00FD767F" w:rsidP="00FD767F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4301A6E0" w14:textId="5262776F" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
@@ -2520,246 +2505,218 @@
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Complementar los pagos de beneficios del PFML</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8421F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> en general, los empleados pueden usar el permiso pagado (tiempo por enfermedad, vacaciones u otro ‘tiempo pagado sin trabajar’, o ‘PTO’, por sus siglas en inglés), para complementar sus beneficios del PFML hasta cierto límite, pero deberá seguir las políticas del empleador relativas a obtener y usar el tiempo sin ir a trabajar. La política de PTO de su empleador no puede ser discriminatoria hacia usted por ejercer un derecho que le corresponde según el programa de PFML (M.G.L. C 175M). Para los empleados que elijan complementar sus beneficios del PFML de esta manera, entre los beneficios del PFML y los beneficios por permisos pagados que ofrezca el empleador, el monto semanal combinado no puede exceder el Salario Semanal Promedio Individual (IAWW, por sus siglas en inglés) del empleado. Los empleadores serán responsables de supervisar y asegurarse de que el monto semanal combinado, entre los beneficios por permisos pagados que ofrece el empleador y los beneficios del PFML, no exceda el IAWW de un empleado. Asimismo, los empleadores, son responsables de administrar los pagos realizados a un empleado que excedan su IAWW. El departamento no interviene en el proceso de reembolso por pagos que se hayan realizado en exceso para este sistema de complemento de beneficios. Ese proceso es responsabilidad únicamente del empleador y del empleado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B07F5E6" w14:textId="77777777" w:rsidR="7873335E" w:rsidRPr="003A1DA9" w:rsidRDefault="7873335E" w:rsidP="7873335E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B715671" w14:textId="77777777" w:rsidR="00430ADB" w:rsidRPr="003A1DA9" w:rsidRDefault="003132FD" w:rsidP="00906CD0">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2B715671" w14:textId="77777777" w:rsidR="00430ADB" w:rsidRPr="003A1DA9" w:rsidRDefault="003132FD" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:t>Derechos y protecciones de los empleados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360DF775" w14:textId="77777777" w:rsidR="00906CD0" w:rsidRPr="003A1DA9" w:rsidRDefault="00906CD0" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DB0524" w14:textId="77777777" w:rsidR="008221A8" w:rsidRPr="003A1DA9" w:rsidRDefault="003132FD" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Protección laboral.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En general, si se toma permiso familiar o médico, cuando regrese al trabajo, su empleador debe restituirle su puesto anterior o un puesto equivalente, con la misma categoría, pago, beneficios laborales, crédito por período de servicios prestados y antigüedad según corresponda a la fecha en la que comenzó su permiso. Esto tal vez no sea aplicable si su puesto se eliminó por motivos económicos no relacionados con su permiso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D611469" w14:textId="77777777" w:rsidR="008221A8" w:rsidRPr="003A1DA9" w:rsidRDefault="008221A8" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1058F449" w14:textId="1A2AA467" w:rsidR="00DE48A1" w:rsidRPr="003A1DA9" w:rsidRDefault="008221A8" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Continuación del seguro de salud.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Su empleador debe mantener y seguir aportando a sus beneficios del seguro de salud relacionado con el empleo, de corresponder, al mismo nivel y bajo las mismas condiciones de cobertura como si usted continuara trabajando, mientras dure un permiso determinado. Su empleador podría requerirle que usted siga pagando su parte de la prima del seguro de salud bajo los mismos términos y condiciones que antes de su permiso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA05CFA" w14:textId="77777777" w:rsidR="00DE48A1" w:rsidRPr="003A1DA9" w:rsidRDefault="00DE48A1" w:rsidP="008221A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061BAF1A" w14:textId="7306EB1F" w:rsidR="00430ADB" w:rsidRPr="003A1DA9" w:rsidRDefault="00DE48A1" w:rsidP="00430ADB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Protección laboral.</w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t>Protección contra represalias</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:b/>
-          <w:i/>
           <w:sz w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Continuación del seguro de salud.</w:t>
-[...23 lines deleted...]
-          <w:b/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Es ilegal que un empleador cometa actos de discriminación o tome represalias contra usted por ejercer cualquiera de los derechos que a usted le corresponden según la Ley de Permiso Familiar y Médico Pagado. Un empleado o exempleado que </w:t>
+      </w:r>
+      <w:r w:rsidR="005A02E2" w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>haya sufrido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represalias por ejercer derechos contemplados en la ley podría, en un plazo máximo de tres años luego de la infracción, presentar una acción civil ante el Tribunal Superior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F192879" w14:textId="77777777" w:rsidR="002A7D7C" w:rsidRPr="003A1DA9" w:rsidRDefault="002A7D7C" w:rsidP="00430ADB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3332945B" w14:textId="47324F8E" w:rsidR="00F83A66" w:rsidRPr="003A1DA9" w:rsidRDefault="00F83A66" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Es ilegal que un empleador cometa actos de discriminación o tome represalias contra usted por ejercer cualquiera de los derechos que a usted le corresponden según la Ley de Permiso Familiar y Médico Pagado. Un empleado o exempleado que </w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1DA9">
+        <w:t xml:space="preserve">Montos de </w:t>
       </w:r>
       <w:r w:rsidR="005A02E2" w:rsidRPr="003A1DA9">
-        <w:rPr>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1DA9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>contribuciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36723E33" w14:textId="77777777" w:rsidR="001A4892" w:rsidRPr="003A1DA9" w:rsidRDefault="001A4892" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57C90DE2" w14:textId="15335CC1" w:rsidR="00993FD1" w:rsidRDefault="00993FD1" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Para colaborar con el financiamiento de los beneficios por permisos pagados disponibles según la ley PFML, su empleador podría realizar una deducción de su salario, que se remitirá al Fondo Fiduciario o al operador del plan privado de su empleador. Ya sea que su empleador tenga un plan privado o que participe en el Fondo Fiduciario estatal, </w:t>
@@ -4137,70 +4094,60 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008914BC" w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t>1.°</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> de enero de cada año calendario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0FC0E7" w14:textId="77777777" w:rsidR="003B2401" w:rsidRPr="003A1DA9" w:rsidRDefault="003B2401" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026B4E57" w14:textId="77777777" w:rsidR="00BA5379" w:rsidRPr="003A1DA9" w:rsidRDefault="00BA5379" w:rsidP="00BA4769">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="026B4E57" w14:textId="77777777" w:rsidR="00BA5379" w:rsidRPr="003A1DA9" w:rsidRDefault="00BA5379" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Notificar a su empleador</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A90644" w14:textId="77777777" w:rsidR="0025579A" w:rsidRPr="003A1DA9" w:rsidRDefault="0025579A" w:rsidP="0025579A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1462546C" w14:textId="4BF01815" w:rsidR="00BA5379" w:rsidRPr="003A1DA9" w:rsidRDefault="00CF19FB" w:rsidP="00BA5379">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
@@ -4439,70 +4386,60 @@
     </w:p>
     <w:p w14:paraId="7C271646" w14:textId="135BE50C" w:rsidR="006B4834" w:rsidRPr="003A1DA9" w:rsidRDefault="006B4834" w:rsidP="00BA5379">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t>Si alguna parte de esta información se modifica, debe avisarle a su empleador tan pronto como lo sepa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E519E97" w14:textId="77777777" w:rsidR="008914BC" w:rsidRPr="003A1DA9" w:rsidRDefault="008914BC" w:rsidP="00BA5379">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028E739E" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00F879D6" w:rsidP="00362B42">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="028E739E" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00F879D6" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Presentar una solicitud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF6355D" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="003A1DA9" w:rsidRDefault="00362B42" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5969F6C5" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="003A1DA9" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -5258,70 +5195,60 @@
           </w:rPr>
           <w:t>www.mass.gov/info-details/get-ready-to-apply-for-paid-family-and-medical-leave-pfml-benefits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AE697CC" w14:textId="77777777" w:rsidR="00A471FA" w:rsidRDefault="00A471FA" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F30232A" w14:textId="77777777" w:rsidR="00A471FA" w:rsidRPr="003A1DA9" w:rsidRDefault="00A471FA" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065B0C90" w14:textId="77777777" w:rsidR="00E55192" w:rsidRPr="003A1DA9" w:rsidRDefault="00BE0B9A" w:rsidP="00BA4769">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="065B0C90" w14:textId="77777777" w:rsidR="00E55192" w:rsidRPr="003A1DA9" w:rsidRDefault="00BE0B9A" w:rsidP="00D73560">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Más información</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFDAECD" w14:textId="77777777" w:rsidR="00FA4110" w:rsidRPr="003A1DA9" w:rsidRDefault="00FA4110" w:rsidP="00FA4110">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3827DB0B" w14:textId="4504E231" w:rsidR="006177CD" w:rsidRPr="003A1DA9" w:rsidRDefault="00FA4110" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1DA9">
@@ -5752,71 +5679,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> empleador. Por favor, conserve una copia para su propia referencia. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001277E6" w:rsidRPr="00B654A7" w:rsidSect="00875377">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="576" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="716A8CAF" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151" w:rsidP="00816C47">
+    <w:p w14:paraId="4D32CBBC" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7382B4DE" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151" w:rsidP="00816C47">
+    <w:p w14:paraId="24E21BC1" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56BF97B2" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151">
+    <w:p w14:paraId="3382984A" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5848,51 +5775,50 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1017079842"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -5962,105 +5888,106 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09C241C5" w14:textId="77777777" w:rsidR="003813CD" w:rsidRDefault="00F33852">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Noviembre 2021</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="861397129"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:t xml:space="preserve">Página | </w:t>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="003813CD">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0825CBDE" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151" w:rsidP="00816C47">
+    <w:p w14:paraId="27142B59" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF55143" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151" w:rsidP="00816C47">
+    <w:p w14:paraId="7901B991" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="094B5818" w14:textId="77777777" w:rsidR="00621151" w:rsidRDefault="00621151">
+    <w:p w14:paraId="6AF3181B" w14:textId="77777777" w:rsidR="00656450" w:rsidRDefault="00656450">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="75BE9487" w14:paraId="48BE9918" w14:textId="77777777" w:rsidTr="75BE9487">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
@@ -6146,54 +6073,55 @@
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="152B85E5" w14:textId="77777777" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73EF931B" w14:textId="77777777" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07FD31D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7034F1D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090013">
+    <w:tmpl w:val="BF604602"/>
+    <w:lvl w:ilvl="0" w:tplc="22AC8D0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
@@ -8164,50 +8092,51 @@
     <w:rsid w:val="00153F61"/>
     <w:rsid w:val="001551E4"/>
     <w:rsid w:val="00155DB2"/>
     <w:rsid w:val="00161D53"/>
     <w:rsid w:val="00161D7D"/>
     <w:rsid w:val="00166AD6"/>
     <w:rsid w:val="001670AE"/>
     <w:rsid w:val="00176E8E"/>
     <w:rsid w:val="00177D28"/>
     <w:rsid w:val="00186D96"/>
     <w:rsid w:val="00187E84"/>
     <w:rsid w:val="001A4892"/>
     <w:rsid w:val="001C3B8F"/>
     <w:rsid w:val="001D475E"/>
     <w:rsid w:val="001E47BB"/>
     <w:rsid w:val="001F00BD"/>
     <w:rsid w:val="00215CC5"/>
     <w:rsid w:val="002252AE"/>
     <w:rsid w:val="002327D7"/>
     <w:rsid w:val="0023295F"/>
     <w:rsid w:val="00241815"/>
     <w:rsid w:val="0025579A"/>
     <w:rsid w:val="00260F28"/>
     <w:rsid w:val="00263D67"/>
     <w:rsid w:val="002671BF"/>
+    <w:rsid w:val="00267254"/>
     <w:rsid w:val="00275B74"/>
     <w:rsid w:val="00275F05"/>
     <w:rsid w:val="00280942"/>
     <w:rsid w:val="00293836"/>
     <w:rsid w:val="00295939"/>
     <w:rsid w:val="0029629C"/>
     <w:rsid w:val="002A3C13"/>
     <w:rsid w:val="002A7D7C"/>
     <w:rsid w:val="002D3A94"/>
     <w:rsid w:val="002E156B"/>
     <w:rsid w:val="002E1F03"/>
     <w:rsid w:val="002F1C4D"/>
     <w:rsid w:val="00306FAE"/>
     <w:rsid w:val="003132FD"/>
     <w:rsid w:val="00316F66"/>
     <w:rsid w:val="00317F8F"/>
     <w:rsid w:val="00335FC0"/>
     <w:rsid w:val="00362B42"/>
     <w:rsid w:val="0036787C"/>
     <w:rsid w:val="003813CD"/>
     <w:rsid w:val="003A1DA9"/>
     <w:rsid w:val="003B2401"/>
     <w:rsid w:val="003C7FB6"/>
     <w:rsid w:val="003D2264"/>
     <w:rsid w:val="003E6795"/>
@@ -8229,50 +8158,51 @@
     <w:rsid w:val="004B7684"/>
     <w:rsid w:val="004D4EF9"/>
     <w:rsid w:val="004D7BEC"/>
     <w:rsid w:val="004E4A7A"/>
     <w:rsid w:val="004F2130"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00502A86"/>
     <w:rsid w:val="0050578D"/>
     <w:rsid w:val="005260BB"/>
     <w:rsid w:val="00547E3D"/>
     <w:rsid w:val="00552353"/>
     <w:rsid w:val="005600FF"/>
     <w:rsid w:val="00576EF6"/>
     <w:rsid w:val="0058217B"/>
     <w:rsid w:val="005A02E2"/>
     <w:rsid w:val="00603F26"/>
     <w:rsid w:val="00612E73"/>
     <w:rsid w:val="006177CD"/>
     <w:rsid w:val="00621151"/>
     <w:rsid w:val="00632E37"/>
     <w:rsid w:val="0063337E"/>
     <w:rsid w:val="0063707F"/>
     <w:rsid w:val="0064118B"/>
     <w:rsid w:val="00642F54"/>
     <w:rsid w:val="00652FEE"/>
+    <w:rsid w:val="00656450"/>
     <w:rsid w:val="0065757E"/>
     <w:rsid w:val="00665370"/>
     <w:rsid w:val="00670E68"/>
     <w:rsid w:val="00687BF0"/>
     <w:rsid w:val="00695642"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="006A06AC"/>
     <w:rsid w:val="006B4834"/>
     <w:rsid w:val="006C2153"/>
     <w:rsid w:val="006F73BA"/>
     <w:rsid w:val="00704625"/>
     <w:rsid w:val="00707656"/>
     <w:rsid w:val="007204D3"/>
     <w:rsid w:val="007335BF"/>
     <w:rsid w:val="00733A50"/>
     <w:rsid w:val="007411BB"/>
     <w:rsid w:val="0074A4CF"/>
     <w:rsid w:val="00750143"/>
     <w:rsid w:val="00762687"/>
     <w:rsid w:val="00772B6D"/>
     <w:rsid w:val="007731E4"/>
     <w:rsid w:val="00782FF2"/>
     <w:rsid w:val="00783980"/>
     <w:rsid w:val="007913AC"/>
     <w:rsid w:val="007A5A8E"/>
@@ -8379,50 +8309,51 @@
     <w:rsid w:val="00C70DB2"/>
     <w:rsid w:val="00C71B3D"/>
     <w:rsid w:val="00C726B7"/>
     <w:rsid w:val="00C75996"/>
     <w:rsid w:val="00C94841"/>
     <w:rsid w:val="00C95E6A"/>
     <w:rsid w:val="00CA5BBE"/>
     <w:rsid w:val="00CB00F7"/>
     <w:rsid w:val="00CB0588"/>
     <w:rsid w:val="00CB5697"/>
     <w:rsid w:val="00CC2ADF"/>
     <w:rsid w:val="00CD735D"/>
     <w:rsid w:val="00CE0560"/>
     <w:rsid w:val="00CF19FB"/>
     <w:rsid w:val="00D017E4"/>
     <w:rsid w:val="00D05D46"/>
     <w:rsid w:val="00D179CA"/>
     <w:rsid w:val="00D30870"/>
     <w:rsid w:val="00D3440E"/>
     <w:rsid w:val="00D35272"/>
     <w:rsid w:val="00D46A7D"/>
     <w:rsid w:val="00D521D5"/>
     <w:rsid w:val="00D52D84"/>
     <w:rsid w:val="00D53B03"/>
     <w:rsid w:val="00D63CAA"/>
+    <w:rsid w:val="00D73560"/>
     <w:rsid w:val="00D84C25"/>
     <w:rsid w:val="00D87B28"/>
     <w:rsid w:val="00D911F8"/>
     <w:rsid w:val="00DB206A"/>
     <w:rsid w:val="00DC459C"/>
     <w:rsid w:val="00DC5E23"/>
     <w:rsid w:val="00DC6EED"/>
     <w:rsid w:val="00DE334A"/>
     <w:rsid w:val="00DE48A1"/>
     <w:rsid w:val="00E00006"/>
     <w:rsid w:val="00E00FA1"/>
     <w:rsid w:val="00E02617"/>
     <w:rsid w:val="00E0452D"/>
     <w:rsid w:val="00E1118E"/>
     <w:rsid w:val="00E14DBC"/>
     <w:rsid w:val="00E42F39"/>
     <w:rsid w:val="00E45313"/>
     <w:rsid w:val="00E508C4"/>
     <w:rsid w:val="00E55192"/>
     <w:rsid w:val="00E7386B"/>
     <w:rsid w:val="00E808ED"/>
     <w:rsid w:val="00E8421F"/>
     <w:rsid w:val="00E902B5"/>
     <w:rsid w:val="00E94CDB"/>
     <w:rsid w:val="00EC02E7"/>
@@ -8923,50 +8854,71 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FD65A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73560"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -9194,50 +9146,61 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F67DAE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F67DAE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FD65A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D73560"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1662540039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
@@ -9541,62 +9504,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbc03a912cf939634b1111ea1a727f34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17e51b20208de2f184d5877dd012f69b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -9822,98 +9779,104 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Note xmlns="0a3922e2-8481-48ec-a87a-5090973b07da" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213896B6-74A0-4D37-BF3B-CAC63A8318C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E893116C-B1FE-49E0-AB43-FC59989985BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5BBE7B6-1F94-4FD7-9A30-93E75D60932C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E893116C-B1FE-49E0-AB43-FC59989985BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213896B6-74A0-4D37-BF3B-CAC63A8318C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
+    <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EF66420-7182-4D14-BD0B-640BDC271F59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2657</Words>
   <Characters>15149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>