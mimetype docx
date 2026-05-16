--- v1 (2026-01-27)
+++ v2 (2026-05-16)
@@ -11,5178 +11,1397 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61FCBC4E" w14:textId="6C7F3DA8" w:rsidR="0080293A" w:rsidRPr="00B654A7" w:rsidRDefault="0080293A" w:rsidP="00E55192">
+    <w:p w14:paraId="61FCBC4E" w14:textId="6C7F3DA8" w:rsidR="0080293A" w:rsidRPr="00A2480C" w:rsidRDefault="0080293A" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="65BEA717" w14:textId="77777777" w:rsidR="0080293A" w:rsidRPr="00B654A7" w:rsidRDefault="0080293A" w:rsidP="00E55192">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BEA717" w14:textId="77777777" w:rsidR="0080293A" w:rsidRPr="00A2480C" w:rsidRDefault="0080293A" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA4155D" w14:textId="767D56A6" w:rsidR="00275F05" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00275F05">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xin lưu ý: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Những tài liệu này được cung cấp ở định dạng Word để thuận tiện cho bạn về việc – dễ dàng điền thông tin vào các ô trống, làm thay đổi nhỏ về định dạng (chẳng hạn như thêm vào biểu tượng của công ty) hoặc bổ sung về các chính sách dành riêng cho công ty. Nhà tuyển dụng chịu trách nhiệm về bất cứ những chỉnh sửa, bổ sung hoặc xóa bỏ nào đối với các biểu mẫu này. Đơn vị Nghỉ phép Gia đình và </w:t>
+      </w:r>
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Y tế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DFML) không chịu trách nhiệm đối với các sửa đổi của mẫu này và không thể đảm bảo rằng mẫu này đã được sửa đổi so với bản chính sẽ được tuân thủ</w:t>
+      </w:r>
+      <w:r w:rsidR="00275F05" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20216A39" w14:textId="77777777" w:rsidR="00275F05" w:rsidRPr="00A2480C" w:rsidRDefault="00275F05" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331F74BF" w14:textId="7A2225D6" w:rsidR="00B86C1D" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1697 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thông báo dành cho it́ hơn 25 nhân viên – Hướng dẫn cách sử dụng</w:t>
+      </w:r>
+      <w:r w:rsidR="0080293A" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0154569B" w14:textId="52E0C959" w:rsidR="008D6927" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Với tư cách của nhà tuyển dụng ở Massachusetts, bạn phải thông báo cho nhân viên Massachusetts của mình và nhân viên hợp đồng được bảo hiểm về các quyền lợi và nghĩa vụ của họ theo luật Nghỉ phép gia đình và </w:t>
+      </w:r>
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Y tế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có lương của Massachusetts (PFML). Để thực hiện việc này, bạn có thể cung cấp mẫu này cho nhân viên của mình và nhân viên hợp đồng được bảo hiểm. Bạn cũng có thể thiết kế hoặc sử dụng một mẫu khác theo lựa chọn của mình miễn là nội dung bạn sử dụng cung cấp thông tin tương tự như luật pháp yêu cầu</w:t>
+      </w:r>
+      <w:r w:rsidR="0002662C" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20216A39" w14:textId="77777777" w:rsidR="00275F05" w:rsidRPr="008917CA" w:rsidRDefault="00275F05" w:rsidP="00E55192">
-[...1031 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="425B4F61" w14:textId="77777777" w:rsidR="008D6927" w:rsidRPr="00A2480C" w:rsidRDefault="008D6927" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B836AF" w14:textId="024817BF" w:rsidR="00B86C1D" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Mẫu này dành chon nhà tuyển dụng có it́ hơn 25 nhân viên ở Massachusetts và kể cả các nhân viên hộp đồng được bản hiểm. Nếu bạn có 25 nhân viên hoặc 25 nhân viên trờ lên ở Massachusetts và kể cả nhân viên hợp đồng được bảo hiểm, xin vui lòng sử dụng thông báo của nhà tuyển dụng đối với mẫu nhân công được bảo hiểm 25 hoặc là hơn 25 người </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="2023-notice-for-workforce-with-fewer-than-25-covered-individuals-" w:history="1">
         <w:hyperlink r:id="rId12">
-          <w:r w:rsidRPr="008917CA">
+          <w:r w:rsidRPr="00A2480C">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:lang w:val="vi-VN"/>
             </w:rPr>
             <w:t>Employer notice for a workforce with 25 or more covered individuals form</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Tương tự như vậy, nếu bạn hợp tác với những cá nhân tự kinh doanh không phải là nhân viên hợp đồng được bảo hiểm, bạn có thể cung cấp cho họ thông báo của nhà tuyển dụng dành cho các cá nhân tự kinh doanh có 25 hoặc là hơn 25 người được bảo hiểm để giúp họ về lựa chọn bảo hiểm cho chính họ </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:hyperlink r:id="rId14">
-          <w:r w:rsidRPr="008917CA">
+          <w:r w:rsidRPr="00A2480C">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
               <w:lang w:val="vi-VN"/>
             </w:rPr>
             <w:t>Employer notice to self-employed individuals for a workforce with 25 or more covered individuals form</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E50EEED" w14:textId="188DC488" w:rsidR="008D6927" w:rsidRPr="00731C9E" w:rsidRDefault="008D6927" w:rsidP="00E55192">
+    <w:p w14:paraId="1E50EEED" w14:textId="188DC488" w:rsidR="008D6927" w:rsidRPr="00A2480C" w:rsidRDefault="008D6927" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B5436D" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00065B1E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00065B1E">
+    <w:p w14:paraId="00B5436D" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Để sử dụng mẫu đơn này, trước tiên bạn hãy điền:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E858BB" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00065B1E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+    <w:p w14:paraId="44E858BB" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00065B1E">
-[...27 lines deleted...]
-    <w:p w14:paraId="20A0D740" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00065B1E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Biểu đồ ở trang số 2 cho biết liệu bạn có một kế hoạch tư nhân đã được phê duyệt hay không;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0D740" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00065B1E">
-[...45 lines deleted...]
-    <w:p w14:paraId="556E84F8" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00065B1E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Biểu đồ ở trang số 5 cho biết tỉ lệ phần trăm đóng góp của nhân viên sẽ được khấu trừ từ tiền lương của họ và bạn sẽ đóng góp bao nhiêu tỉ lệ phần trăm (nếu có);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556E84F8" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00065B1E">
-[...27 lines deleted...]
-    <w:p w14:paraId="0BF00C51" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00065B1E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Biểu đồ thông tin của nhà tuyển dụng ở trang số 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF00C51" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00065B1E">
-[...38 lines deleted...]
-    <w:p w14:paraId="306B2CCA" w14:textId="68928653" w:rsidR="00731C9E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các ô đánh dấu ở trang số 2 cho biết nơi nhân viên có thể tìm thấy thông tin về kế hoạch tư nhân của bạn, nếu có. (Đánh dấu N/A nếu bạn đang tham gia Quỹ ủy thác của tiểu bang.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13153A53" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306B2CCA" w14:textId="68928653" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="vi-VN"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="58381357" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Khi bạn đã điền xong các phần này, hãy cung cấp các trang số 2-6 của mẫu này cho nhân viên của mình và nhân công hợp đồng được bảo hiểm để họ xem xét và ký tên.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58381357" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388A52DB" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="388A52DB" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7087BAC3" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="7087BAC3" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116B0602" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="116B0602" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06603CC8" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="06603CC8" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B00299" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="23B00299" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA84589" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="3AA84589" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3099A6BF" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="007B59DD" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
+    <w:p w14:paraId="3099A6BF" w14:textId="77777777" w:rsidR="007B59DD" w:rsidRPr="00A2480C" w:rsidRDefault="007B59DD" w:rsidP="00731C9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D141D67" w14:textId="564BB721" w:rsidR="00E55192" w:rsidRPr="00AC00CB" w:rsidRDefault="00731C9E" w:rsidP="00AC00CB">
+    <w:p w14:paraId="1D141D67" w14:textId="564BB721" w:rsidR="00E55192" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00AC00CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC00CB">
+      <w:r w:rsidRPr="00A2480C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">THÔNG BÁO NGHỈ GIA ĐÌNH VÀ NGHỈ </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="00AC00CB">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:t>Y TẾ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC00CB">
+      <w:r w:rsidRPr="00A2480C">
         <w:t xml:space="preserve"> CÓ LƯƠNG CHO NHÂN VIÊN</w:t>
       </w:r>
-      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00AC00CB">
+      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00A2480C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC00CB">
+      <w:r w:rsidRPr="00A2480C">
         <w:t>it́ hơn</w:t>
       </w:r>
-      <w:r w:rsidR="00484E66" w:rsidRPr="00AC00CB">
+      <w:r w:rsidR="00484E66" w:rsidRPr="00A2480C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00AC00CB">
+      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00A2480C">
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC00CB">
+      <w:r w:rsidRPr="00A2480C">
         <w:t>nhân công</w:t>
       </w:r>
-      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00AC00CB">
+      <w:r w:rsidR="00CC2ADF" w:rsidRPr="00A2480C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E782D8" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="00731C9E" w:rsidRDefault="00362B42" w:rsidP="00E55192">
+    <w:p w14:paraId="21E782D8" w14:textId="77777777" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="00362B42" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CC885F" w14:textId="43FCF414" w:rsidR="00362B42" w:rsidRPr="00731C9E" w:rsidRDefault="00731C9E" w:rsidP="00362B42">
+    <w:p w14:paraId="28CC885F" w14:textId="43FCF414" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5AF1">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Xin bạn vui lòng đọc thông báo này một cách cẩn thận. Nó chứa thông tin quan trọng về các quyền</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Xin bạn vui lòng đọc thông báo này một cách cẩn thận. Nó chứa thông tin quan trọng về các quyền lợi, nghĩa vụ và tính đủ điều kiện của bạn theo luật Nghỉ phép gia đình và </w:t>
+      </w:r>
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lợi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF5AF1">
+        <w:t>Y tế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, nghĩa vụ và tính đủ điều kiện của bạn theo luật Nghỉ phép gia đình và </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> có lương của Massachusetts (PFML). Xin bạn vui lòng lưu giữ lại thông báo này cho mình</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26AE9">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E536C4F" w14:textId="416EFD19" w:rsidR="00E55192" w:rsidRPr="00731C9E" w:rsidRDefault="00E55192" w:rsidP="00E55192">
+    <w:p w14:paraId="5E536C4F" w14:textId="416EFD19" w:rsidR="00E55192" w:rsidRPr="00A2480C" w:rsidRDefault="00E55192" w:rsidP="00E55192">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8F8804" w14:textId="3A291D68" w:rsidR="0050578D" w:rsidRPr="008917CA" w:rsidRDefault="00731C9E" w:rsidP="00E55192">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="2A8F8804" w14:textId="3A291D68" w:rsidR="0050578D" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00E55192">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Luật PFML của Massachusetts cung cấp cho hầu hết nhân công ở tiểu bang này có quyền lợi được xin nghỉ phép gia đình và </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> có lương. Các quyền lợi này được mô tả chi tiết hơn bên dưới và bao gồm (1) Sự bảo vệ vị trí việc làm khi nhân viên quay trở lại làm việc và (2) trợ cấp một phần tiền lương khi nhân viên nghỉ việc. Nhà tuyển dụng có thể cung cấp những phúc lợi này bằng cách (1) tham gia vào Quỹ uỷ thác PFML do đơn vị nghỉ phép gia đình và </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Massachusetts (Sợ) điều hành hoặc (2) cung cấp một kế hoạch tư nhân có lợi ích miễn trừ cho họ mà kế hoạch này cung cấp các phúc lợi ít nhất là hào phóng như những phúc lợi sẵn có của Sở PFML</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AAE9F4" w14:textId="3788BF42" w:rsidR="00362B42" w:rsidRPr="008917CA" w:rsidRDefault="00362B42" w:rsidP="00362B42">
-[...10 lines deleted...]
-    <w:p w14:paraId="1F27689F" w14:textId="7607DF14" w:rsidR="00886535" w:rsidRPr="008917CA" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+    <w:p w14:paraId="58AAE9F4" w14:textId="3788BF42" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="00362B42" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F27689F" w14:textId="7607DF14" w:rsidR="00886535" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bất kể nhà tuyển dụng của bạn có tham gia Quỹ uy thác của tiểu bang hay có một kế hoạch tư nhân,bạn cũng sẽ được hưởng một số lợi ích và có sự bảo vệ nhất định. Bạn có thể được yêu cầu đóng góp vào Quỹ ủy thác hoặc đóng tiền cho kế hoạch tư nhân của nhà tuyển dụng, nhưng số tiền đóng góp có giới han. Bạn cũng cần phải báo cho nhà tuyển dụng của mình khi mình cần xin nghỉ phép và bạn sẽ cần nộp đơn cho Sở PFML xin nghỉ phép hoặc là nộp đơn cho kế hoạch tư nhân của nhà tuyển dụng</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267560BF" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="008917CA" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="267560BF" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="00A2480C" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E5615F" w14:textId="510BE6D1" w:rsidR="00886535" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00886535">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhà tuyển dụng có thể nộp đơn xin miễn đóng góp nghỉ phép </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, nghỉ phép gia đình hoặc là miễn đóng cả hai. Họ phải cung   cấp cho bạn thông tin về kế hoạch tư nhân và quy trình đăng ký. Họ đã cung cấp thông tin đó với cách thức như sau</w:t>
       </w:r>
-      <w:r w:rsidR="00886535" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00886535" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302D9442" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="008917CA" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
+    <w:p w14:paraId="302D9442" w14:textId="77777777" w:rsidR="00007B1E" w:rsidRPr="00A2480C" w:rsidRDefault="00007B1E" w:rsidP="00007B1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9D6BEF" w14:textId="27A9E7A7" w:rsidR="00007B1E" w:rsidRPr="008917CA" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+    <w:p w14:paraId="5F9D6BEF" w14:textId="27A9E7A7" w:rsidR="00007B1E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="810"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Ở ô bên dưới</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F29048A" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="008917CA" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
+    <w:p w14:paraId="7F29048A" w14:textId="77777777" w:rsidR="00731C9E" w:rsidRPr="00A2480C" w:rsidRDefault="00731C9E" w:rsidP="00731C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tài liệu đánh kèm với thông báo này</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5481787E" w14:textId="3C2078E4" w:rsidR="00007B1E" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="00007B1E">
+    <w:p w14:paraId="5481787E" w14:textId="3C2078E4" w:rsidR="00007B1E" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="00007B1E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Cách thức khác</w:t>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007B1E" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00007B1E" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="431"/>
         <w:tblW w:w="11129" w:type="dxa"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="4165"/>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="5905"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C5206A" w:rsidRPr="008917CA" w14:paraId="66A38878" w14:textId="77777777" w:rsidTr="007A24B2">
+      <w:tr w:rsidR="00C5206A" w:rsidRPr="00A2480C" w14:paraId="66A38878" w14:textId="77777777" w:rsidTr="007A24B2">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="000460E1" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="000460E1" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4305510F" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="4305510F" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E038491" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="3E038491" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28018765" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="28018765" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5905" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB3E390" w14:textId="31739AAE" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
+          <w:p w14:paraId="5DB3E390" w14:textId="31739AAE" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Không</w:t>
+              <w:t>Không có một kế hoạch tư nhân đã được phê duyệt và đang có tham gia tất cả loại nghỉ phép từ bên Sở;</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...256 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="592DFC27" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="592DFC27" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="542F5323" w14:textId="0FD40DD3" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
+          <w:p w14:paraId="542F5323" w14:textId="0FD40DD3" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Có</w:t>
+              <w:t xml:space="preserve">Có một kế hoạch tư nhân đã được phê duyệt cho cả nghỉ gia đình và nghỉ </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-              </w:rPr>
-[...95 lines deleted...]
-                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36953FEE" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="36953FEE" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16C25B9D" w14:textId="3C7A4225" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
+          <w:p w14:paraId="16C25B9D" w14:textId="3C7A4225" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Có</w:t>
+              <w:t xml:space="preserve">Có một kế hoạch tư nhân đã được phê duyệt chỉ dành cho nghỉ phép gia đình và  đang có tham gia nghỉ phép </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-              </w:rPr>
-[...303 lines deleted...]
-                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> từ bên Sở</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
-[...25 lines deleted...]
-            <w:r w:rsidR="00C5206A" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00C5206A" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39415AD2" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="39415AD2" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B45FA64" w14:textId="25F27C0F" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
+          <w:p w14:paraId="1B45FA64" w14:textId="25F27C0F" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="00C5206A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:ind w:left="810"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Có</w:t>
+              <w:t xml:space="preserve">Có một kế hoạch đã được phê duyệt chỉ dành cho nghỉ phép </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
-              </w:rPr>
-[...196 lines deleted...]
-                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> và đang có tham gia nghỉ phép gia đình từ bên Sở</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...150 lines deleted...]
-            <w:r w:rsidR="00C5206A" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00C5206A" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C5206A" w:rsidRPr="008917CA" w14:paraId="65801D80" w14:textId="77777777" w:rsidTr="007A24B2">
+      <w:tr w:rsidR="00C5206A" w:rsidRPr="00A2480C" w14:paraId="65801D80" w14:textId="77777777" w:rsidTr="007A24B2">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB76200" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="2AB76200" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03D89036" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="03D89036" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...16 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Tên nhà tuyển dụng)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26211B8B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="26211B8B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F2A789D" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="5F2A789D" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B62060F" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="7B62060F" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B25A850" wp14:editId="7EB6D24F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Straight Connector 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
@@ -5198,112 +1417,94 @@
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="55BC614E" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.15pt,.15pt" to="199.7pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...16 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Tên kế hoạch tư nhân)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8F6448" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="7A8F6448" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A0721A7" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="6A0721A7" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EA2FB7B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="2EA2FB7B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46AF2B51" wp14:editId="491D9DC3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Straight Connector 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
@@ -5319,112 +1520,94 @@
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="328AA4BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.15pt,.15pt" to="199.7pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...16 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Số điện thoại kế hoạch tư nhân)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D96622B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="3D96622B" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D40E635" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="4D40E635" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DCC703F" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="4DCC703F" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="103A2BCB" wp14:editId="22AEB814">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Straight Connector 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
@@ -5440,112 +1623,94 @@
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="2D133540" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.15pt,.15pt" to="199.7pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...16 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Địa chỉ kế hoạch tư nhân)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36FAF76E" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="36FAF76E" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54F308EE" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="54F308EE" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AAA87BA" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="008917CA" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
+          <w:p w14:paraId="0AAA87BA" w14:textId="77777777" w:rsidR="007A24B2" w:rsidRPr="00A2480C" w:rsidRDefault="007A24B2" w:rsidP="007A24B2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D8ACFC" wp14:editId="4A711198">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2537827" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Straight Connector 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
@@ -5561,22088 +1726,5100 @@
                               <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:sysClr val="windowText" lastClr="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="010A9189" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.15pt,.15pt" to="199.7pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvXnM2tAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+R62BIYcXpo0F6G&#10;tcC6H8DKki1AXxDVOPn3pZQ0zbrbMB9kShQf+cin9e3eWbZTCU3wPb9ZNJwpL8Ng/Njz38/31yvO&#10;MIMfwAaven5QyG83V1/Wc+xUG6ZgB5UYgXjs5tjzKefYCYFyUg5wEaLy5NQhOci0TaMYEsyE7qxo&#10;m+a7mEMaYgpSIdLp9ujkm4qvtZL5UWtUmdmeU225rqmuL2UVmzV0Y4I4GXkqA/6hCgfGU9Iz1BYy&#10;sNdk/oJyRqaAQeeFDE4ErY1UlQOxuWk+sfk1QVSVCzUH47lN+P9g5c/dnX9K1IY5YofxKRUWe51c&#10;+VN9bF+bdTg3S+0zk3TYfvu6XLVLzuS7T3wExoT5QQXHitFza3zhAR3sfmCmZHT1/Uo59uHeWFtn&#10;YT2bSUjtsqFxSSBJaAuZTBeHnqMfOQM7ktZkThUSgzVDCS9AeMA7m9gOaNykkiHMz1QvZxYwk4NI&#10;1K+MnUr4I7TUswWcjsHVdVSHM5kkao3r+eoy2vqSUVWRnVh99LBYL2E41NaKsqMB1qQnsRWFXO7J&#10;vnwSmzcAAAD//wMAUEsDBBQABgAIAAAAIQCz+zUg2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcWocWKhLiVAhET3Bo6Qc48TZJa69D7KSBr2d7gstIoxnNvHw9OStG7EPr&#10;ScHdPAGBVHnTUq1g//k2ewQRoiajrSdU8I0B1sX1Va4z48+0xXEXa8EjFDKtoImxy6QMVYNOh7nv&#10;kDg7+N7pyLavpen1mcedlYskWUmnW+KHRnf40mB12g1OwWb6eXi31fhapvthcbCbrw99XCl1ezM9&#10;P4GIOMW/MlzwGR0KZir9QCYIq2C25KICVg6XaXoPorxYWeTyP3vxCwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9ecza0AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALP7NSDZAAAAAwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...16 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Trang mạng của kế hoạch tư nhân)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394736DB" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="394736DB" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C1032EA" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="7C1032EA" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="147E4687" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="147E4687" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5905" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6464E9" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="008917CA" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
+          <w:p w14:paraId="4B6464E9" w14:textId="77777777" w:rsidR="00C5206A" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="00C5206A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="515DD832" w14:textId="1D71E22F" w:rsidR="00362B42" w:rsidRPr="007B59DD" w:rsidRDefault="00C5206A" w:rsidP="009F6E9C">
+    <w:p w14:paraId="515DD832" w14:textId="1D71E22F" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="00C5206A" w:rsidP="009F6E9C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A24B2" w:rsidRPr="008917CA">
-[...25 lines deleted...]
-    <w:p w14:paraId="111987BB" w14:textId="7F7DCFBC" w:rsidR="00CC2ADF" w:rsidRPr="008917CA" w:rsidRDefault="00A95E72" w:rsidP="00362B42">
+      <w:r w:rsidR="007A24B2" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>N/A (Nhà tuyển dụng tự đóng góp vào Qũy ủy thác)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111987BB" w14:textId="7F7DCFBC" w:rsidR="00CC2ADF" w:rsidRPr="00A2480C" w:rsidRDefault="00A95E72" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Giải thích các loại nghỉ phép</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C018E2D" w14:textId="77777777" w:rsidR="00FD767F" w:rsidRPr="008917CA" w:rsidRDefault="00FD767F" w:rsidP="00FD767F">
+    <w:p w14:paraId="2C018E2D" w14:textId="77777777" w:rsidR="00FD767F" w:rsidRPr="00A2480C" w:rsidRDefault="00FD767F" w:rsidP="00FD767F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC5CF3B" w14:textId="668485F8" w:rsidR="00362B42" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="6EC5CF3B" w14:textId="668485F8" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Sự phân bổ ngày nghỉ  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Theo Luật PFML, bạn có thể được hưởng tối đa</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35ABFDC0" w14:textId="5061748D" w:rsidR="00362B42" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+    <w:p w14:paraId="35ABFDC0" w14:textId="5061748D" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trong 1 năm được hưởng 12 tuần nghỉ phép gia đình có lương cho việc sinh con, nhận con nuôi hoặc nhận nuôi dưỡng một đứa trẻ; chăm sóc 1 người nhà bị bệnh nặng; hoặc vì thực tế là có một tình trạng khẩn cấp một người nhà đang tại ngũ hoặc đã được báo tin về lệnh gọi nhập ngũ sắp xảy ra trong quân đội</w:t>
       </w:r>
-      <w:r w:rsidR="00362B42" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00362B42" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BD2A63" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="22BD2A63" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Trong 1 năm được hưởng 20 tuần nghỉ phép có lương nếu họ bị bệnh nặng khiến họ không thể làm việc;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0FEEA8" w14:textId="2BFDF9E2" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="4E0FEEA8" w14:textId="2BFDF9E2" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong 1 năm được hưởng 26 tuần nghỉ phép gia đình có lương để chăm sóc người nhà mà họ là 1 quân nhân được bảo hiểm đang giữa qua trình </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc là điều tri vấn đề </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> nghiêm trọng do hẩu qủa liên quan đến nghĩa vụ quân sự;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC677C1" w14:textId="38B9D774" w:rsidR="00362B42" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="7FC677C1" w14:textId="38B9D774" w:rsidR="00362B42" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong 1 năm được hưởng tổng cộng 26 tuần nghỉ phép gia đình và </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> được có lương.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495470B2" w14:textId="77777777" w:rsidR="0025579A" w:rsidRPr="008917CA" w:rsidRDefault="0025579A" w:rsidP="0025579A">
+    <w:p w14:paraId="495470B2" w14:textId="77777777" w:rsidR="0025579A" w:rsidRPr="00A2480C" w:rsidRDefault="0025579A" w:rsidP="0025579A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A049E37" w14:textId="77777777" w:rsidR="00C52513" w:rsidRPr="00C52513" w:rsidRDefault="00C52513" w:rsidP="00C52513">
-[...2018 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="4A049E37" w14:textId="77777777" w:rsidR="00C52513" w:rsidRPr="00A2480C" w:rsidRDefault="00C52513" w:rsidP="00C52513">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>"Năm hưởng trợ cấp" là duy nhất đối với bạn và dựa trên thời điểm bạn nghỉ phép thông qua bất kỳ chương trình nghỉ phép nào. Năm hưởng trợ cấp của bạn bắt đầu từ chủ nhật trước ngày nghỉ phép đầu tiên và kéo dài 52 tuần liên tiếp. Năm hưởng trợ cấp xác định mức trợ cấp của bạn, và mức này sẽ không đổi trong suốt năm hưởng trợ cấp ngay cả khi bạn nộp nhiều đơn xin nghỉ phép hoặc sử dụng các loại nghỉ phép khác nhau. Mức trợ cấp của bạn sẽ chỉ thay đổi khi bạn bắt đầu một năm hưởng trợ cấp mới.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A92601" w14:textId="794DF131" w:rsidR="001135EC" w:rsidRPr="00A2480C" w:rsidRDefault="001135EC" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2AEB2A" w14:textId="406BD4BA" w:rsidR="00762687" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Những ngày nghỉ phép khác</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">  Bất cứ ngày nghỉ phép nào bạn xin lấy - có lương hoặc không lương - vì những lý do đủ điều kiện tương tự được liệt kê ở trên sẽ được tính vào số ngày nghỉ phép của bạn cho 1 năm được hưởng đó</w:t>
       </w:r>
-      <w:r w:rsidR="00C75996" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00C75996" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586E0372" w14:textId="0F870E59" w:rsidR="00066BF5" w:rsidRPr="008917CA" w:rsidRDefault="00066BF5" w:rsidP="00362B42">
-[...10 lines deleted...]
-    <w:p w14:paraId="1ABA9B85" w14:textId="07A881F7" w:rsidR="00762687" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+    <w:p w14:paraId="586E0372" w14:textId="0F870E59" w:rsidR="00066BF5" w:rsidRPr="00A2480C" w:rsidRDefault="00066BF5" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABA9B85" w14:textId="07A881F7" w:rsidR="00762687" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tính đủ điều kiện</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Bạn sẽ đủ điều kiện được nghỉ phép và được chuyển đỏi bằng tiền lương nếu kiểm tra thu nhập của ban không co vấn đề. Bạn phải kiếm được ít nhất 30 lần số tiền thất nghiệp dự kiến và</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:anchor=":~:text=Have%20earned%20at%20least%3A,would%20be%20eligible%20to%20collect" w:history="1">
-        <w:r w:rsidRPr="008917CA">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="008917CA">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>đáp ứng yêu cầu về thu nhập tối thiểu do Sợ Thất nghiệp thiết lập hàng năm (DUA)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, tức là $6,300 cho năm 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C52513">
+      <w:r w:rsidR="00C52513" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, trong 4 quý lịch vừa qua. (Đây là số tiền được tính trong phần thanh toán tiền lương” bên dưới.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C15BA8B" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+    <w:p w14:paraId="7C15BA8B" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41DB603C" w14:textId="7C821A35" w:rsidR="000D5AE9" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="000D5AE9">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="41DB603C" w14:textId="7C821A35" w:rsidR="000D5AE9" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="000D5AE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Các khoản thanh toan </w:t>
       </w:r>
-      <w:r w:rsidR="00191F9C" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00191F9C" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>thay thế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiền lương .</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Khi bạn nghỉ phép vì bất cứ lý do nào được mô tả ở trên, bạn sẽ có đủ điều kiện để nộp đơn cho Sở hoặc là cho kế hoạch tư nhân của nhà tuyển dụng về các khoản thanh toán cho nghỉ phép tạm thời. Những khoản thanh toán này sẽ là một phần của thu nhập trung bình hàng tuần của bạn. Khoản thanh toán dự kiến tối đa của bạn sẽ là</w:t>
       </w:r>
-      <w:r w:rsidR="000D5AE9" w:rsidRPr="008917CA">
+      <w:r w:rsidR="000D5AE9" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AE4462" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="34AE4462" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>80% thu nhập tối đa là 50% mức lương trung bình hàng tuần chỉ định của Tiêu bang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C822611" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="1C822611" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>50% thu nhập quá mức lương trung bình hàng tuần của Tiểu bang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16714600" w14:textId="4AECB2DE" w:rsidR="001135EC" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="16714600" w14:textId="4AECB2DE" w:rsidR="001135EC" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Không có trường hợp được vượt qúa số tiền tối đa. Đối với năm 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C52513">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00C52513" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>, số tiền tối đa là $1</w:t>
       </w:r>
-      <w:r w:rsidR="00C52513">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00C52513" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4A8C">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00CB4A8C" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C52513">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00C52513" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>. Số tiền này sẽ được điều chỉnh hàng năm dựa trên mức tăng lương trung bình hàng tuần của Tiểu bang</w:t>
       </w:r>
-      <w:r w:rsidR="00C726B7" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00C726B7" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2F9A7" w14:textId="498D6693" w:rsidR="00F54219" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="28A2F9A7" w14:textId="498D6693" w:rsidR="00F54219" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các kế hoạch tư nhân có thể chọn trả số tiền nhiều hơn nhưng số tiền không được thấp hơn mức của Sở sẽ trả</w:t>
       </w:r>
-      <w:r w:rsidR="009D58E8" w:rsidRPr="008917CA">
+      <w:r w:rsidR="009D58E8" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67995942" w14:textId="77777777" w:rsidR="00856D36" w:rsidRPr="008917CA" w:rsidRDefault="00856D36" w:rsidP="00362B42">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="67995942" w14:textId="77777777" w:rsidR="00856D36" w:rsidRPr="00A2480C" w:rsidRDefault="00856D36" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CA37CA" w14:textId="17E8CB88" w:rsidR="00F83A66" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00F83A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Các khoản thanh toán lãnh cùng một lúc</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nếu bạn nhận được tiền từ các nguồn khác trong khi bạn cũng đang nhận số tiền của Sở, thì số tiền bạn nhận được của Sở có thể bị giảm ít lại.  Nhận lãnh cách khoản thanh toán khác sẽ gây ra việc bị giảm cùng một số tiền mà bạn nhận được từ Sở. Điều này có nghĩa là với mỗi đô la bạn nhận được , số tiền đô la của bạn của Sở sẽ giảm đi một đô la. Những khoản thanh toán sẽ gây ra vấn đề bao gồm</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A66" w:rsidRPr="008917CA">
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5C6D1A" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="3F5C6D1A" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền bồi thường công nhân</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D24AA5" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="57D24AA5" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiền thất nghiệp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398691BB" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="398691BB" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Chính sách hoặc là kế hoạch dành cho người khuyết tật thường trực</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16211347" w14:textId="156B9277" w:rsidR="00155DB2" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="16211347" w14:textId="156B9277" w:rsidR="00155DB2" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nghỉ phép bệnh keo dài với nghỉ phép ngân hàng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4441E212" w14:textId="4BE8B9F0" w:rsidR="00F83A66" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="00F83A66">
-[...811 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="4441E212" w14:textId="4BE8B9F0" w:rsidR="00F83A66" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00F83A66">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các Khoản thanh toán khác sẽ không giảm ít các số tiền mà bạn nhận được của Sở trừ khi bạn nhận được tổng số tiền nhiều hơn mức lương trung bình hàng tuần của mình. Những khoản thanh toán này sẽ có tác dụng bao gồm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF7D837" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="7AF7D837" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...424 lines deleted...]
-    <w:p w14:paraId="441899B3" w14:textId="1AA699EB" w:rsidR="00EB2942" w:rsidRPr="00EB2942" w:rsidRDefault="009D70C6" w:rsidP="00EB2942">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các chính sách hoặc chương trình dành cho người khuyết tật tạm thời (bao gồm cả khuyết tật ngắn hạn và khuyết tật dài hạn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441899B3" w14:textId="1AA699EB" w:rsidR="00EB2942" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="00EB2942">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...235 lines deleted...]
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chính sách hoặc chương trình nghỉ phép vì lý do gia đình và/hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
-[...45 lines deleted...]
-    <w:p w14:paraId="7ECD30DB" w14:textId="77777777" w:rsidR="00EB2942" w:rsidRPr="00EB2942" w:rsidRDefault="00EB2942" w:rsidP="00EB2942">
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> điều hành bởi nhà tuyển dụng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECD30DB" w14:textId="77777777" w:rsidR="00EB2942" w:rsidRPr="00A2480C" w:rsidRDefault="00EB2942" w:rsidP="00EB2942">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB2942">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EB2942">
+        <w:t xml:space="preserve"> Bổ sung các khoản thanh toán phúc lợi PFML, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1452 lines deleted...]
-    <w:p w14:paraId="5D7EB8DD" w14:textId="20D830AE" w:rsidR="009549EF" w:rsidRPr="00EB2942" w:rsidRDefault="00EB2942" w:rsidP="00EB2942">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nói chung, các nha n viê n có thê láy những ngày nghỉ phếp có lương cu a họ như là ( nghỉ bê ̣nh, nghỉ hề hoa ̣c nghi PTO khác) đê bo sung cho các phúc lợi PFML với mo ̣t só tiền nhát định, nhưng bạn càn pha i tua n thêo các chỉ́nh sách về thu nha ̣p và thời gian nghỉ cu a co ng ty. Chỉ́nh sách PTO cu a co ng ty kho ng được pha n biê ̣t đói xư với bạn vỉ̀ đã thực hiê ̣n quyền mà bạn được hươ ng thêo chương trỉ̀nh PFML (M.G.L. c 175M). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7EB8DD" w14:textId="20D830AE" w:rsidR="009549EF" w:rsidRPr="00A2480C" w:rsidRDefault="00EB2942" w:rsidP="00EB2942">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="vi-VN"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB2942">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Đói</w:t>
-[...1937 lines deleted...]
-    <w:p w14:paraId="48FA8A49" w14:textId="58624263" w:rsidR="7873335E" w:rsidRPr="009549EF" w:rsidRDefault="7873335E" w:rsidP="7873335E">
+        <w:t>Đói với những nha n viê n chọn bo sung các phúc lợi PFML cu a mỉ̀nh thêo cách này, to ng só tiền hàng tuàn cu a các phúc lợi PFML và các phúc lợi nghỉ phếp có lương do co ng ty cung cáp kho ng được vượt quá mức lương trung bỉ̀nh hàng tuàn cu a mo ̣t cá nha n (IAWW). Co ng ty sễ chịu trách nhiê ̣m thêo dõi và đa m ba o ra ng to ng só tiền hàng tuàn cu a các phúc lợi nghỉ phếp có lương do hạng cung cáp và các phúc lợi PFML kho ng vượt quá IAWW cu a nha n viê n. Co ng ty cũng chịu trách nhiê ̣m qua n lý bát kỳ khoa n thanh toán nào được tra cho nha n viê n vượt quá IAWW cu a họ. Sơ chúng to i kho ng tham gia vào quá trỉ̀nh hoàn tra cho các khoa n tra quá. Quá trỉ̀nh này hoàn toàn là trách nhiê ̣m cu a co ng ty và người co ng nha n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FA8A49" w14:textId="58624263" w:rsidR="7873335E" w:rsidRPr="00A2480C" w:rsidRDefault="7873335E" w:rsidP="7873335E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B93815" w14:textId="3552802E" w:rsidR="00430ADB" w:rsidRPr="00B05297" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+    <w:p w14:paraId="12B93815" w14:textId="3552802E" w:rsidR="00430ADB" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B05297">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Quyền lợi và sự bảo vệ công việc của nhân viên</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBA30FE" w14:textId="77777777" w:rsidR="00906CD0" w:rsidRPr="00B05297" w:rsidRDefault="00906CD0" w:rsidP="008221A8">
+    <w:p w14:paraId="6BBA30FE" w14:textId="77777777" w:rsidR="00906CD0" w:rsidRPr="00A2480C" w:rsidRDefault="00906CD0" w:rsidP="008221A8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729866F3" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="729866F3" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Bảo vệ công việc  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nói chung, nếu bạn nghỉ phép vì lý do gia đình hoặc vì lý do sức khỏe, sau khi bạn quay lại làm việc, công ty /Chủ hạng động của bạn phải phục hồi bạn về vị trí trước đây hoặc vị trí tương đương, có cùng một trạng thái địa vị, mức lương, phúc lợi công việc, tín chỉ thâm niên công tác     kể từ ngày bạn bắt đầu nghỉ phép. Điều này có thể không aṕ dụng nếu vị trí của bạn bị loại vì lý do kinh thế không liên quan đến sử dụng thời gian nghỉ phép của bạn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB2648C" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="5BB2648C" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C83AD4" w14:textId="4FE93879" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiếp tục đóng góp bảo hiểm </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">  Nhà tuyển dụng của bạn phải tiếp tục cung cấp và đóng góp vào kế hoạch bảo hiểm </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> của việc làm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D85CD67" w14:textId="4528F381" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="4D85CD67" w14:textId="4528F381" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">nếu có, ở mức độ và theo các điều kiện bảo hiểm sẽ được cung cấp nếu  như bạn còn đang tiếp tục làm việc trong thời gian nghỉ phép đó. Nhà tuyển dụng có thể yêu cầu bạn tiếp tục trả góp phần phí </w:t>
       </w:r>
-      <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Y tế</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> baỏ hiểm của mình theo số tiền góp trước nghỉ phép.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2125C1F6" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+    <w:p w14:paraId="2125C1F6" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C0F09D" w14:textId="408EB02A" w:rsidR="00430ADB" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Không có sự tra thù</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>ông có sự tra thù</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bất cứ công ty/Chủ nhân nào có miền tin phân biệt đối xử hoặc trả thù vì bạn đã xử dụng những quyền lợi mà bạn được hưởng theo luật nghỉ phép nghỉ phép gia đình và sức hkhoể được trả lương là trái pháp luật. Một nhân viên hoặc nhân viên cũ lâm vào tình huống này vì họ xử dụng các quyền theo pháp luật có thể khởi kiện dân sự lên tòa án cấp trên sau khi vi phạm sự kiện xảy ra trong không quá 3 năm</w:t>
+      </w:r>
+      <w:r w:rsidR="00241815" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2A1162" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E12311" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A7EAB4" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="009D70C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:u w:val="single"/>
-[...751 lines deleted...]
-    <w:p w14:paraId="42712288" w14:textId="390C3E1A" w:rsidR="009D70C6" w:rsidRPr="008917CA" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFD13C0" w14:textId="77777777" w:rsidR="002A7D7C" w:rsidRPr="00A2480C" w:rsidRDefault="002A7D7C" w:rsidP="00430ADB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42712288" w14:textId="390C3E1A" w:rsidR="009D70C6" w:rsidRPr="00A2480C" w:rsidRDefault="009D70C6" w:rsidP="009D70C6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Số tiền đóng góp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D30AF6D" w14:textId="1A67976B" w:rsidR="001A4892" w:rsidRPr="00B654A7" w:rsidRDefault="001A4892" w:rsidP="001A4892">
+    <w:p w14:paraId="2D30AF6D" w14:textId="1A67976B" w:rsidR="001A4892" w:rsidRPr="00A2480C" w:rsidRDefault="001A4892" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1038 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1328A643" w14:textId="01205BDF" w:rsidR="00993FD1" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Để giúp trả cho nghỉ phép có lương theo luật PFML, Công ty/Chủ nhân của bạn có thể đóng góp, khấu trừ một phần nào đó từ tiền lương của bạn, số tiền này sẽ được chuyển đến Quỹ uỷ thác hoặc cho người điều hành kế hoạch tư nthân của nhà tuyển dụng. Nhà tuyển dụng đóng góp vào Quỹ uỷ thác sẽ phải đóng góp số tiền như sau</w:t>
+      </w:r>
+      <w:r w:rsidR="001551E4" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C040406" w14:textId="411B458D" w:rsidR="001551E4" w:rsidRPr="008917CA" w:rsidRDefault="001551E4" w:rsidP="001A4892">
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="7C040406" w14:textId="411B458D" w:rsidR="001551E4" w:rsidRPr="00A2480C" w:rsidRDefault="001551E4" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3520"/>
         <w:gridCol w:w="3521"/>
         <w:gridCol w:w="3521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="2C19DF2D" w14:textId="77777777" w:rsidTr="0019653E">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="2C19DF2D" w14:textId="77777777" w:rsidTr="0019653E">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501B156B" w14:textId="4A2971E5" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="0019653E">
+          <w:p w14:paraId="501B156B" w14:textId="4A2971E5" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="0019653E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Đóng góp nghỉ phép gia đình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A11995D" w14:textId="103AA316" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="0019653E">
+          <w:p w14:paraId="3A11995D" w14:textId="103AA316" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="0019653E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve">Đóng góp nghỉ phép </w:t>
             </w:r>
-            <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5035696A" w14:textId="075645F9" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="0019653E">
+          <w:p w14:paraId="5035696A" w14:textId="075645F9" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="0019653E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Tổng cộng số tiền đóng góp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57D20" w:rsidRPr="008917CA" w14:paraId="7A87B1BB" w14:textId="77777777" w:rsidTr="0019653E">
+      <w:tr w:rsidR="00B57D20" w:rsidRPr="00A2480C" w14:paraId="7A87B1BB" w14:textId="77777777" w:rsidTr="0019653E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779388C0" w14:textId="202F2B9D" w:rsidR="00B57D20" w:rsidRPr="008917CA" w:rsidRDefault="000841BF" w:rsidP="7873335E">
+          <w:p w14:paraId="779388C0" w14:textId="202F2B9D" w:rsidR="00B57D20" w:rsidRPr="00A2480C" w:rsidRDefault="000841BF" w:rsidP="7873335E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
-            <w:r w:rsidR="00F879D6" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00F879D6" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007142D6" w:rsidRPr="008917CA">
+            <w:r w:rsidR="007142D6" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>thu nhập</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F231EC" w14:textId="521BEEE0" w:rsidR="00B57D20" w:rsidRPr="008917CA" w:rsidRDefault="000841BF" w:rsidP="7873335E">
+          <w:p w14:paraId="71F231EC" w14:textId="521BEEE0" w:rsidR="00B57D20" w:rsidRPr="00A2480C" w:rsidRDefault="000841BF" w:rsidP="7873335E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r w:rsidR="00B813DC" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00B813DC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007142D6" w:rsidRPr="008917CA">
+            <w:r w:rsidR="007142D6" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>thu nhập</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73721475" w14:textId="3A4E6787" w:rsidR="00B57D20" w:rsidRPr="008917CA" w:rsidRDefault="000841BF" w:rsidP="7873335E">
+          <w:p w14:paraId="73721475" w14:textId="3A4E6787" w:rsidR="00B57D20" w:rsidRPr="00A2480C" w:rsidRDefault="000841BF" w:rsidP="7873335E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="0004127F" w:rsidRPr="008917CA">
+            <w:r w:rsidR="0004127F" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
-            <w:r w:rsidR="348D9BCF" w:rsidRPr="008917CA">
+            <w:r w:rsidR="348D9BCF" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007142D6" w:rsidRPr="008917CA">
+            <w:r w:rsidR="007142D6" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>thu nhập</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="008917CA">
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BB1BD6" w14:textId="77777777" w:rsidR="00960817" w:rsidRPr="008917CA" w:rsidRDefault="00960817" w:rsidP="001A4892">
-[...1220 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="79BB1BD6" w14:textId="77777777" w:rsidR="00960817" w:rsidRPr="00A2480C" w:rsidRDefault="00960817" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7FE109" w14:textId="258B0E94" w:rsidR="001551E4" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Vì nhà tuyển dụng của bạn có ít hơn 25 nhân viên được bảo hiểm nên luật pháp không bắt buộc họ phải thay mặt bạn đóng thêm bất kỳ khoản đóng góp nào. Nhà tuyển dụng có thể chọn góp một phần số tiền đóng góp của bạn (0.46%* tiền lương) nhưng không bắt buộc phải làm như vậy. Họ đã quyết định phân bổ số tiền đóng góp như sau</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84C25" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B20E5E" w14:textId="7EDDFECA" w:rsidR="00D84C25" w:rsidRPr="008917CA" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="39B20E5E" w14:textId="7EDDFECA" w:rsidR="00D84C25" w:rsidRPr="00A2480C" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10023" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="521"/>
         <w:gridCol w:w="259"/>
         <w:gridCol w:w="3132"/>
         <w:gridCol w:w="268"/>
         <w:gridCol w:w="1953"/>
         <w:gridCol w:w="1067"/>
         <w:gridCol w:w="2823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="008917CA" w14:paraId="02C479BB" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00A2480C" w14:paraId="02C479BB" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="002060"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="14558F"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E804FE5" w14:textId="75CA6405" w:rsidR="00D53B03" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="00D53B03">
+          <w:p w14:paraId="0E804FE5" w14:textId="75CA6405" w:rsidR="00D53B03" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve">Nghỉ phép </w:t>
             </w:r>
-            <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B85B02C" w14:textId="251896DE" w:rsidR="00D53B03" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="6B85B02C" w14:textId="251896DE" w:rsidR="00D53B03" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Tổng số tiền đóng góp cần thiết</w:t>
             </w:r>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>: .2</w:t>
             </w:r>
-            <w:r w:rsidR="00C94841" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00C94841" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="28E86760" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="28E86760" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467EA438" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="467EA438" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="036ED569" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="036ED569" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DFDD830" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="4DFDD830" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5B8860" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="1E5B8860" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="388B83AC" w14:textId="2EC5EB62" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="388B83AC" w14:textId="2EC5EB62" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Sẽ đóng góp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B472B2F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="5B472B2F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545091C6" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="545091C6" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31F541C1" w14:textId="7D20975F" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="31F541C1" w14:textId="7D20975F" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>đóng</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">đóng góp nghỉ phép </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...63 lines deleted...]
-            <w:r w:rsidR="005073CC" w:rsidRPr="008917CA">
+            <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="3EBD549B" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="3EBD549B" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="951"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76D294AE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="76D294AE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079ECA01" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="079ECA01" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71B84654" w14:textId="4656A347" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="71B84654" w14:textId="4656A347" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...22 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Tên nhà tuyển dụng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="456EE6AC" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="456EE6AC" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A942C86" w14:textId="36C94F31" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="4A942C86" w14:textId="36C94F31" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>và</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>và phần còn lại</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="317CFAEE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="317CFAEE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22B345AB" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="22B345AB" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5284765B" w14:textId="5A04B809" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="5284765B" w14:textId="5A04B809" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>sẽ</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>sẽ được khấu trừ từ thu nhập của bạn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...143 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00638618" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="008917CA" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="00638618" w14:textId="77777777" w:rsidR="00D53B03" w:rsidRPr="00A2480C" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10102" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="521"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="3160"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1970"/>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="2845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D53B03" w:rsidRPr="008917CA" w14:paraId="3B7771D9" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="00D53B03" w:rsidRPr="00A2480C" w14:paraId="3B7771D9" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="663"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="388557"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051BFAA6" w14:textId="4F341F25" w:rsidR="00D53B03" w:rsidRPr="008917CA" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
+          <w:p w14:paraId="051BFAA6" w14:textId="4F341F25" w:rsidR="00D53B03" w:rsidRPr="00A2480C" w:rsidRDefault="00D53B03" w:rsidP="00D53B03">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="007142D6" w:rsidRPr="008917CA">
+            <w:r w:rsidR="007142D6" w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nghỉ phép gia đình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9581" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6B6110" w14:textId="2A9541E6" w:rsidR="00D53B03" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="1D6B6110" w14:textId="2A9541E6" w:rsidR="00D53B03" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...6 lines deleted...]
-              <w:t>Tổng số tiền đóng góp cần th</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tổng số tiền đóng góp cần thiết</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>: .1</w:t>
             </w:r>
-            <w:r w:rsidR="0004127F" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="0004127F" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00D53B03" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00D53B03" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00123B3B" w:rsidRPr="008917CA">
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+            <w:r w:rsidR="00123B3B" w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="24282021" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="24282021" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70576CFB" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="70576CFB" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64FCC4EE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="64FCC4EE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="501BC018" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="501BC018" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A52632" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="53A52632" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01B71EF7" w14:textId="588523BB" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="01B71EF7" w14:textId="588523BB" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Sẽ đóng góp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="692B9231" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="692B9231" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47943EF0" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="47943EF0" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3F6591" w14:textId="6902EC60" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="1D3F6591" w14:textId="6902EC60" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> gia đìng</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>đóng góp nghỉ phép gia đìng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="25B157CF" w14:textId="77777777" w:rsidTr="007142D6">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="25B157CF" w14:textId="77777777" w:rsidTr="007142D6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="521" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32654B29" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="32654B29" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73012E12" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="73012E12" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F516200" w14:textId="54A74A90" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="0F516200" w14:textId="54A74A90" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...22 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Tên nhà tuyển dụng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40295E69" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="40295E69" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E17B5C5" w14:textId="76B2EB1A" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="0E17B5C5" w14:textId="76B2EB1A" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>và</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>và phần còn lại</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA4EEF4" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="3EA4EEF4" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
+            <w:r w:rsidRPr="00A2480C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>___%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="586FDCCF" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="586FDCCF" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5676C6B1" w14:textId="3022E325" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="5676C6B1" w14:textId="3022E325" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>sẽ</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>sẽ được khấu trừ từ thu nhập của bạn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...143 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25849900" w14:textId="1D0EACD7" w:rsidR="00D84C25" w:rsidRPr="00B654A7" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
+    <w:p w14:paraId="25849900" w14:textId="1D0EACD7" w:rsidR="00D84C25" w:rsidRPr="00A2480C" w:rsidRDefault="00D84C25" w:rsidP="001A4892">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="014D05AC" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014D05AC" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...601 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xui lòng ký chữ cái đầu vào đây để cho biết rằng bạn hiểu rằng phần trăm tiền lương bạn kiếm được trong một kỳ lương sẽ được khấu trừ vào tờ séc lương mỗi kỳ : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6E0CB4" w14:textId="28C7D940" w:rsidR="00123B3B" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="6D6E0CB4" w14:textId="28C7D940" w:rsidR="00123B3B" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...138 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>* Những con số được cung cấp tính đến năm 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1F5F" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
-[...326 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Các tỷ lệ này có thể được điều chỉnh hàng năm, áp dụng từ ngày 1 tháng 1 hàng năm dương lịch</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2153" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161CDE7" w14:textId="77777777" w:rsidR="00123B3B" w:rsidRPr="008917CA" w:rsidRDefault="00123B3B" w:rsidP="001A4892">
-[...9 lines deleted...]
-    <w:p w14:paraId="57D7EE7D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="00715A60">
+    <w:p w14:paraId="0161CDE7" w14:textId="77777777" w:rsidR="00123B3B" w:rsidRPr="00A2480C" w:rsidRDefault="00123B3B" w:rsidP="001A4892">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D7EE7D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="00715A60">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Báo tin cho nhà tuyển dụng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E50688" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="11E50688" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A385012" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">TRƯỚC KHI </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...632 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>bạn nghỉ phép hoặc nộp đơn xin nghỉ, bạn PHẢI báo tin cho nhà tuyển dụng rằng bạn cần xin nghỉ phép.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D649302" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bạn phải thông báo sơm ít nhất là 30 ngày về nhu cầu nghỉ phép của mình.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1668B714" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Nếu</w:t>
-[...981 lines deleted...]
-    <w:p w14:paraId="51FE7853" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00752A93" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+        <w:t>Nếu bạn không thể báo tin trước 30 ngày vì do hoàn cảnh nằm ngoài khả năng của bạn, bạn phải báo tin ngay khi bạn có thể và trong mọi trường hợp, trước khi bạn nộp đơn xin nghỉ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A443DC7" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025A01AA" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khi bạn báo tin cho họ về nhu cầu nghỉ phép của bạn, bạn phải cung cấp các thông tin như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FE7853" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="2A5AF062" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00752A93" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Dự kiến ngày bắt đầu nghỉ phép;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5AF062" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="7DC49D1D" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00752A93" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Dự kiến thời gian nghỉ phép;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC49D1D" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...112 lines deleted...]
-    <w:p w14:paraId="7ACC669B" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00752A93" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày dự kiến trở về việc làm;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACC669B" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...640 lines deleted...]
-    <w:p w14:paraId="0E8938EE" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00752A93" w:rsidRDefault="008917CA" w:rsidP="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Liệu bạn có cần nghỉ phép về hình thức gian đoạn (nghỉ phép trong một khoảng thời gian 2 tuần hoặc nhiều hơn) hay nghỉ phép về hình thức giảm bớt (nghỉ phép liên quan đến lịch trình giảm ít giờ hoặc là giảm ít ngày mỗi tuần) và;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8938EE" w14:textId="77777777" w:rsidR="008917CA" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="008917CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...140 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu bạn cần nghỉ phép ngày này hoặc là ngày kia , đôi khi trong những khoảng thời gian không thể đoán trước,  hoặc giảm thời gian nghỉ, xin cho dự kiến tính nghỉ thường xuyên và thời gian dự kiến của từng trường hộp nghỉ phép.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AF4C4F" w14:textId="7D07A594" w:rsidR="006B4834" w:rsidRPr="00A2480C" w:rsidRDefault="008917CA" w:rsidP="00BA5379">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu bất cứ thông tin nào trong số này có sự thay đổi, bạn phải báo tin cho họ biết ngay khi bạn biết về sự thay đổi</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4834" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AF4C4F" w14:textId="7D07A594" w:rsidR="006B4834" w:rsidRPr="008917CA" w:rsidRDefault="008917CA" w:rsidP="00BA5379">
-[...430 lines deleted...]
-      <w:r w:rsidR="006B4834" w:rsidRPr="00B654A7">
+    <w:p w14:paraId="25629E55" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="00BA5379">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="0EEBBBA8" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00C075C8" w:rsidRDefault="007142D6" w:rsidP="00715A60">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEBBBA8" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="00715A60">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002836A5">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002836A5">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nộp đơn xin nghỉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048AD282" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...313 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEC091B" w14:textId="5CBA7AB9" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Để nộp đơn xin nghỉ PFML, bạn sẽ cần những thông tin sau về nhà tuyển dụng của mình</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8616D" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D263FDB" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="008917CA" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+    <w:p w14:paraId="2D263FDB" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="238"/>
         <w:gridCol w:w="4869"/>
         <w:gridCol w:w="235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8616D" w:rsidRPr="008917CA" w14:paraId="5CE62F14" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="00B8616D" w:rsidRPr="00A2480C" w14:paraId="5CE62F14" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6C6F61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="008917CA" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="2F6C6F61" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF9A644" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="008917CA" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6DF9A644" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D6C6A3A" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="008917CA" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="1D6C6A3A" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6333FFB8" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="008917CA" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
+          <w:p w14:paraId="6333FFB8" w14:textId="77777777" w:rsidR="00B8616D" w:rsidRPr="00A2480C" w:rsidRDefault="00B8616D" w:rsidP="00B8616D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="1717052E" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="1717052E" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="92"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A8E810" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="05A8E810" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BDB6077" w14:textId="3DE3E258" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="3BDB6077" w14:textId="3DE3E258" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...22 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Tên nhà tuyển dụng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A1086FA" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="6A1086FA" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="7CD966C5" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="7CD966C5" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="692E7FD0" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="692E7FD0" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37EA410E" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="37EA410E" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30CE7E8B" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="30CE7E8B" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="0FF90704" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="0FF90704" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="577"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B489053" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="3B489053" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69D58443" w14:textId="41BB3088" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="69D58443" w14:textId="41BB3088" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...22 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Địa chỉ nhà tuyển dụng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3FDC73" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="3F3FDC73" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="0A41C543" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="0A41C543" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8ED2C2" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="5F8ED2C2" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0538400F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="0538400F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FE4249" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="59FE4249" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="1F10BA3D" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="1F10BA3D" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="92"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18394D8B" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="18394D8B" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69609BCB" w14:textId="020BB04E" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="69609BCB" w14:textId="020BB04E" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...22 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Thành phố, Tiểu bang, và vùng mã số)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A45B3D5" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="3A45B3D5" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="6B6BA7DB" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="6B6BA7DB" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC5710D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="5FC5710D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="348EF716" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="348EF716" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BA9C807" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="6BA9C807" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007142D6" w:rsidRPr="008917CA" w14:paraId="26D8C17F" w14:textId="77777777" w:rsidTr="00FC6389">
+      <w:tr w:rsidR="007142D6" w:rsidRPr="00A2480C" w14:paraId="26D8C17F" w14:textId="77777777" w:rsidTr="00FC6389">
         <w:trPr>
           <w:trHeight w:val="92"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C136B61" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="1C136B61" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4869" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15775CCE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="15775CCE" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008917CA">
-[...40 lines deleted...]
-              <w:t>) (FEIN)</w:t>
+            <w:r w:rsidRPr="00A2480C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Số ID liên bang) (FEIN)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38ED6238" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="38ED6238" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05DDBE43" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+          <w:p w14:paraId="05DDBE43" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37879B26" w14:textId="441E07A8" w:rsidR="00AA580C" w:rsidRPr="008917CA" w:rsidRDefault="00AA580C" w:rsidP="00362B42">
-[...562 lines deleted...]
-    <w:p w14:paraId="0A34D798" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="37879B26" w14:textId="441E07A8" w:rsidR="00AA580C" w:rsidRPr="00A2480C" w:rsidRDefault="00AA580C" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654E5C39" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nếu nhà tuyển dụng của bạn đóng góp vào Quỹ uỷ thác, bạn phải nộp đơn xin nghỉ cho đơn vị.  Bạn có thể gửi đơn xin này theo một trong 2 cách:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A34D798" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...321 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bạn có thể mở một tài khoản để đăng ký trực tuyến thông qua Trang web Đăng ký của Sở tại </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="008917CA">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>paidleave.mass.gov/login/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="283F9060" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="283F9060" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...198 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bạn có thể gọi đến Trung tâm Liên hệ của Sở theo số (833) 344</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="008917CA">
-[...409 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>7365 để hoàn thành đơn xin qua điện thoại.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D299C6" w14:textId="77777777" w:rsidR="00687BF0" w:rsidRPr="00A2480C" w:rsidRDefault="00687BF0" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D6A497" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các mẫu đơn và hướng dẫn nộp đơn có sẵn trên trang web của Sở tại </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="008917CA">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.mass.gov/info-details/get-ready-to-apply-for-paid-family-and-medical-leave-pfml-benefits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008917CA">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19753489" w14:textId="77777777" w:rsidR="007142D6" w:rsidRDefault="007142D6" w:rsidP="007142D6">
-[...79 lines deleted...]
-    <w:p w14:paraId="30D513DD" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="00715A60">
+    <w:p w14:paraId="19753489" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8FB71C" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482036EE" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648F5D97" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6B54D1" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031C9EA2" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690D04D3" w14:textId="77777777" w:rsidR="002F1F5F" w:rsidRPr="00A2480C" w:rsidRDefault="002F1F5F" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9F4FC7" w14:textId="77777777" w:rsidR="00AA580C" w:rsidRPr="00A2480C" w:rsidRDefault="00AA580C" w:rsidP="00362B42">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D513DD" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="00715A60">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Để biết thêm thông tin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7967D4DB" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...315 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5DD204" w14:textId="74296EB1" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Để biết thêm thông tin chi tiết, xin vui lòng tham khảo trang web của Sở: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="008917CA">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>www.mass.gov/DFML</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008917CA">
-[...21 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bạn có thể liên hệ với Sở Nghỉ phép Gia đình và </w:t>
+      </w:r>
+      <w:r w:rsidR="005073CC" w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Y tế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tại: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...231 lines deleted...]
-    <w:p w14:paraId="7F118B50" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    </w:p>
+    <w:p w14:paraId="6D4EB20D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F118B50" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>The Massachusetts Department of Family and Medical Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1A8029" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="5F1A8029" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>PO Box 838</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B387BA" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="16B387BA" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Lawrence, MA 01842</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006AB474" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="006AB474" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Contact Center: (833) 344-7365</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4159AE91" w14:textId="0C11DFFD" w:rsidR="00FA775B" w:rsidRPr="008917CA" w:rsidRDefault="00FA775B" w:rsidP="00DC5E23">
-[...9 lines deleted...]
-    <w:p w14:paraId="3FAC9F4F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="008917CA" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+    <w:p w14:paraId="4159AE91" w14:textId="0C11DFFD" w:rsidR="00FA775B" w:rsidRPr="00A2480C" w:rsidRDefault="00FA775B" w:rsidP="00DC5E23">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAC9F4F" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+        <w:t>Sự xác nhận</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C687543" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6763D5" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chữ ký của bạn bên dưới xác nhận bạn đã nhận được thông tin trên trong vòng 30 ngày kể từ ngày bắt đầu làm việc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6DA9B6" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1481F6" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>_______________________________________________             __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CA81D9" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ký tên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008917CA">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E4469D" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D75B447" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4791C6F5" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:u w:val="single"/>
-[...907 lines deleted...]
-        <w:t xml:space="preserve"> trong văn phòng của nhà tuyển dụng. Xin bui lòng giữ lại một bản sao cho mình. </w:t>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tên (In)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DD6CCC" w14:textId="547F5096" w:rsidR="00C62C32" w:rsidRPr="00A2480C" w:rsidRDefault="00C62C32" w:rsidP="00DC5E23">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B59616" w14:textId="77777777" w:rsidR="007142D6" w:rsidRPr="00A2480C" w:rsidRDefault="007142D6" w:rsidP="007142D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2480C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giấy xác nhận có chữ ký của bạn sẽ được giữ lại trong văn phòng của nhà tuyển dụng. Xin bui lòng giữ lại một bản sao cho mình. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CAB54B" w14:textId="23405D05" w:rsidR="001277E6" w:rsidRPr="008917CA" w:rsidRDefault="001277E6" w:rsidP="00DC5E23">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008917CA">
+      <w:r w:rsidRPr="00A2480C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001277E6" w:rsidRPr="008917CA" w:rsidSect="00612E73">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0989BEE1" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F" w:rsidP="00816C47">
+    <w:p w14:paraId="719989A5" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D771137" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F" w:rsidP="00816C47">
+    <w:p w14:paraId="535108FB" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CAD996E" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F">
+    <w:p w14:paraId="324EBB6D" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -27652,433 +6829,360 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1017079842"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2A2001E1" w14:textId="2982999C" w:rsidR="00F33852" w:rsidRDefault="00737202">
+      <w:p w14:paraId="2A2001E1" w14:textId="2982999C" w:rsidR="00F33852" w:rsidRPr="00A2480C" w:rsidRDefault="00737202">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="00737202">
+        <w:r w:rsidRPr="00A2480C">
           <w:t>Trang</w:t>
         </w:r>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E0452D">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E0452D">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00E0452D">
+        <w:r w:rsidR="00E0452D" w:rsidRPr="00A2480C">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="7409DB48" w14:textId="0433AEF7" w:rsidR="00E0452D" w:rsidRPr="002E1F03" w:rsidRDefault="007077F6">
+      <w:p w14:paraId="7409DB48" w14:textId="0433AEF7" w:rsidR="00E0452D" w:rsidRPr="00A2480C" w:rsidRDefault="007077F6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="007077F6">
+        <w:r w:rsidRPr="00A2480C">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Được</w:t>
+          <w:t xml:space="preserve">Được cập nhật ngày 11/1/2025 </w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...62 lines deleted...]
-        <w:r w:rsidR="00CB4A8C">
+        <w:r w:rsidR="00CB4A8C" w:rsidRPr="00A2480C">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Vietnamese</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0E59D466" w14:textId="77777777" w:rsidR="00E0452D" w:rsidRDefault="00E0452D">
+  <w:p w14:paraId="0E59D466" w14:textId="77777777" w:rsidR="00E0452D" w:rsidRPr="00A2480C" w:rsidRDefault="00E0452D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66AF680B" w14:textId="5849DE4F" w:rsidR="003813CD" w:rsidRDefault="00F33852">
+  <w:p w14:paraId="66AF680B" w14:textId="5849DE4F" w:rsidR="003813CD" w:rsidRPr="00A2480C" w:rsidRDefault="00F33852">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A2480C">
       <w:t>November</w:t>
     </w:r>
-    <w:r w:rsidR="003813CD">
+    <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
       <w:t xml:space="preserve"> 2021</w:t>
     </w:r>
-    <w:r w:rsidR="003813CD">
+    <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="003813CD">
+    <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="861397129"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003813CD">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="003813CD">
+        <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="003813CD">
+    <w:r w:rsidR="003813CD" w:rsidRPr="00A2480C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59A203B1" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F" w:rsidP="00816C47">
+    <w:p w14:paraId="369A2451" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4CE0BD" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F" w:rsidP="00816C47">
+    <w:p w14:paraId="307B6D91" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3" w:rsidP="00816C47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A2480C">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D2E6C27" w14:textId="77777777" w:rsidR="0088286F" w:rsidRDefault="0088286F">
+    <w:p w14:paraId="191314C5" w14:textId="77777777" w:rsidR="00323FE3" w:rsidRPr="00A2480C" w:rsidRDefault="00323FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="75BE9487" w14:paraId="362866BC" w14:textId="77777777" w:rsidTr="75BE9487">
+    <w:tr w:rsidR="75BE9487" w:rsidRPr="00A2480C" w14:paraId="362866BC" w14:textId="77777777" w:rsidTr="75BE9487">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="42BD6596" w14:textId="4BA7707E" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="42BD6596" w14:textId="4BA7707E" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4026CF07" w14:textId="1B38AAA6" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="4026CF07" w14:textId="1B38AAA6" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="79224931" w14:textId="48BFD297" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="79224931" w14:textId="48BFD297" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="378D5A71" w14:textId="265F68AD" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+  <w:p w14:paraId="378D5A71" w14:textId="265F68AD" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="75BE9487" w14:paraId="55C29802" w14:textId="77777777" w:rsidTr="75BE9487">
+    <w:tr w:rsidR="75BE9487" w:rsidRPr="00A2480C" w14:paraId="55C29802" w14:textId="77777777" w:rsidTr="75BE9487">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="65ED4486" w14:textId="759A7B8B" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="65ED4486" w14:textId="759A7B8B" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="52A747F2" w14:textId="0B4E2710" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="52A747F2" w14:textId="0B4E2710" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5A1A9215" w14:textId="0F4CC81E" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+        <w:p w14:paraId="5A1A9215" w14:textId="0F4CC81E" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="22AE8AD2" w14:textId="43D67848" w:rsidR="75BE9487" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
+  <w:p w14:paraId="22AE8AD2" w14:textId="43D67848" w:rsidR="75BE9487" w:rsidRPr="00A2480C" w:rsidRDefault="75BE9487" w:rsidP="75BE9487">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07FD31D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B15A55DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -30464,50 +9568,51 @@
     <w:rsid w:val="001F00BD"/>
     <w:rsid w:val="00215CC5"/>
     <w:rsid w:val="002252AE"/>
     <w:rsid w:val="002327D7"/>
     <w:rsid w:val="0023295F"/>
     <w:rsid w:val="00241815"/>
     <w:rsid w:val="0025579A"/>
     <w:rsid w:val="00260F28"/>
     <w:rsid w:val="00263D67"/>
     <w:rsid w:val="00275B74"/>
     <w:rsid w:val="00275F05"/>
     <w:rsid w:val="00280942"/>
     <w:rsid w:val="00293836"/>
     <w:rsid w:val="00295939"/>
     <w:rsid w:val="0029629C"/>
     <w:rsid w:val="002A3C13"/>
     <w:rsid w:val="002A7D7C"/>
     <w:rsid w:val="002E156B"/>
     <w:rsid w:val="002E1F03"/>
     <w:rsid w:val="002F1C4D"/>
     <w:rsid w:val="002F1F5F"/>
     <w:rsid w:val="00306FAE"/>
     <w:rsid w:val="00312B3A"/>
     <w:rsid w:val="003132FD"/>
     <w:rsid w:val="00317F8F"/>
+    <w:rsid w:val="00323FE3"/>
     <w:rsid w:val="00362B42"/>
     <w:rsid w:val="0036787C"/>
     <w:rsid w:val="003813CD"/>
     <w:rsid w:val="003C7FB6"/>
     <w:rsid w:val="003D1B47"/>
     <w:rsid w:val="003D2264"/>
     <w:rsid w:val="003E722A"/>
     <w:rsid w:val="003E7BCB"/>
     <w:rsid w:val="00417F6F"/>
     <w:rsid w:val="00430ADB"/>
     <w:rsid w:val="00444C40"/>
     <w:rsid w:val="00455544"/>
     <w:rsid w:val="004658F0"/>
     <w:rsid w:val="004755E1"/>
     <w:rsid w:val="00483B61"/>
     <w:rsid w:val="00484E66"/>
     <w:rsid w:val="00496E44"/>
     <w:rsid w:val="004A4E3D"/>
     <w:rsid w:val="004B7684"/>
     <w:rsid w:val="004D4EF9"/>
     <w:rsid w:val="004D72EC"/>
     <w:rsid w:val="004D7BEC"/>
     <w:rsid w:val="004E4A7A"/>
     <w:rsid w:val="004F2130"/>
     <w:rsid w:val="00501CCF"/>
@@ -30562,75 +9667,77 @@
     <w:rsid w:val="007B6467"/>
     <w:rsid w:val="007E05EB"/>
     <w:rsid w:val="007E4D3D"/>
     <w:rsid w:val="008000EE"/>
     <w:rsid w:val="0080293A"/>
     <w:rsid w:val="00804DA4"/>
     <w:rsid w:val="00810B12"/>
     <w:rsid w:val="00813CB5"/>
     <w:rsid w:val="00816C47"/>
     <w:rsid w:val="008221A8"/>
     <w:rsid w:val="00824444"/>
     <w:rsid w:val="0082460B"/>
     <w:rsid w:val="008357FA"/>
     <w:rsid w:val="0084752C"/>
     <w:rsid w:val="00854523"/>
     <w:rsid w:val="00856D36"/>
     <w:rsid w:val="0086145D"/>
     <w:rsid w:val="008638F9"/>
     <w:rsid w:val="0088286F"/>
     <w:rsid w:val="00886535"/>
     <w:rsid w:val="00891601"/>
     <w:rsid w:val="008917CA"/>
     <w:rsid w:val="008B02BE"/>
     <w:rsid w:val="008B76BA"/>
     <w:rsid w:val="008D0166"/>
+    <w:rsid w:val="008D2AE5"/>
     <w:rsid w:val="008D4788"/>
     <w:rsid w:val="008D6927"/>
     <w:rsid w:val="008E4817"/>
     <w:rsid w:val="008E5C07"/>
     <w:rsid w:val="008F45D0"/>
     <w:rsid w:val="00906CD0"/>
     <w:rsid w:val="00913646"/>
     <w:rsid w:val="0094012F"/>
     <w:rsid w:val="009549EF"/>
     <w:rsid w:val="00954B12"/>
     <w:rsid w:val="00960817"/>
     <w:rsid w:val="00962494"/>
     <w:rsid w:val="0096779E"/>
     <w:rsid w:val="009862C1"/>
     <w:rsid w:val="00987D8E"/>
     <w:rsid w:val="00993FD1"/>
     <w:rsid w:val="00994514"/>
     <w:rsid w:val="009B7673"/>
     <w:rsid w:val="009C4F97"/>
     <w:rsid w:val="009D58E8"/>
     <w:rsid w:val="009D70C6"/>
     <w:rsid w:val="009F1166"/>
     <w:rsid w:val="009F6E9C"/>
     <w:rsid w:val="00A04842"/>
     <w:rsid w:val="00A13250"/>
+    <w:rsid w:val="00A2480C"/>
     <w:rsid w:val="00A27D65"/>
     <w:rsid w:val="00A358D4"/>
     <w:rsid w:val="00A46351"/>
     <w:rsid w:val="00A46784"/>
     <w:rsid w:val="00A67C76"/>
     <w:rsid w:val="00A7133B"/>
     <w:rsid w:val="00A77901"/>
     <w:rsid w:val="00A85A81"/>
     <w:rsid w:val="00A92DFF"/>
     <w:rsid w:val="00A95E72"/>
     <w:rsid w:val="00AA580C"/>
     <w:rsid w:val="00AB1819"/>
     <w:rsid w:val="00AB5FB1"/>
     <w:rsid w:val="00AC00CB"/>
     <w:rsid w:val="00AC04E4"/>
     <w:rsid w:val="00AC3BE7"/>
     <w:rsid w:val="00AC51DC"/>
     <w:rsid w:val="00AC6923"/>
     <w:rsid w:val="00AD3738"/>
     <w:rsid w:val="00AD4D7F"/>
     <w:rsid w:val="00AE0FAD"/>
     <w:rsid w:val="00AF3230"/>
     <w:rsid w:val="00B05297"/>
     <w:rsid w:val="00B22999"/>
     <w:rsid w:val="00B406F7"/>
@@ -31183,50 +10290,53 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="vi-VN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC00CB"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -31836,51 +10946,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092A775729DB113468DFE53EF5E4A1154" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbc03a912cf939634b1111ea1a727f34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0a3922e2-8481-48ec-a87a-5090973b07da" xmlns:ns3="44c63c8a-9b6f-4c60-8cde-76449f385ed7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="17e51b20208de2f184d5877dd012f69b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <xsd:import namespace="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MovetoInterviewStage" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -32106,105 +11221,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <MovetoInterviewStage xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">true</MovetoInterviewStage>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="44c63c8a-9b6f-4c60-8cde-76449f385ed7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0a3922e2-8481-48ec-a87a-5090973b07da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Note xmlns="0a3922e2-8481-48ec-a87a-5090973b07da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A4782C-BC8F-423B-99C6-19D17D2A3D0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E893116C-B1FE-49E0-AB43-FC59989985BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5BBE7B6-1F94-4FD7-9A30-93E75D60932C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E893116C-B1FE-49E0-AB43-FC59989985BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A4782C-BC8F-423B-99C6-19D17D2A3D0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213896B6-74A0-4D37-BF3B-CAC63A8318C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0a3922e2-8481-48ec-a87a-5090973b07da"/>
     <ds:schemaRef ds:uri="44c63c8a-9b6f-4c60-8cde-76449f385ed7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2613</Words>
   <Characters>14895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>