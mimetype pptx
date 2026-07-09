--- v0 (2026-04-08)
+++ v1 (2026-07-09)
@@ -188,51 +188,50 @@
   <Override PartName="/ppt/tags/tag86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/tags/tag99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tags/tag100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/tags/tag101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId4"/>
     <p:sldMasterId id="2147483723" r:id="rId5"/>
     <p:sldMasterId id="2147483682" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId25"/>
   </p:handoutMasterIdLst>
@@ -978,277 +977,109 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15621" autoAdjust="0"/>
     <p:restoredTop sz="93447" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="59" d="100"/>
           <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="940" y="56"/>
+        <p:origin x="940" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-4324"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2932"/>
         <p:guide pos="2212"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...167 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent4">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -4453,51 +4284,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="465455"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{197572F3-28B1-40B1-9814-E6DB6F441E0C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8842029"/>
             <a:ext cx="3043343" cy="465455"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4622,51 +4453,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3978132" y="0"/>
             <a:ext cx="3043343" cy="465455"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{12D23D5D-05BF-458D-8494-2550901E4C33}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="407988" y="698500"/>
             <a:ext cx="6207125" cy="3490913"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -15306,58 +15137,58 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0339B2B-DA5C-430B-8D52-2FB72ADD9453}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="697443" y="1393828"/>
             <a:ext cx="8199967" cy="430213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" defTabSz="895350" eaLnBrk="1" hangingPunct="1">
               <a:buClr>
                 <a:schemeClr val="tx2"/>
               </a:buClr>
               <a:defRPr baseline="0">
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
@@ -15614,51 +15445,51 @@
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="2165" y="1625"/>
                         <a:ext cx="2159" cy="1619"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="McK 2. Slide Title"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28130,414 +27961,414 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="4436873" algn="l" defTabSz="1109221" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1943" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="280035" indent="-280035">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Maintained current coverage expansions, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>including state insurance subsidies for the Health Connector for individuals with income up to 500%* of FPL</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002960"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" err="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>ConnectorCare</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> program)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="834390" lvl="1" indent="-280035">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Separately</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1400">
+              <a:t>Of note, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>, the State </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1400">
+              <a:t>the State </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>increased investment in the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" err="1">
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>ConnectorCare</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t> program by $250M</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>, significantly limiting</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" err="1">
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>ConnectorCare</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> members’ premium or out of pocket expenses when enhanced federal credits expired on January 1.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="280035" indent="-280035" defTabSz="914303">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>I</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002960"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>mplemented</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>targeted updates that expand eligibility to maintain near-universal coverage and advance equity, including:*</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:cs typeface="Arial" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="834390" lvl="1" indent="-280035" defTabSz="914303">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Streamlined access to CommonHealth </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>to cover all disabled adults under age 65 with sliding scale premiums, without a spend-down, and to cover long-time CommonHealth members over age 65 when they retire</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="834390" lvl="1" indent="-280035" defTabSz="914303">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Extend retroactive eligibility to 3 months</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002960"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> for all eligible members</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>**</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="834390" lvl="1" indent="-280035" defTabSz="914303">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Continuous eligibility for members who are homeless (24 months), or justice-involved (12 months)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="834390" lvl="1" indent="-280035" defTabSz="914303">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="588"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings,Sans-Serif" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Expanded access to Medicare Savings Programs </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>for members with MassHealth Standard, consistent with state law expansions </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:cs typeface="Arial" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="840105" lvl="1" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Courier New" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="o"/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9CD784F-7A68-72DC-FE22-17299D4B8362}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368014" y="5515820"/>
             <a:ext cx="11565908" cy="1054135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -44371,50 +44202,59 @@
       <a:srgbClr val="808080"/>
     </a:accent6>
     <a:hlink>
       <a:srgbClr val="0066CC"/>
     </a:hlink>
     <a:folHlink>
       <a:srgbClr val="002960"/>
     </a:folHlink>
   </a:clrScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098D1198CE6780C4AB0DC98B27A0894E8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eb646fc5f3f9af4ce901881b2716e8df">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84e97cf7-d201-4266-b669-9750d8c82d63" xmlns:ns3="3681058a-78c6-45c7-bc37-ed8082d13ab2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0dcd0b32d986993ae46c3a352fa8f8eb" ns2:_="" ns3:_="">
     <xsd:import namespace="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <xsd:import namespace="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -44611,125 +44451,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3681058a-78c6-45c7-bc37-ed8082d13ab2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="84e97cf7-d201-4266-b669-9750d8c82d63">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAF1C43B-F658-46CF-9FA1-11E9428FE2E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12F6BB3B-A2AF-4B28-A75F-0F700EA932CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{259F294A-B342-48AB-862E-64C1BD47EB09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>2751</Words>
+  <Words>2752</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>178</Paragraphs>
   <Slides>17</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>