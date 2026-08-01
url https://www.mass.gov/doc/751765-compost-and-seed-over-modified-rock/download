--- v0 (2026-04-05)
+++ v1 (2026-08-01)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2CABF344" w14:textId="6641923E" w:rsidR="0018210D" w:rsidRDefault="001640AE" w:rsidP="00D97E11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2070"/>
           <w:tab w:val="right" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ITEM 7</w:t>
       </w:r>
       <w:r w:rsidR="00F16CDA">
@@ -1548,53 +1549,53 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
       <w:r w:rsidRPr="00715EE2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cubic yards</w:t>
       </w:r>
       <w:r w:rsidRPr="00715EE2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per acre to achieve the target depth</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="001A694C">
+        <w:rPr>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65486C88" w14:textId="77777777" w:rsidR="00FA289C" w:rsidRDefault="00FA289C" w:rsidP="002C434A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0740DA03" w14:textId="7AE326AE" w:rsidR="002B3231" w:rsidRPr="00F814FD" w:rsidRDefault="007C12C6" w:rsidP="002C434A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F814FD">
         <w:rPr>
@@ -3508,224 +3509,211 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seed Establishment</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C12C6" w:rsidRPr="00A06CBF" w:rsidSect="00FF1CBE">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="630" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07742D2E" w14:textId="77777777" w:rsidR="005A59FB" w:rsidRDefault="005A59FB" w:rsidP="00C03C34">
+    <w:p w14:paraId="5E6FFFEF" w14:textId="77777777" w:rsidR="00627450" w:rsidRDefault="00627450" w:rsidP="00C03C34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B5819F1" w14:textId="77777777" w:rsidR="005A59FB" w:rsidRDefault="005A59FB" w:rsidP="00C03C34">
+    <w:p w14:paraId="4CFFD062" w14:textId="77777777" w:rsidR="00627450" w:rsidRDefault="00627450" w:rsidP="00C03C34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63418033" w14:textId="77777777" w:rsidR="004E29F2" w:rsidRDefault="004E29F2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CC1D213" w14:textId="292FEB90" w:rsidR="00C03C34" w:rsidRPr="00FC63D2" w:rsidRDefault="0004132F" w:rsidP="00FC63D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...19 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" FILENAME   \* MERGEFORMAT ">
+      <w:r w:rsidR="00D05179">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>751.765_CompostSeedOverModRock_2024-01-01.docx</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74058C0B" w14:textId="77777777" w:rsidR="004E29F2" w:rsidRDefault="004E29F2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E22E27A" w14:textId="77777777" w:rsidR="005A59FB" w:rsidRDefault="005A59FB" w:rsidP="00C03C34">
+    <w:p w14:paraId="71BAE9B2" w14:textId="77777777" w:rsidR="00627450" w:rsidRDefault="00627450" w:rsidP="00C03C34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D60DA6C" w14:textId="77777777" w:rsidR="005A59FB" w:rsidRDefault="005A59FB" w:rsidP="00C03C34">
+    <w:p w14:paraId="7A4AA165" w14:textId="77777777" w:rsidR="00627450" w:rsidRDefault="00627450" w:rsidP="00C03C34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10CB0123" w14:textId="77777777" w:rsidR="004E29F2" w:rsidRDefault="004E29F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A74A7A6" w14:textId="77777777" w:rsidR="004E29F2" w:rsidRDefault="004E29F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B16554E" w14:textId="77777777" w:rsidR="004E29F2" w:rsidRDefault="004E29F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="190E6C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AD8D904"/>
     <w:lvl w:ilvl="0" w:tplc="0C7C6274">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="913669A6">
       <w:numFmt w:val="bullet"/>
@@ -4041,52 +4029,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1020934843">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1424063288">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1876503886">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="37"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -4104,50 +4092,51 @@
     <w:rsid w:val="00082B15"/>
     <w:rsid w:val="0008749A"/>
     <w:rsid w:val="000A593C"/>
     <w:rsid w:val="000D115D"/>
     <w:rsid w:val="000F3BD8"/>
     <w:rsid w:val="000F3C68"/>
     <w:rsid w:val="000F5671"/>
     <w:rsid w:val="001126BD"/>
     <w:rsid w:val="00113C87"/>
     <w:rsid w:val="00115A9F"/>
     <w:rsid w:val="00116883"/>
     <w:rsid w:val="00117A0F"/>
     <w:rsid w:val="001214C1"/>
     <w:rsid w:val="00121E87"/>
     <w:rsid w:val="00126A15"/>
     <w:rsid w:val="00142293"/>
     <w:rsid w:val="00151285"/>
     <w:rsid w:val="0015434D"/>
     <w:rsid w:val="00154F6D"/>
     <w:rsid w:val="001640AE"/>
     <w:rsid w:val="0018210D"/>
     <w:rsid w:val="00184AB3"/>
     <w:rsid w:val="00185B36"/>
     <w:rsid w:val="00187611"/>
     <w:rsid w:val="00187AEC"/>
+    <w:rsid w:val="001A694C"/>
     <w:rsid w:val="001A7786"/>
     <w:rsid w:val="001E44B4"/>
     <w:rsid w:val="0020281E"/>
     <w:rsid w:val="00211771"/>
     <w:rsid w:val="002371FB"/>
     <w:rsid w:val="00243AD0"/>
     <w:rsid w:val="00257E83"/>
     <w:rsid w:val="00263AA9"/>
     <w:rsid w:val="002664BD"/>
     <w:rsid w:val="002822BE"/>
     <w:rsid w:val="002932FB"/>
     <w:rsid w:val="002A26E3"/>
     <w:rsid w:val="002B3231"/>
     <w:rsid w:val="002C434A"/>
     <w:rsid w:val="002D10A4"/>
     <w:rsid w:val="002F3E8D"/>
     <w:rsid w:val="002F7A10"/>
     <w:rsid w:val="0030432E"/>
     <w:rsid w:val="00312918"/>
     <w:rsid w:val="00317F81"/>
     <w:rsid w:val="003237EF"/>
     <w:rsid w:val="00332E66"/>
     <w:rsid w:val="003570BD"/>
     <w:rsid w:val="003800F2"/>
     <w:rsid w:val="00381328"/>
@@ -4178,76 +4167,78 @@
     <w:rsid w:val="004E6285"/>
     <w:rsid w:val="00504F96"/>
     <w:rsid w:val="00507EF0"/>
     <w:rsid w:val="00511855"/>
     <w:rsid w:val="00511CC1"/>
     <w:rsid w:val="0051317E"/>
     <w:rsid w:val="00514C55"/>
     <w:rsid w:val="0053247A"/>
     <w:rsid w:val="0054271E"/>
     <w:rsid w:val="00542FBC"/>
     <w:rsid w:val="0054707C"/>
     <w:rsid w:val="00574F61"/>
     <w:rsid w:val="0057697B"/>
     <w:rsid w:val="0057753B"/>
     <w:rsid w:val="00577B65"/>
     <w:rsid w:val="0059327C"/>
     <w:rsid w:val="005971EC"/>
     <w:rsid w:val="005A2395"/>
     <w:rsid w:val="005A59D4"/>
     <w:rsid w:val="005A59FB"/>
     <w:rsid w:val="005B2890"/>
     <w:rsid w:val="005B4247"/>
     <w:rsid w:val="005D55B4"/>
     <w:rsid w:val="00605841"/>
     <w:rsid w:val="00614D17"/>
+    <w:rsid w:val="00627450"/>
     <w:rsid w:val="006333FD"/>
     <w:rsid w:val="00636AE5"/>
     <w:rsid w:val="0064365C"/>
     <w:rsid w:val="00656E48"/>
     <w:rsid w:val="0067432B"/>
     <w:rsid w:val="00681DA5"/>
     <w:rsid w:val="006A1EFB"/>
     <w:rsid w:val="006B1213"/>
     <w:rsid w:val="006B1B19"/>
     <w:rsid w:val="006B20C8"/>
     <w:rsid w:val="006C2174"/>
     <w:rsid w:val="006C2571"/>
     <w:rsid w:val="006D0A48"/>
     <w:rsid w:val="006D3D3E"/>
     <w:rsid w:val="006E0236"/>
     <w:rsid w:val="006E4AB5"/>
     <w:rsid w:val="006E6B02"/>
     <w:rsid w:val="00703686"/>
     <w:rsid w:val="0070471B"/>
     <w:rsid w:val="00707158"/>
     <w:rsid w:val="00715EE2"/>
     <w:rsid w:val="00720A6A"/>
     <w:rsid w:val="0073148D"/>
     <w:rsid w:val="00751081"/>
     <w:rsid w:val="00756F4C"/>
     <w:rsid w:val="00760DD1"/>
+    <w:rsid w:val="00780611"/>
     <w:rsid w:val="0078209D"/>
     <w:rsid w:val="00782D17"/>
     <w:rsid w:val="00793F95"/>
     <w:rsid w:val="007C12C6"/>
     <w:rsid w:val="007C658C"/>
     <w:rsid w:val="007D01F3"/>
     <w:rsid w:val="007D3489"/>
     <w:rsid w:val="007F07E5"/>
     <w:rsid w:val="00802763"/>
     <w:rsid w:val="008102F5"/>
     <w:rsid w:val="008416BE"/>
     <w:rsid w:val="008469E8"/>
     <w:rsid w:val="008519E1"/>
     <w:rsid w:val="00862D17"/>
     <w:rsid w:val="00867B15"/>
     <w:rsid w:val="00881B2F"/>
     <w:rsid w:val="00882B20"/>
     <w:rsid w:val="00891CE1"/>
     <w:rsid w:val="00893433"/>
     <w:rsid w:val="008B3FA2"/>
     <w:rsid w:val="008D063E"/>
     <w:rsid w:val="008E41B2"/>
     <w:rsid w:val="008E67A6"/>
     <w:rsid w:val="008E6E4D"/>
     <w:rsid w:val="0090069D"/>
@@ -4391,51 +4382,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18DF524A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2586CB5-C3C3-4449-B524-B430B4C44802}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4878,51 +4869,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00C03C34"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC63D2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00414B00"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="747731262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1240557402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5228,50 +5219,56 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6748D015-0B63-490E-A80F-0B7158AA22EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1024</Words>
   <Characters>5841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Item 767</vt:lpstr>