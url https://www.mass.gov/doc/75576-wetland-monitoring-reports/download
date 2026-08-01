--- v0 (2025-11-30)
+++ v1 (2026-08-01)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BEB728B" w14:textId="70416A08" w:rsidR="004868F1" w:rsidRPr="00337C1E" w:rsidRDefault="004868F1" w:rsidP="00337C1E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00337C1E">
         <w:t>ITEM 755.76</w:t>
       </w:r>
       <w:r w:rsidRPr="00337C1E">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00337C1E">
         <w:t>WETLAND MONITORING REPORTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00337C1E">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00337C1E">
         <w:t>LUMP SUM</w:t>
@@ -929,63 +930,63 @@
       </w:r>
       <w:r w:rsidR="00146D61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as specified under item 755.35</w:t>
       </w:r>
       <w:r w:rsidR="007A10C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F4137">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EF035A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and/or 755.45</w:t>
       </w:r>
-      <w:r w:rsidR="00146D61">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00146D61" w:rsidRPr="00EF035A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall initiate the beginning of the Monitoring Period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BADA3DC" w14:textId="77777777" w:rsidR="005F4137" w:rsidRPr="00BF5A56" w:rsidRDefault="005F4137" w:rsidP="004868F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2249,71 +2250,91 @@
       <w:r w:rsidR="00BF5A56" w:rsidRPr="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="004907BB" w:rsidRPr="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> # </w:t>
+        <w:t xml:space="preserve"> # reports </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>reports</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is for report submitted, not # of inspections.</w:t>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF487D">
+        <w:rPr>
+          <w:rStyle w:val="DirectionToConsultantChar"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF487D">
+        <w:rPr>
+          <w:rStyle w:val="DirectionToConsultantChar"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitted, not # of inspections.</w:t>
       </w:r>
       <w:r w:rsidR="004907BB" w:rsidRPr="00AF487D">
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9FAADF" w14:textId="77777777" w:rsidR="005402C0" w:rsidRPr="005402C0" w:rsidRDefault="00100CC0" w:rsidP="005402C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DirectionToConsultantChar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -2373,166 +2394,163 @@
     <w:p w14:paraId="79BECC4A" w14:textId="77777777" w:rsidR="0017404C" w:rsidRPr="00630980" w:rsidRDefault="0017404C" w:rsidP="00630980">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0017404C" w:rsidRPr="00630980" w:rsidSect="00B00997">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="398" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F43B8BC" w14:textId="77777777" w:rsidR="006D7432" w:rsidRDefault="006D7432" w:rsidP="002C175E">
+    <w:p w14:paraId="6E162082" w14:textId="77777777" w:rsidR="00E0533E" w:rsidRDefault="00E0533E" w:rsidP="002C175E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60629318" w14:textId="77777777" w:rsidR="006D7432" w:rsidRDefault="006D7432" w:rsidP="002C175E">
+    <w:p w14:paraId="6CA9C29A" w14:textId="77777777" w:rsidR="00E0533E" w:rsidRDefault="00E0533E" w:rsidP="002C175E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02942F4F" w14:textId="77777777" w:rsidR="006D7432" w:rsidRDefault="006D7432" w:rsidP="002C175E">
+    <w:p w14:paraId="3AE132AB" w14:textId="77777777" w:rsidR="00E0533E" w:rsidRDefault="00E0533E" w:rsidP="002C175E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17AD8032" w14:textId="77777777" w:rsidR="006D7432" w:rsidRDefault="006D7432" w:rsidP="002C175E">
+    <w:p w14:paraId="7643E3E9" w14:textId="77777777" w:rsidR="00E0533E" w:rsidRDefault="00E0533E" w:rsidP="002C175E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="756E654E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DCF8C9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3745,289 +3763,294 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="521165861">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="19480311">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="337268049">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1469784009">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="329598389">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="774179543">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1344670383">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1556625609">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1831363291">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1839420976">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="308677530">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1084569984">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1209149012">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1459761181">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="922226091">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="512494068">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="19085762">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="554968671">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1556425043">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="65"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004868F1"/>
     <w:rsid w:val="000267EB"/>
     <w:rsid w:val="000361F1"/>
     <w:rsid w:val="00046B16"/>
     <w:rsid w:val="00057C45"/>
     <w:rsid w:val="00075674"/>
     <w:rsid w:val="000E24CA"/>
     <w:rsid w:val="000E4D4F"/>
     <w:rsid w:val="000F6345"/>
     <w:rsid w:val="00100CC0"/>
     <w:rsid w:val="00146D61"/>
     <w:rsid w:val="00151346"/>
     <w:rsid w:val="0017404C"/>
     <w:rsid w:val="001C52F8"/>
     <w:rsid w:val="001F0C1E"/>
     <w:rsid w:val="001F0C8B"/>
     <w:rsid w:val="00240BBC"/>
     <w:rsid w:val="00263A9C"/>
     <w:rsid w:val="00285F15"/>
     <w:rsid w:val="002956E4"/>
     <w:rsid w:val="002A1DD9"/>
     <w:rsid w:val="002C175E"/>
+    <w:rsid w:val="002E0F13"/>
     <w:rsid w:val="002E6D8D"/>
     <w:rsid w:val="00307974"/>
     <w:rsid w:val="00316A97"/>
     <w:rsid w:val="00337C1E"/>
     <w:rsid w:val="00347C81"/>
     <w:rsid w:val="00373947"/>
     <w:rsid w:val="003B42F0"/>
     <w:rsid w:val="003D19ED"/>
     <w:rsid w:val="004073DF"/>
     <w:rsid w:val="004273C4"/>
     <w:rsid w:val="004845F6"/>
     <w:rsid w:val="004868F1"/>
     <w:rsid w:val="004907BB"/>
     <w:rsid w:val="004A59EC"/>
     <w:rsid w:val="004A67E6"/>
     <w:rsid w:val="004C0013"/>
     <w:rsid w:val="004F1CC8"/>
     <w:rsid w:val="005402C0"/>
     <w:rsid w:val="0058307A"/>
     <w:rsid w:val="005A1A4A"/>
     <w:rsid w:val="005B4068"/>
     <w:rsid w:val="005D6503"/>
     <w:rsid w:val="005E7A45"/>
     <w:rsid w:val="005F4137"/>
     <w:rsid w:val="005F4707"/>
     <w:rsid w:val="006033CD"/>
     <w:rsid w:val="00630980"/>
     <w:rsid w:val="00636E45"/>
     <w:rsid w:val="00676DF7"/>
     <w:rsid w:val="00697CB1"/>
     <w:rsid w:val="006A1443"/>
     <w:rsid w:val="006A4899"/>
     <w:rsid w:val="006C14EE"/>
     <w:rsid w:val="006D7432"/>
     <w:rsid w:val="007227EC"/>
     <w:rsid w:val="00747EDB"/>
     <w:rsid w:val="00765314"/>
+    <w:rsid w:val="00780611"/>
     <w:rsid w:val="0078421F"/>
     <w:rsid w:val="007A10C2"/>
     <w:rsid w:val="007B261A"/>
     <w:rsid w:val="007B2C15"/>
     <w:rsid w:val="007E1F99"/>
     <w:rsid w:val="00822826"/>
     <w:rsid w:val="008477BB"/>
     <w:rsid w:val="00866DF3"/>
     <w:rsid w:val="008B17C8"/>
     <w:rsid w:val="008C04C5"/>
     <w:rsid w:val="008D55D7"/>
     <w:rsid w:val="008F655C"/>
     <w:rsid w:val="00916D8D"/>
     <w:rsid w:val="00934925"/>
     <w:rsid w:val="00954650"/>
     <w:rsid w:val="00954DEB"/>
     <w:rsid w:val="009F29C9"/>
     <w:rsid w:val="00A10729"/>
     <w:rsid w:val="00A16A01"/>
     <w:rsid w:val="00A60FA4"/>
     <w:rsid w:val="00A618E4"/>
     <w:rsid w:val="00A83B7E"/>
     <w:rsid w:val="00A91A98"/>
     <w:rsid w:val="00A92BC6"/>
     <w:rsid w:val="00AF487D"/>
     <w:rsid w:val="00B00997"/>
     <w:rsid w:val="00B16612"/>
     <w:rsid w:val="00B64742"/>
     <w:rsid w:val="00BC0885"/>
     <w:rsid w:val="00BD373A"/>
     <w:rsid w:val="00BF0FC9"/>
     <w:rsid w:val="00BF5A56"/>
     <w:rsid w:val="00C37E15"/>
     <w:rsid w:val="00C5098C"/>
     <w:rsid w:val="00C560F4"/>
+    <w:rsid w:val="00C5672F"/>
     <w:rsid w:val="00C6426F"/>
     <w:rsid w:val="00C93101"/>
     <w:rsid w:val="00C96765"/>
     <w:rsid w:val="00C96FB5"/>
     <w:rsid w:val="00CE28C0"/>
     <w:rsid w:val="00CF0CB2"/>
     <w:rsid w:val="00D00D5A"/>
     <w:rsid w:val="00D024FF"/>
     <w:rsid w:val="00D43CB5"/>
     <w:rsid w:val="00D64E2E"/>
     <w:rsid w:val="00DA72DD"/>
     <w:rsid w:val="00DD1613"/>
     <w:rsid w:val="00DF4F67"/>
     <w:rsid w:val="00DF5CA4"/>
+    <w:rsid w:val="00E0533E"/>
     <w:rsid w:val="00E166F1"/>
     <w:rsid w:val="00E47D28"/>
     <w:rsid w:val="00E561DA"/>
     <w:rsid w:val="00E71673"/>
     <w:rsid w:val="00EB1DF8"/>
     <w:rsid w:val="00EC4345"/>
     <w:rsid w:val="00ED0624"/>
     <w:rsid w:val="00ED35B4"/>
+    <w:rsid w:val="00EF035A"/>
     <w:rsid w:val="00F35611"/>
     <w:rsid w:val="00F84CCC"/>
     <w:rsid w:val="00F90DF9"/>
     <w:rsid w:val="00FA688C"/>
     <w:rsid w:val="00FF3A9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="617CCBF9"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4685,51 +4708,51 @@
     <w:rsid w:val="00337C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00337C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="896088649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1817644481">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5035,53 +5058,59 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6518C3D9-9DEA-48C5-A840-EF33FF3E087A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>818</Words>
   <Characters>4666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>