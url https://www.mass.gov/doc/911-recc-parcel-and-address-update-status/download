--- v0 (2026-01-28)
+++ v1 (2026-04-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\OrgsProgs\911\GrantEligibility\FY2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE994807-2278-4A9E-9E99-11BE586E7D0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DAD74D9-A836-4E4C-A328-B3C94F735A50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="12450" xr2:uid="{DAA989E6-4D80-4A8E-AF9F-35A1F51E9D7F}"/>
   </bookViews>
   <sheets>
     <sheet name="S911D S&amp;I GRANT ELIGIBILITY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -727,51 +727,51 @@
   <si>
     <t>WILBRAHAM</t>
   </si>
   <si>
     <t>ROYALSTON</t>
   </si>
   <si>
     <t>WINCHENDON</t>
   </si>
   <si>
     <t>LEICESTER</t>
   </si>
   <si>
     <t>WORCESTER</t>
   </si>
   <si>
     <t>RECC/REGIONAL PSAP</t>
   </si>
   <si>
     <t>State 911 Department Support &amp; Incentive Grant FY2027</t>
   </si>
   <si>
     <t>Address &amp; Parcel Mapping Update Status</t>
   </si>
   <si>
-    <t>Revised 1/21/2026</t>
+    <t>Revised 3/4/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -802,51 +802,51 @@
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -906,60 +906,50 @@
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-    </dxf>
-[...8 lines deleted...]
-      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}" name="Table2" displayName="Table2" ref="A5:D194" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
   <autoFilter ref="A5:D194" xr:uid="{263F52A7-73EE-40D1-ACF0-B9E1652B0294}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{8176A482-8EED-4551-BFBD-4E2F163799AD}" name="RECC/REGIONAL PSAP" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{507C941D-BF44-4005-BF70-3AA05FC99F03}" name="MUNICIPALITY" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{C65FE43B-CEC0-4CFA-B570-6FEF5A5A4FAF}" name="ADDRESS _x000a_COMPLIANCE" dataDxfId="1"/>
@@ -1659,107 +1649,107 @@
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>68</v>
@@ -1802,51 +1792,51 @@
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>3</v>
@@ -2443,51 +2433,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>120</v>
@@ -2639,51 +2629,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>134</v>
@@ -2751,51 +2741,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>142</v>
@@ -2880,51 +2870,51 @@
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>0</v>
@@ -2992,51 +2982,51 @@
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>0</v>
@@ -3118,51 +3108,51 @@
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>0</v>
@@ -3230,76 +3220,76 @@
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>178</v>
@@ -3580,51 +3570,51 @@
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>0</v>
@@ -3804,51 +3794,51 @@
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>0</v>
@@ -3874,139 +3864,139 @@
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HSFOpWt/tOM//+lX4wMUorrurqvQvVZy5VUEfTqeeyK4uTyTUvleIHPrB6ussFfNIE0j8c5lRv696mQESE8joQ==" saltValue="AtXAlzM2TTuybjgaQHeBSA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gvE9+62+GdUk+pX9bKN6DTCaKlxmbaPAwOwWENvUzeUnvoplVGzSoVgG7pyOXrvhXqdRDqSq1iZTNi3AvSNFpA==" saltValue="dot1bcvxFxsyb75OdCdtHw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>S911D S&amp;I GRANT ELIGIBILITY</vt:lpstr>