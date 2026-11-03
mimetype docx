--- v0 (2026-09-14)
+++ v1 (2026-11-03)
@@ -225,110 +225,97 @@
       <w:r w:rsidR="25A37826" w:rsidRPr="761FDC35">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as nutrition services</w:t>
       </w:r>
       <w:r w:rsidR="4753CD0E" w:rsidRPr="761FDC35">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to address the root causes of health problems and empower members to take control of their health.</w:t>
       </w:r>
       <w:r w:rsidR="4753CD0E" w:rsidRPr="761FDC35">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="69E7ED0D">
         <w:t xml:space="preserve">The current demonstration period ends </w:t>
       </w:r>
       <w:r>
         <w:t>December 31, 2027</w:t>
       </w:r>
       <w:r w:rsidR="69E7ED0D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="5250C44F">
-        <w:t xml:space="preserve"> We are requesting another five-year demonstration from January 1, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> We are requesting another five-year demonstration from January 1, 2028 </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidR="5250C44F">
         <w:t xml:space="preserve"> December 31, 2032.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A38EAF" w14:textId="1CBE8DAE" w:rsidR="00233822" w:rsidRPr="00FE3891" w:rsidRDefault="00233822" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3891">
         <w:t xml:space="preserve">This fall, MassHealth will submit </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>the R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3891">
         <w:t xml:space="preserve">equest to continue progress </w:t>
       </w:r>
       <w:r w:rsidR="0080111D">
         <w:t xml:space="preserve">in value-based care and </w:t>
       </w:r>
       <w:r w:rsidR="00496684">
         <w:t>whole-person health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3891">
         <w:t xml:space="preserve"> with f</w:t>
       </w:r>
       <w:r w:rsidR="00FE3891" w:rsidRPr="00FE3891">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3891">
         <w:t>goals</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A59795" w14:textId="554DFEB6" w:rsidR="00233822" w:rsidRPr="00356D71" w:rsidRDefault="00233822" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00356D71">
-        <w:t>Continue</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Continue </w:t>
       </w:r>
       <w:r w:rsidR="00FE3891" w:rsidRPr="00356D71">
         <w:t>to promote value by improving access, quality</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE3891" w:rsidRPr="00356D71">
         <w:t xml:space="preserve"> and efficiency</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B4F7F6" w14:textId="6FB0BA2C" w:rsidR="00233822" w:rsidRPr="00356D71" w:rsidRDefault="00FE3891" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00356D71">
         <w:t>Strengthen innovative care delivery for primary care, behavioral health, and pediatric care, focusing on prevention, chronic disease management, and shifting the delivery system away from siloed, fee-for-service health care</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -475,83 +462,111 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08047C62" w14:textId="18E9FA58" w:rsidR="00233822" w:rsidRPr="00356D71" w:rsidRDefault="03BEB0D2" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00356D71">
         <w:t>Thursday, October 1, 2026</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00356D71">
         <w:t>10:00</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t xml:space="preserve"> a.m.–</w:t>
       </w:r>
       <w:r w:rsidRPr="00356D71">
         <w:t>12:00</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1" w:rsidRPr="00356D71">
         <w:t xml:space="preserve"> p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B82EA1F" w14:textId="7B888E59" w:rsidR="1E567D66" w:rsidRPr="00356D71" w:rsidRDefault="00F226A1" w:rsidP="00356D71">
+    <w:p w14:paraId="4B82EA1F" w14:textId="78DB9165" w:rsidR="1E567D66" w:rsidRPr="00356D71" w:rsidRDefault="1E567D66" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="2BB57929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zoom </w:t>
+      </w:r>
+      <w:r w:rsidR="002F15B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BB57929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eeting</w:t>
+      </w:r>
+      <w:r w:rsidR="002F15B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00356D71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://zoom.us/j/99662253321?pwd=PGPXaqGbJabIUb4ngfYhibnV5n1k8b.1</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32249D69" w14:textId="4B58FECE" w:rsidR="1E567D66" w:rsidRDefault="1E567D66" w:rsidP="00356D71">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2BB57929">
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Meeting ID: 996 6225 3321</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45471043" w14:textId="1B34B99E" w:rsidR="1E567D66" w:rsidRDefault="1E567D66" w:rsidP="00356D71">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="220"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
@@ -642,84 +657,112 @@
       <w:r w:rsidR="002F15B1" w:rsidRPr="002F15B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Floor</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="53424025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boston MA, 02108</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B78418" w14:textId="060EA97B" w:rsidR="00233822" w:rsidRPr="00356D71" w:rsidRDefault="00F226A1" w:rsidP="00356D71">
+    <w:p w14:paraId="57B78418" w14:textId="1F9D0378" w:rsidR="00233822" w:rsidRPr="00356D71" w:rsidRDefault="36C4BF6D" w:rsidP="00356D71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="2BB57929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zoom </w:t>
+      </w:r>
+      <w:r w:rsidR="002F15B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BB57929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eeting</w:t>
+      </w:r>
+      <w:r w:rsidR="002F15B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00356D71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://zoom.us/j/99404709871?pwd=iUkMn0DSPUh0nmsZohxnXE6zQctYa4.1</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09371D3C" w14:textId="0105AFB4" w:rsidR="00233822" w:rsidRPr="00FE3891" w:rsidRDefault="36C4BF6D" w:rsidP="00356D71">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2BB57929">
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Meeting ID: 994 0470 9871</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EE03EF" w14:textId="3BE9FDB3" w:rsidR="00233822" w:rsidRPr="00FE3891" w:rsidRDefault="36C4BF6D" w:rsidP="00356D71">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="220" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
@@ -762,51 +805,51 @@
       <w:r w:rsidR="00FE3891" w:rsidRPr="53424025">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3059AE93" w:rsidRPr="53424025">
         <w:t xml:space="preserve">at least one week </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidR="3059AE93" w:rsidRPr="53424025">
         <w:t>each hearing</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A4650" w:rsidRPr="53424025">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to request reasonable accommodations or additional language translation for either date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1590E7D3" w14:textId="29CE5272" w:rsidR="00233822" w:rsidRPr="00FE3891" w:rsidRDefault="00233822" w:rsidP="00356D71">
+    <w:p w14:paraId="1590E7D3" w14:textId="29CE5272" w:rsidR="00233822" w:rsidRDefault="00233822" w:rsidP="00356D71">
       <w:pPr>
         <w:spacing w:after="220" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EOHHS will accept </w:t>
       </w:r>
       <w:r w:rsidR="00787D73">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">comments on the proposed Request through </w:t>
       </w:r>
       <w:r w:rsidR="1E9E139D">
         <w:t>Monday, October 19, 2026</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Written comments may be </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t xml:space="preserve">sent </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by email or mail. By email, please send comments to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
@@ -832,59 +875,51 @@
       <w:r w:rsidR="008A6917">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>th Floor, Boston, MA 02108. Comments must be received by 5</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="78901D7E">
-        <w:t xml:space="preserve">October 19, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">October 19, 2026 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to be considered. </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>You can g</w:t>
       </w:r>
       <w:r w:rsidR="008F529F">
         <w:t>et p</w:t>
       </w:r>
       <w:r w:rsidR="00A74D44">
         <w:t xml:space="preserve">aper </w:t>
       </w:r>
       <w:r w:rsidR="003E7A46">
         <w:t xml:space="preserve">or electronic </w:t>
       </w:r>
       <w:r w:rsidR="00A74D44">
         <w:t xml:space="preserve">copies of </w:t>
       </w:r>
       <w:r w:rsidR="00267165">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002F15B1">
         <w:t>R</w:t>
       </w:r>
@@ -937,71 +972,79 @@
       </w:r>
       <w:r w:rsidR="00A74D44">
         <w:t>omments on the MassHealth 1115 Demonstration website</w:t>
       </w:r>
       <w:r w:rsidR="008A6917">
         <w:t xml:space="preserve"> with the final submission to CMS</w:t>
       </w:r>
       <w:r w:rsidR="00A74D44">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="331E5C8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="331E5C8F" w:rsidRPr="2BB57929">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mass.gov/info-details/1115-masshealth-demonstration-waiver</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00356D71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00233822" w:rsidRPr="00FE3891">
+    <w:p w14:paraId="5BCCF37C" w14:textId="1B897157" w:rsidR="002C1128" w:rsidRPr="00FE3891" w:rsidRDefault="002C1128" w:rsidP="00356D71">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Posted September 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002C1128" w:rsidRPr="00FE3891">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="082C3473" w14:textId="77777777" w:rsidR="00DF322B" w:rsidRDefault="00DF322B" w:rsidP="00EE4310">
+    <w:p w14:paraId="0EAB4923" w14:textId="77777777" w:rsidR="00A25AB3" w:rsidRDefault="00A25AB3" w:rsidP="00EE4310">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411E840D" w14:textId="77777777" w:rsidR="00DF322B" w:rsidRDefault="00DF322B" w:rsidP="00EE4310">
+    <w:p w14:paraId="0C2855FE" w14:textId="77777777" w:rsidR="00A25AB3" w:rsidRDefault="00A25AB3" w:rsidP="00EE4310">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1037,58 +1080,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BE68541" w14:textId="77777777" w:rsidR="00DF322B" w:rsidRDefault="00DF322B" w:rsidP="00EE4310">
+    <w:p w14:paraId="4AE2ED61" w14:textId="77777777" w:rsidR="00A25AB3" w:rsidRDefault="00A25AB3" w:rsidP="00EE4310">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD85CB8" w14:textId="77777777" w:rsidR="00DF322B" w:rsidRDefault="00DF322B" w:rsidP="00EE4310">
+    <w:p w14:paraId="2F945D83" w14:textId="77777777" w:rsidR="00A25AB3" w:rsidRDefault="00A25AB3" w:rsidP="00EE4310">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6E901A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1314,147 +1357,145 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="119302223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="256597055">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233822"/>
     <w:rsid w:val="000A260C"/>
     <w:rsid w:val="000A26A6"/>
     <w:rsid w:val="000A4650"/>
     <w:rsid w:val="000E01FB"/>
-    <w:rsid w:val="000F2F0D"/>
     <w:rsid w:val="00107785"/>
     <w:rsid w:val="001D000A"/>
     <w:rsid w:val="00212A0F"/>
     <w:rsid w:val="00233822"/>
     <w:rsid w:val="00242DE2"/>
     <w:rsid w:val="00251510"/>
     <w:rsid w:val="00260753"/>
     <w:rsid w:val="00267165"/>
     <w:rsid w:val="002A0459"/>
+    <w:rsid w:val="002C1128"/>
     <w:rsid w:val="002F15B1"/>
     <w:rsid w:val="003266EF"/>
     <w:rsid w:val="00352790"/>
     <w:rsid w:val="00356D71"/>
     <w:rsid w:val="003B6C0D"/>
     <w:rsid w:val="003E7A46"/>
     <w:rsid w:val="004016FD"/>
     <w:rsid w:val="00496684"/>
     <w:rsid w:val="004B7E1F"/>
     <w:rsid w:val="005B69B7"/>
     <w:rsid w:val="005F357A"/>
     <w:rsid w:val="00652C48"/>
     <w:rsid w:val="00693DC3"/>
     <w:rsid w:val="006C13C4"/>
     <w:rsid w:val="006F2F2C"/>
     <w:rsid w:val="00713A97"/>
     <w:rsid w:val="00713AE2"/>
     <w:rsid w:val="0072132C"/>
     <w:rsid w:val="00787D73"/>
     <w:rsid w:val="0080111D"/>
     <w:rsid w:val="00860E5D"/>
     <w:rsid w:val="008638CB"/>
     <w:rsid w:val="008A6917"/>
     <w:rsid w:val="008B7EB8"/>
-    <w:rsid w:val="008D470B"/>
     <w:rsid w:val="008F529F"/>
     <w:rsid w:val="009B10D9"/>
     <w:rsid w:val="009B6B75"/>
     <w:rsid w:val="009D48F9"/>
     <w:rsid w:val="00A00D75"/>
     <w:rsid w:val="00A0722D"/>
     <w:rsid w:val="00A07C2D"/>
+    <w:rsid w:val="00A25AB3"/>
     <w:rsid w:val="00A51914"/>
     <w:rsid w:val="00A709BC"/>
     <w:rsid w:val="00A74D44"/>
     <w:rsid w:val="00A85947"/>
     <w:rsid w:val="00B17883"/>
     <w:rsid w:val="00BA24BF"/>
     <w:rsid w:val="00BE4725"/>
     <w:rsid w:val="00BF4B3D"/>
     <w:rsid w:val="00C151E2"/>
     <w:rsid w:val="00C41BB0"/>
+    <w:rsid w:val="00CB3FC7"/>
     <w:rsid w:val="00D2703B"/>
-    <w:rsid w:val="00D93AAD"/>
     <w:rsid w:val="00DB1614"/>
     <w:rsid w:val="00DD3CDB"/>
-    <w:rsid w:val="00DF322B"/>
     <w:rsid w:val="00E00AE9"/>
     <w:rsid w:val="00E33B61"/>
     <w:rsid w:val="00E410F8"/>
     <w:rsid w:val="00E4159E"/>
     <w:rsid w:val="00E53304"/>
     <w:rsid w:val="00EA269A"/>
-    <w:rsid w:val="00EC01DC"/>
     <w:rsid w:val="00EE4310"/>
     <w:rsid w:val="00F0142C"/>
-    <w:rsid w:val="00F226A1"/>
     <w:rsid w:val="00FA52AA"/>
     <w:rsid w:val="00FB405B"/>
     <w:rsid w:val="00FE3891"/>
     <w:rsid w:val="03BEB0D2"/>
     <w:rsid w:val="06443650"/>
     <w:rsid w:val="06A97333"/>
     <w:rsid w:val="0706E8F3"/>
     <w:rsid w:val="0996B7CD"/>
     <w:rsid w:val="0B55B973"/>
     <w:rsid w:val="0BE82F65"/>
     <w:rsid w:val="101C3AE2"/>
     <w:rsid w:val="104133D3"/>
     <w:rsid w:val="154E0ADB"/>
     <w:rsid w:val="1560110C"/>
     <w:rsid w:val="16F2B769"/>
     <w:rsid w:val="178F619E"/>
     <w:rsid w:val="1846F1D4"/>
     <w:rsid w:val="194854F5"/>
     <w:rsid w:val="1BC0EDA2"/>
     <w:rsid w:val="1C9A4FC4"/>
     <w:rsid w:val="1CA1E8E3"/>
     <w:rsid w:val="1DAEAE1A"/>
     <w:rsid w:val="1DEE0ECC"/>
     <w:rsid w:val="1E567D66"/>
     <w:rsid w:val="1E9E139D"/>
@@ -1553,51 +1594,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="544862E3"/>
-  <w15:docId w15:val="{A3CCA573-7C19-4B38-A17D-6BEB42E7783A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2732,65 +2772,65 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>647</Words>
-  <Characters>3691</Characters>
+  <Words>617</Words>
+  <Characters>3871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4330</CharactersWithSpaces>
+  <CharactersWithSpaces>4455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>