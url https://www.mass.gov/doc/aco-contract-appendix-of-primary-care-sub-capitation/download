--- v0 (2025-10-28)
+++ v1 (2026-06-28)
@@ -1,6780 +1,6387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00930360" w:rsidP="00930360" w:rsidRDefault="00930360" w14:paraId="70D500B0" w14:textId="273A6C27">
+    <w:p w14:paraId="70D500B0" w14:textId="273A6C27" w:rsidR="00930360" w:rsidRDefault="00930360" w:rsidP="00930360">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930360">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>APPENDIX K</w:t>
       </w:r>
       <w:r w:rsidR="00EB43E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ACPP Contracts) or APPENDIX D (PCACO Contracts)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F56CC" w:rsidR="00B23DFA" w:rsidP="008725CB" w:rsidRDefault="00B23DFA" w14:paraId="05128FC1" w14:textId="3A1B4237" w14:noSpellErr="1">
+    <w:p w14:paraId="05128FC1" w14:textId="3A1B4237" w:rsidR="00B23DFA" w:rsidRPr="003F56CC" w:rsidRDefault="00B23DFA" w:rsidP="008725CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1E616126" w:rsidR="00B23DFA">
+      <w:r w:rsidRPr="1E616126">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Primary Care Sub-</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E616126" w:rsidR="007175C6">
+      <w:r w:rsidR="007175C6" w:rsidRPr="1E616126">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E616126" w:rsidR="00B23DFA">
+      <w:r w:rsidRPr="1E616126">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">apitation </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E616126" w:rsidR="00313602">
+      <w:r w:rsidR="00313602" w:rsidRPr="1E616126">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E66322" w:rsidP="00F86EFD" w:rsidRDefault="00E66322" w14:paraId="7FE95F48" w14:textId="77777777">
+    <w:p w14:paraId="7FE95F48" w14:textId="77777777" w:rsidR="00E66322" w:rsidRDefault="00E66322" w:rsidP="00F86EFD">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E66322" w:rsidSect="00C24FCB">
-          <w:footerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1440" w:left="720" w:header="0" w:footer="576" w:gutter="0"/>
-          <w:cols w:equalWidth="0" w:space="0">
+          <w:cols w:space="0" w:equalWidth="0">
             <w:col w:w="10800"/>
           </w:cols>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="page1" w:id="1"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="page1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009F3258" w:rsidP="00F86EFD" w:rsidRDefault="009F3258" w14:paraId="56419B9C" w14:textId="77777777">
+    <w:p w14:paraId="56419B9C" w14:textId="77777777" w:rsidR="009F3258" w:rsidRDefault="009F3258" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="008341E6" w:rsidP="008725CB" w:rsidRDefault="009F3258" w14:paraId="6D911B86" w14:textId="3B339640">
+    <w:p w14:paraId="6D911B86" w14:textId="3B339640" w:rsidR="008341E6" w:rsidRPr="00066256" w:rsidRDefault="009F3258" w:rsidP="008725CB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXHIBIT 1: Practice Tier Designation Attestation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="008341E6" w:rsidP="008725CB" w:rsidRDefault="006D583D" w14:paraId="5D954E77" w14:textId="4A7B9DB8">
+    <w:p w14:paraId="5D954E77" w14:textId="4A7B9DB8" w:rsidR="008341E6" w:rsidRPr="00066256" w:rsidRDefault="006D583D" w:rsidP="008725CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SECTION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006D583D" w:rsidP="00CD6AB4" w:rsidRDefault="00B23DFA" w14:paraId="4DABF8D1" w14:textId="7A6E7897">
+    <w:p w14:paraId="4DABF8D1" w14:textId="7A6E7897" w:rsidR="006D583D" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00CD6AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contractor shall collect and </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+        <w:t xml:space="preserve">Contractor shall collect and at all times shall maintain a copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practice Tier Designation Attestation</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>each of its Network</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0019722B">
+      <w:r w:rsidR="0019722B" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SLs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0019722B">
+      <w:r w:rsidR="0019722B" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ACPP) or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SLs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0019722B">
+      <w:r w:rsidR="0019722B" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(PCACO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="1DF75512">
+      <w:r w:rsidR="1DF75512" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="1DF75512">
+      <w:r w:rsidR="1DF75512" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">signed by the Contractor and an authorized representative of the Network/Participating </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Primary Care Practice PID/SL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008341E6">
+      <w:r w:rsidR="008341E6" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Contractor shall provide EOHHS with such copies upon request. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="49EBFAF8" w:rsidP="70F38393" w:rsidRDefault="49EBFAF8" w14:paraId="4FD71481" w14:textId="21BDDE56">
+    <w:p w14:paraId="4FD71481" w14:textId="21BDDE56" w:rsidR="49EBFAF8" w:rsidRPr="00066256" w:rsidRDefault="49EBFAF8" w:rsidP="70F38393">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each Network</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="7F991C09">
+      <w:r w:rsidR="7F991C09" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="7F991C09">
+      <w:r w:rsidR="7F991C09" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SL </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall have a single, unique Tier Designation. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For the purposes of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00BA1F12">
+      <w:r w:rsidR="00BA1F12" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Primary Care Sub-Capitation Program, “Practice” shall mean a Network</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="18A712CD">
+      <w:r w:rsidR="18A712CD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SL’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="18A712CD">
+      <w:r w:rsidR="18A712CD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participating </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Primary Care Practice PID/SL’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unique</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 10-digit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> alpha-numeric Provider ID Site</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="000715D4">
+      <w:r w:rsidR="000715D4" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Location (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="3FEB3154">
+      <w:r w:rsidR="3FEB3154" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PID/SL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="391FD20C">
+      <w:r w:rsidR="391FD20C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that is unique to a location. </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+        <w:t xml:space="preserve"> that is unique to a location. With the exception of sole practitioners operating independently, the Primary Care Practice PID/SL shall </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="003E7954">
+      <w:r w:rsidR="003E7954" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be unique to a practitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00242F0B">
+      <w:r w:rsidR="00242F0B" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00D66ED8" w:rsidRDefault="00B23DFA" w14:paraId="67298C33" w14:textId="1AD95DC2">
+    <w:p w14:paraId="67298C33" w14:textId="1AD95DC2" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00D66ED8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements for Tier Designation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006478FA" w:rsidP="003C0536" w:rsidRDefault="0482D437" w14:paraId="36E0C10A" w14:textId="7CDE15A6">
+    <w:p w14:paraId="36E0C10A" w14:textId="7CDE15A6" w:rsidR="006478FA" w:rsidRPr="00066256" w:rsidRDefault="0482D437" w:rsidP="003C0536">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices with Tier 1 designation must fulfill </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tier 1 care model requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="766C483C">
+      <w:r w:rsidR="766C483C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00CA5856">
+      <w:r w:rsidR="00CA5856" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a date specified by </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a date specified by EOHHS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006478FA" w:rsidP="003C0536" w:rsidRDefault="0482D437" w14:paraId="3113D2DD" w14:textId="6EF18C12">
+    <w:p w14:paraId="3113D2DD" w14:textId="6EF18C12" w:rsidR="006478FA" w:rsidRPr="00066256" w:rsidRDefault="0482D437" w:rsidP="003C0536">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices with Tier 2 designation must fulfill </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tier 1 and Tier 2 care model requirements </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0BE7A622">
+      <w:r w:rsidR="0BE7A622" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00CA5856">
+      <w:r w:rsidR="00CA5856" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a date specified by </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a date specified by EOHHS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006478FA" w:rsidP="003C0536" w:rsidRDefault="0482D437" w14:paraId="0020B26C" w14:textId="439777AA">
+    <w:p w14:paraId="0020B26C" w14:textId="439777AA" w:rsidR="006478FA" w:rsidRPr="00066256" w:rsidRDefault="0482D437" w:rsidP="003C0536">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices with Tier 3 designation must fulfill </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tier 1, 2, and 3 care model requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="2A6E3AE1">
+      <w:r w:rsidR="2A6E3AE1" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00CA5856">
+      <w:r w:rsidR="00CA5856" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a date specified by </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a date specified by EOHHS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00CD6AB4" w:rsidRDefault="00B23DFA" w14:paraId="21FFA8EF" w14:textId="6BEDC582">
+    <w:p w14:paraId="21FFA8EF" w14:textId="6BEDC582" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00CD6AB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006D583D">
+      <w:r w:rsidR="006D583D" w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006562C2">
+      <w:r w:rsidR="006562C2" w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006562C2">
+      <w:r w:rsidR="006562C2" w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practice Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="6170"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="0B43212F" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="0B43212F" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="781337A4" w14:textId="77777777">
+          <w:p w14:paraId="781337A4" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="144A8E55" w14:textId="77777777">
+          <w:p w14:paraId="144A8E55" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="092C9BF9" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="092C9BF9" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="295CB46F" w14:textId="77777777">
+          <w:p w14:paraId="295CB46F" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="6482CE2E" w14:textId="77777777">
+          <w:p w14:paraId="6482CE2E" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="2AD44E6E" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="2AD44E6E" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="0F684A18" w14:textId="77777777">
+          <w:p w14:paraId="0F684A18" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="2EEF3BC2" w14:textId="77777777">
+          <w:p w14:paraId="2EEF3BC2" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="6C27694E" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="6C27694E" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="2DD19A58" w14:textId="77777777">
+          <w:p w14:paraId="2DD19A58" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="5D1AE747" w14:textId="77777777">
+          <w:p w14:paraId="5D1AE747" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="2FE88876" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="2FE88876" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="009458EE" w:rsidP="009458EE" w:rsidRDefault="006562C2" w14:paraId="3EFFBF5C" w14:textId="4E6A56A2">
+          <w:p w14:paraId="3EFFBF5C" w14:textId="4E6A56A2" w:rsidR="009458EE" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="009458EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="745D0728" w14:textId="77777777">
+          <w:p w14:paraId="745D0728" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="6BC24C9B" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="6BC24C9B" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="06C7E552" w14:textId="77777777">
+          <w:p w14:paraId="06C7E552" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Tax ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="3DB53515" w14:textId="77777777">
+          <w:p w14:paraId="3DB53515" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="0C88FECC" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="0C88FECC" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="1801B851" w14:textId="395A41FC">
+          <w:p w14:paraId="1801B851" w14:textId="395A41FC" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice MassHealth Provider ID Site/Location (PID</w:t>
             </w:r>
-            <w:r w:rsidRPr="00066256" w:rsidR="00DF2CEE">
+            <w:r w:rsidR="00DF2CEE" w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="1508C562" w14:textId="77777777">
+          <w:p w14:paraId="1508C562" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="07A66CFD" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="07A66CFD" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="7EA38271" w14:textId="77777777">
+          <w:p w14:paraId="7EA38271" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of Authorized Practice Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="61D01AF1" w14:textId="77777777">
+          <w:p w14:paraId="61D01AF1" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="2A7E744A" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="2A7E744A" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="16AFECCC" w14:textId="77777777">
+          <w:p w14:paraId="16AFECCC" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Representative Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="761BFB23" w14:textId="77777777">
+          <w:p w14:paraId="761BFB23" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="258C9A6D" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="258C9A6D" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="503FF70D" w14:textId="77777777">
+          <w:p w14:paraId="503FF70D" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practice Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="40F58218" w14:textId="77777777">
+          <w:p w14:paraId="40F58218" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="006562C2" w:rsidTr="00CD6AB4" w14:paraId="48758153" w14:textId="77777777">
+      <w:tr w:rsidR="006562C2" w:rsidRPr="008F57F5" w14:paraId="48758153" w14:textId="77777777" w:rsidTr="00CD6AB4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="1E0D1AEC" w14:textId="77777777">
+          <w:p w14:paraId="1E0D1AEC" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00066256">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proposed Tier Designation (1, 2, or 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="77CE829C" w14:textId="77777777">
+          <w:p w14:paraId="77CE829C" w14:textId="77777777" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F86EFD" w:rsidRDefault="00F86EFD" w14:paraId="3AF674BF" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="3AF674BF" w14:textId="77777777" w:rsidR="00F86EFD" w:rsidRPr="00066256" w:rsidRDefault="00F86EFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk69217008" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk69217008"/>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0DA2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="738E8717" w14:textId="3519D468">
+    <w:p w14:paraId="738E8717" w14:textId="3519D468" w:rsidR="002F0DA2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECTION III: Practice Attestation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006D583D" w:rsidP="00DD3DC1" w:rsidRDefault="48EFFB7E" w14:paraId="7612F198" w14:textId="1926F0A8">
+    <w:p w14:paraId="7612F198" w14:textId="1926F0A8" w:rsidR="006D583D" w:rsidRPr="00066256" w:rsidRDefault="48EFFB7E" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The practice substantially serves</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="158EBCB5">
+      <w:r w:rsidR="158EBCB5" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check one or both)</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006D583D" w:rsidP="00DD3DC1" w:rsidRDefault="00AE681B" w14:paraId="2BAD10BE" w14:textId="1B07EA0D">
+    <w:p w14:paraId="2BAD10BE" w14:textId="1B07EA0D" w:rsidR="006D583D" w:rsidRPr="00066256" w:rsidRDefault="00AE681B" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="990" w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk100589491" w:id="3"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk100589491"/>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enrollees </w:t>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t>Enrollees ages 21-65 (i.e., Family Medicine or Adult)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006D583D" w:rsidP="00F86EFD" w:rsidRDefault="00AE681B" w14:paraId="606C1EC9" w14:textId="4654F59E">
+    <w:p w14:paraId="606C1EC9" w14:textId="4654F59E" w:rsidR="006D583D" w:rsidRPr="00066256" w:rsidRDefault="00AE681B" w:rsidP="00F86EFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="990" w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk100589501" w:id="4"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk100589501"/>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enrollees </w:t>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>Enrollees ages 0-21 (i.e., Family Medicine or Pediatric)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0DA2" w:rsidP="00F86EFD" w:rsidRDefault="50069DF3" w14:paraId="4D5C3282" w14:textId="24D6889B">
+    <w:p w14:paraId="4D5C3282" w14:textId="24D6889B" w:rsidR="002F0DA2" w:rsidRPr="00066256" w:rsidRDefault="50069DF3" w:rsidP="00F86EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5FA53224">
+      <w:r w:rsidR="5FA53224" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="2A651662">
+      <w:r w:rsidR="2A651662" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ractice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="24314104">
+      <w:r w:rsidR="24314104" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meet all criteria</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="7A19E41F">
+      <w:r w:rsidR="7A19E41F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00D4005E">
+      <w:r w:rsidR="00D4005E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a date specified by EOHHS</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, as specified </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, as specified in Exhibit 2 of this </w:t>
+      </w:r>
+      <w:r w:rsidR="30DED41B" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in Exhibit 2 of this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="30DED41B">
+        <w:t xml:space="preserve">ppendix, </w:t>
+      </w:r>
+      <w:r w:rsidR="5FA53224" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066256">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="2A651662" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ppendix,</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0DA2" w:rsidP="00DD3DC1" w:rsidRDefault="002F0DA2" w14:paraId="2A7ACC97" w14:textId="32DFD7FD">
+    <w:p w14:paraId="2A7ACC97" w14:textId="32DFD7FD" w:rsidR="002F0DA2" w:rsidRPr="00066256" w:rsidRDefault="002F0DA2" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tier 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0DA2" w:rsidP="00DD3DC1" w:rsidRDefault="002F0DA2" w14:paraId="44078490" w14:textId="35EF118C">
+    <w:p w14:paraId="44078490" w14:textId="35EF118C" w:rsidR="002F0DA2" w:rsidRPr="00066256" w:rsidRDefault="002F0DA2" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tier 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0DA2" w:rsidP="00F86EFD" w:rsidRDefault="002F0DA2" w14:paraId="2F8101C6" w14:textId="107C47EC">
+    <w:p w14:paraId="2F8101C6" w14:textId="107C47EC" w:rsidR="002F0DA2" w:rsidRPr="00066256" w:rsidRDefault="002F0DA2" w:rsidP="00F86EFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tier 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="624C81ED" w:rsidRDefault="006562C2" w14:paraId="40ED901E" w14:textId="564704A1">
+    <w:p w14:paraId="40ED901E" w14:textId="564704A1" w:rsidR="624C81ED" w:rsidRPr="00066256" w:rsidRDefault="006562C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="72DB0179">
+      <w:r w:rsidR="72DB0179" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is not contracted as a</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Network PCP (ACPP) or Participating PCP (PCACO) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="082D6717">
+      <w:r w:rsidR="082D6717" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for any other MassHealth ACO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="008001B1">
+      <w:r w:rsidR="008001B1" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="082D6717">
+      <w:r w:rsidR="082D6717" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="082D6717">
+        <w:t xml:space="preserve"> MCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4CE2" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MCO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="00DE4CE2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008001B1" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="008001B1">
+        <w:t xml:space="preserve"> and is not a PCC in</w:t>
+      </w:r>
+      <w:r w:rsidR="082D6717" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="008001B1">
+        <w:t xml:space="preserve"> the PCC </w:t>
+      </w:r>
+      <w:r w:rsidR="008001B1" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is not a PCC in</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="082D6717">
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="082D6717" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the PCC </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="1892D8CC" w:rsidRDefault="006562C2" w14:paraId="3F8CC764" w14:textId="25811649">
+    <w:p w14:paraId="3F8CC764" w14:textId="25811649" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="1892D8CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="990" w:right="1600"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check here to </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Check here to agree</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="11A684C4" w14:textId="77777777">
+    <w:p w14:paraId="11A684C4" w14:textId="77777777" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="280" w:right="260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="3C400EB2" w14:textId="69527197">
+    <w:p w14:paraId="3C400EB2" w14:textId="69527197" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="280" w:right="260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I certify under the pains and penalties of perjury that the information on this form and any attached statement that I have provided has been reviewed and signed by me, and is true, accurate, and complete, to the best of my knowledge. I understand that I may be subject to civil penalties or criminal prosecution for any falsification, omission, or concealment of any material fact contained herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00901441" w:rsidP="00F86EFD" w:rsidRDefault="00901441" w14:paraId="6498606A" w14:textId="77777777">
+    <w:p w14:paraId="6498606A" w14:textId="77777777" w:rsidR="00901441" w:rsidRPr="00066256" w:rsidRDefault="00901441" w:rsidP="00F86EFD">
       <w:pPr>
         <w:ind w:left="280" w:right="260"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00DD3DC1" w14:paraId="0080A50D" w14:textId="662CB1BD">
+    <w:p w14:paraId="0080A50D" w14:textId="662CB1BD" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00DD3DC1" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="12F4D2B3" w14:textId="6B4D693A">
+    <w:p w14:paraId="12F4D2B3" w14:textId="6B4D693A" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Printed legal name of authorized </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006562C2">
+      <w:r w:rsidR="006562C2" w:rsidRPr="00066256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2643AF4B" w14:textId="478220CB" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6630E01D" w14:textId="77777777" w:rsidR="00DD3DC1" w:rsidRPr="00066256" w:rsidRDefault="00DD3DC1" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA8A90A" w14:textId="3284D97D" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00901441" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="2643AF4B" w14:textId="478220CB">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="61648BAD" w14:textId="61B76839">
+    <w:p w14:paraId="61648BAD" w14:textId="61B76839" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8920"/>
         </w:tabs>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00B23DFA">
+      <w:r w:rsidR="00B23DFA" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> representative’s signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00901441">
+      <w:r w:rsidR="00901441" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00B23DFA">
+      <w:r w:rsidR="00B23DFA" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00DD3DC1" w:rsidRDefault="00B23DFA" w14:paraId="694F5B30" w14:textId="77777777">
+    <w:p w14:paraId="694F5B30" w14:textId="77777777" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="35C9023C" w14:textId="00FB051A">
+    <w:p w14:paraId="35C9023C" w14:textId="00FB051A" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00DD3DC1" w:rsidP="00F86EFD" w:rsidRDefault="00DD3DC1" w14:paraId="38FF5FBB" w14:textId="77777777">
+    <w:p w14:paraId="38FF5FBB" w14:textId="77777777" w:rsidR="00DD3DC1" w:rsidRPr="00066256" w:rsidRDefault="00DD3DC1" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="7B677649" w14:textId="441571E7">
+    <w:p w14:paraId="7B677649" w14:textId="441571E7" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="4B31BB17" w14:textId="77777777">
+    <w:p w14:paraId="4B31BB17" w14:textId="77777777" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:ind w:left="475"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Printed legal name of Practice </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Printed legal name of Practice representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE342D6" w14:textId="3030DEB8" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDCF6F5" w14:textId="77777777" w:rsidR="00DD3DC1" w:rsidRPr="00066256" w:rsidRDefault="00DD3DC1" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544E21FA" w14:textId="34D76D1F" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00901441" w:rsidP="00F86EFD">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="4DE342D6" w14:textId="3030DEB8">
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="76FE9027" w14:textId="43886D91">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="76FE9027" w14:textId="43886D91" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8920"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practice representative’s signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00901441">
+      <w:r w:rsidR="00901441" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00B23DFA" w:rsidP="00F86EFD" w:rsidRDefault="00B23DFA" w14:paraId="603B0B9D" w14:textId="5B48F896">
+    <w:p w14:paraId="603B0B9D" w14:textId="5B48F896" w:rsidR="00B23DFA" w:rsidRPr="00066256" w:rsidRDefault="00B23DFA" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="006562C2" w:rsidP="00F86EFD" w:rsidRDefault="006562C2" w14:paraId="19756750" w14:textId="48093337">
+    <w:p w14:paraId="19756750" w14:textId="48093337" w:rsidR="006562C2" w:rsidRPr="00066256" w:rsidRDefault="006562C2" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="007175C6" w:rsidP="00F86EFD" w:rsidRDefault="007175C6" w14:paraId="23FEA5F1" w14:textId="0D6EAD79">
+    <w:p w14:paraId="23FEA5F1" w14:textId="0D6EAD79" w:rsidR="007175C6" w:rsidRPr="00066256" w:rsidRDefault="007175C6" w:rsidP="00F86EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="007175C6" w:rsidP="00EA16A5" w:rsidRDefault="007175C6" w14:paraId="064DD891" w14:textId="6C3AFB16">
+    <w:p w14:paraId="064DD891" w14:textId="6C3AFB16" w:rsidR="007175C6" w:rsidRPr="00066256" w:rsidRDefault="007175C6" w:rsidP="00EA16A5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EXHIBIT 2: </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk121406604" w:id="5"/>
-      <w:r w:rsidRPr="00066256" w:rsidR="00982218">
+      <w:bookmarkStart w:id="4" w:name="_Hlk121406604"/>
+      <w:r w:rsidR="00982218" w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Primary Care Sub-Capitation Program Tier Criteria</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="001B560D" w:rsidRDefault="00F878D0" w14:paraId="58BEC501" w14:textId="4D26F439">
+    <w:p w14:paraId="58BEC501" w14:textId="4D26F439" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="001B560D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SECTION I: Tier 1 Practice Service Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00BB6C28" w:rsidRDefault="000F3D92" w14:paraId="5D776484" w14:textId="45F81857">
+    <w:p w14:paraId="5D776484" w14:textId="45F81857" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000F3D92" w:rsidP="00BB6C28">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements to achieve a Tier Designation of Tier 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practices shall meet </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tier 1 requirements to achieve this Tier Designation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0619828B">
+      <w:r w:rsidR="0619828B" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Some requirements must be accessible to Enrollees on-site if the Enrollee so chooses, without leaving the practice building, and some requirements may be met exclusively via a central or virtual resource, including being provided by the ACO, as indicated in each requirement description.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00695115" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="71A9F49D" w14:textId="69B7B1C9">
+    <w:p w14:paraId="71A9F49D" w14:textId="69B7B1C9" w:rsidR="00695115" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Delivery </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00695115" w14:paraId="51E67C17" w14:textId="04676B0A">
+    <w:p w14:paraId="51E67C17" w14:textId="04676B0A" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00695115" w:rsidP="00F86EFD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practices shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00DD3DC1" w:rsidRDefault="64266646" w14:paraId="12334E75" w14:textId="64B766D3">
+    <w:p w14:paraId="12334E75" w14:textId="64B766D3" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="64266646" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traditional primary care: provide accessible, comprehensive, longitudinal, person-centered, and coordinated primary care services including evaluation and management of common health issues, disease prevention, and wellness promotion.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="354C365F">
+      <w:r w:rsidR="354C365F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> While practices may offer some traditional primary care virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="6CC8352D">
+      <w:r w:rsidR="6CC8352D" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="388AC79A">
+      <w:r w:rsidR="388AC79A" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="6CC8352D">
+      <w:r w:rsidR="6CC8352D" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">site. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="0389DC50" w:rsidRDefault="000BF0A5" w14:paraId="4FCDF058" w14:textId="41F3ADE5">
+    <w:p w14:paraId="4FCDF058" w14:textId="41F3ADE5" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="0389DC50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Referral to specialty </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Referral to specialty care: be able to guide and coordinate referrals and request evaluation of a patient by clinicians outside of the primary care practice for specific concerns. Such referrals </w:t>
+      </w:r>
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>care:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">include the primary care practice’s ability to communicate with and receive communications from the specialty practice, with the primary care practice continuing to serve as a central home of health care services for the patient. This </w:t>
+      </w:r>
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be able to guide and coordinate referrals and request evaluation of a patient by clinicians outside of the primary care practice for specific concerns. Such referrals </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">shall </w:t>
+        <w:t xml:space="preserve"> sub-specialty medical</w:t>
+      </w:r>
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">include the primary care practice’s ability to communicate with and receive communications from the specialty practice, with the primary care practice continuing to serve as a central home of health care services for the patient. This </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">oral health, mental health, and substance use disorder referrals. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00DD3DC1" w:rsidRDefault="000BF0A5" w14:paraId="164E0F8D" w14:textId="515B9392">
+    <w:p w14:paraId="164E0F8D" w14:textId="515B9392" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oral health screening and referral: conduct an annual (every 12 month</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5FA6B9AF">
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) structured oral health screening for attributed patients. For example, a clinic tool may use the National Health and Nutrition Examination Survey Oral Health Questionnaire (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://wwwn.cdc.gov/nchs/data/nhanes/2015-2016/questionnaires/OHQ_I.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). An on-site dental exam for attributed patients </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5FA6B9AF">
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall meet</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> this requirement. An assessment screening </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5FA6B9AF">
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">clearly define what constitutes a positive screening result versus a negative result and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5FA6B9AF">
+      <w:r w:rsidR="5FA6B9AF" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assess if the patient currently has access to an oral health provider or a regular and reliable source for oral health needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00DD3DC1" w:rsidRDefault="00F878D0" w14:paraId="53EFB10C" w14:textId="53E2C6EB">
+    <w:p w14:paraId="53EFB10C" w14:textId="53E2C6EB" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, retain and provide to patients (and/or their parents/caregivers) a list of local and reasonably-accessible oral health providers who are within the MassHealth network for their particular patients (MassHealth providers are available at: </w:t>
       </w:r>
-      <w:hyperlink w:anchor="/home" r:id="rId17">
+      <w:hyperlink r:id="rId13" w:anchor="/home">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://provider.masshealth-dental.net/MH_Find_a_Provider#/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). This information </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="000F3D92">
+      <w:r w:rsidR="000F3D92" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be updated at least annually for any openings/closings or additions/removals of MassHealth coverage of these providers. Such a list </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="000F3D92">
+      <w:r w:rsidR="000F3D92" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be provided to patients with a positive oral health screen and those without an oral health provider. Such a list may be adapted from materials provided by MassHealth of practices and providers currently enrolled in the program. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="54AAEFF7" w:rsidP="00CD6AB4" w:rsidRDefault="00ED6F4E" w14:paraId="03BC8046" w14:textId="25050B16">
+    <w:p w14:paraId="03BC8046" w14:textId="25050B16" w:rsidR="54AAEFF7" w:rsidRPr="00066256" w:rsidRDefault="00ED6F4E" w:rsidP="00CD6AB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">While practices may offer some oral health screenings and referrals virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006E72B3">
+      <w:r w:rsidR="006E72B3" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="004E6321" w:rsidP="004E6321" w:rsidRDefault="004E6321" w14:paraId="1B36F26E" w14:textId="635147E2">
+    <w:p w14:paraId="1B36F26E" w14:textId="635147E2" w:rsidR="004E6321" w:rsidRPr="00066256" w:rsidRDefault="004E6321" w:rsidP="004E6321">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Behavioral health (BH) and substance use disorder screening: conduct an annual and universal practice-based screening of attributed patients </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21 years of age. Such a screen shall at minimum assess for depression, tobacco use, unhealthy alcohol use, other substance use, and preexisting mental health disorders using an age-appropriate, evidence-based, standardized screening tool. When any screening is positive, the practice shall respond with appropriate interventions and/or referrals. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="004E6321" w:rsidP="004E6321" w:rsidRDefault="004E6321" w14:paraId="25FF371C" w14:textId="16F1CE19">
+    <w:p w14:paraId="25FF371C" w14:textId="16F1CE19" w:rsidR="004E6321" w:rsidRPr="00066256" w:rsidRDefault="004E6321" w:rsidP="004E6321">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See below under this Section 1, subsection C for screening expectations for any attributed patients younger than 21 years of age per the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="-appendix-w:-epsdt-services-medical-and-dental-protocols-and-periodicity-schedules-" r:id="rId18">
+      <w:hyperlink r:id="rId14" w:anchor="-appendix-w:-epsdt-services-medical-and-dental-protocols-and-periodicity-schedules-">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Early and Periodic Screening, Diagnostic and Treatment (EPSDT) protocol and schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="7B324B5A" w:rsidP="36AF73CC" w:rsidRDefault="00ED6F4E" w14:paraId="5F5C1AA9" w14:textId="7F200E7F">
+    <w:p w14:paraId="5F5C1AA9" w14:textId="7F200E7F" w:rsidR="7B324B5A" w:rsidRPr="00066256" w:rsidRDefault="00ED6F4E" w:rsidP="36AF73CC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">While practices may offer some BH and substance use screening virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006E72B3">
+      <w:r w:rsidR="006E72B3" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00BB6C28" w:rsidRDefault="00F878D0" w14:paraId="5909A215" w14:textId="093BECCF">
+    <w:p w14:paraId="5909A215" w14:textId="093BECCF" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00BB6C28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BH referral with bi-directional communication, tracking, and monitoring: retain and provide to patients a list of local and </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="00695115">
+        <w:t xml:space="preserve">BH referral with bi-directional communication, tracking, and monitoring: retain and provide to patients a list of local and reasonably-accessible BH providers who are within the MassHealth network, including those that offer therapy and counseling services, BH medication management, and intensive outpatient or day treatment programs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00695115" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The list of local BH providers shall be providers with whom the practice can conduct bi-directional communication about the patient. This can include electronic health record, phone, fax, or other modalities. This communication can be asynchronous, but it shall allow for both the primary care practice and the BH practice to communicate back and forth with each other. The practice shall also regularly assess if such partners continue to have bandwidth to see its patients within reasonable turnaround times. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="6D7F93B9" w:rsidRDefault="000BF0A5" w14:paraId="3C64D16A" w14:textId="6B32B04D">
+    <w:p w14:paraId="3C64D16A" w14:textId="6B32B04D" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="6D7F93B9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, track referrals made through the practice and problem-solve for patients who are unable to engage in a referral visit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="3FDC01A6" w14:textId="2E0F0E62">
+    <w:p w14:paraId="3FDC01A6" w14:textId="2E0F0E62" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BH medication management: prescribe, refill, and adjust medications for the treatment of common BH issues amenable to treatment in the primary care setting, including but not limited to major depressive disorder, generalized anxiety disorder, and attention deficit-hyperactivity disorder. Such services can occur </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+        <w:t>BH medication management: prescribe, refill, and adjust medications for the treatment of common BH issues amenable to treatment in the primary care setting, including but not limited to major depressive disorder, generalized anxiety disorder, and attention deficit-hyperactivity disorder. Such services can occur independently or providers may receive assistance from available resources such as the Massachusetts Child Psychiatry Access Program (MCPAP), a clinical pharmacist, psychiatrist, psychiatric clinical nurse specialist, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> While practices may offer some BH medication management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006E72B3">
+      <w:r w:rsidR="006E72B3" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="61A5EF0F" w14:textId="27F91887">
+    <w:p w14:paraId="61A5EF0F" w14:textId="27F91887" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Health-Related Social Needs (HRSN) screening: conduct universal practice- or ACO-based screening of attributed patients for HRSN using a standardized, evidence-based tool, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00585159">
+      <w:r w:rsidR="00585159" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">have the ability to provide a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">have the ability to provide a regularly-updated inventory of relevant community-based resources to those with positive screens. Pediatric screening questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>regularly-updated</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>be reviewed by the ACO’s designated Pediatric Expert.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HRSN screening may be met exclusively via a central or virtual resource, including being provided by the ACO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="002E1712">
+      <w:r w:rsidR="002E1712" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00DD3DC1" w:rsidRDefault="00F878D0" w14:paraId="2DB78585" w14:textId="4C6CFC6F">
+    <w:p w14:paraId="2DB78585" w14:textId="4C6CFC6F" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Care coordination: participate in formalized practice-driven and/or ACO-driven care coordination that identifies patients at risk due to medical, BH, HRSN, psychosocial and/or other needs and deploys risk-stratified interventions and approaches to addressing patients’ needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00695115" w:rsidP="00DD3DC1" w:rsidRDefault="00F878D0" w14:paraId="34D2E293" w14:textId="77777777">
+    <w:p w14:paraId="34D2E293" w14:textId="77777777" w:rsidR="00695115" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00DD3DC1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Such approaches can include but are not limited to communication and information-sharing between care team patients and specialists or ancillary services, </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId19">
+        <w:t xml:space="preserve">Such approaches can include but are not limited to communication and information-sharing between care team patients and specialists or ancillary services, identification and rectification of gaps in preventive care or chronic disease management, assisting patients with transitions of care, pre-visit planning, post-hospitalization coordination, and assistance with patient self-management of chronic disease. Such approaches can also include connecting patients to community-based services, state agencies (e.g., Massachusetts Department of Children and Families [DCF], Massachusetts Department of Developmental Services [DDS], Massachusetts Department of Mental Health [DMH], Massachusetts Department of Public Health [DPH], Massachusetts Department of Transitional Assistance [DTA], Massachusetts Department of Youth Services [DYS]), federal programs (e.g., Supplemental Nutrition Assistance Program [SNAP], Special Supplemental Nutrition Assistance Program for Women, Infants, and Children [WIC]), other ACO programs such as the ACO Care Management, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Community Partners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Flexible Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> programs, and other supports and care management resources. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00E959F8" w:rsidRDefault="00F878D0" w14:paraId="6C64D9B5" w14:textId="23D0BAD8">
+    <w:p w14:paraId="6C64D9B5" w14:textId="23D0BAD8" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00E959F8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These services may be provided by practice-based personnel directly, or by ACO- or system-level resources and care pathways that coordinate with the primary care practice. Such interventions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00695115">
+      <w:r w:rsidR="00695115" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be standardized and consistent workstreams for the practice and align with the greater ACO’s strategies around physical health, BH, HRSN, and other care coordination.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="6177C722" w14:textId="6020470D">
+    <w:p w14:paraId="6177C722" w14:textId="6020470D" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information on ACO expectations around care coordination, please refer to Section </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00DE0957">
+      <w:r w:rsidR="00DE0957" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Care coordination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be met exclusively via a central or virtual resource, including being provided by the ACO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="002E1712">
+      <w:r w:rsidR="002E1712" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="4B7E0CD4" w:rsidP="36AF73CC" w:rsidRDefault="4B7E0CD4" w14:paraId="37FA0799" w14:textId="4416992D">
+    <w:p w14:paraId="37FA0799" w14:textId="4416992D" w:rsidR="4B7E0CD4" w:rsidRPr="00066256" w:rsidRDefault="4B7E0CD4" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Clinical Advice and Support Line: Ensure patients are made aware of the availability of after-hours telephonic advice, either through the ACO’s Clinical Advice and Support Line, or a resource provider by the practice.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00DD117F">
+      <w:r w:rsidR="00DD117F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00E31411">
+      <w:r w:rsidR="00E31411" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical advice and support line services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be met exclusively via a central or virtual resource, including being provided by the ACO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00857896">
+      <w:r w:rsidR="00857896" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="0389DC50" w:rsidRDefault="00F878D0" w14:paraId="08F9CCC9" w14:textId="05CCC47A">
+    <w:p w14:paraId="08F9CCC9" w14:textId="05CCC47A" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="0389DC50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Postpartum depression screening: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00695115">
+      <w:r w:rsidR="00695115" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> caring for infants in the first year of life or for postpartum individuals who are within 12 months of delivery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00695115">
+      <w:r w:rsidR="00695115" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> screen for postpartum depression using an evidence-based and validated tool, such as the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="00066256" w:rsidR="733EE326">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Edinburgh Postnatal Depression Scale (EPDS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00DD117F">
+      <w:r w:rsidR="00DD117F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="02187E7C" w14:textId="5DCE4432">
+    <w:p w14:paraId="02187E7C" w14:textId="5DCE4432" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For individuals who have a positive screen for postpartum depression</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be able to provide referral, or follow-up, and/or care coordination for the patient. Care coordination models </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be evidence-based (examples of such models include </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>PRISM - Program In Support of Moms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ROSE - Reach Out Stay Strong Essentials for mothers of newborns</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5172986D">
+      <w:r w:rsidR="5172986D" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">While practices may offer some </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00857896">
+      <w:r w:rsidR="00857896" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depression screenings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="54AAEFF7">
+      <w:r w:rsidR="54AAEFF7" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006E72B3">
+      <w:r w:rsidR="006E72B3" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="4BAE2A67" w:rsidRDefault="00F878D0" w14:paraId="54191741" w14:textId="3EF51A7B">
+    <w:p w14:paraId="54191741" w14:textId="3EF51A7B" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="4BAE2A67">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of Prescription Monitoring Program: All prescribing personnel at the practice site </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have access to and regularly use the Massachusetts Prescription Awareness Tool (Mass PAT) in accordance with Commonwealth of Massachusetts General Law: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section24A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="000BF0A5" w14:paraId="030648DF" w14:textId="5B5995C7">
+    <w:p w14:paraId="030648DF" w14:textId="5B5995C7" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long-Acting Reversible Contraception (LARC) provision, referral option: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> discuss options for LARC (e.g., intrauterine device or subdermal implant) with relevant patients and refer patients seeking such options to known in-network providers who can place these for the patient. Providers may also, rather than referring patients, provide and place these directly for patients within the primary care practice. </w:t>
+        <w:t xml:space="preserve">Long-Acting Reversible Contraception (LARC) provision, referral option: have the ability to discuss options for LARC (e.g., intrauterine device or subdermal implant) with relevant patients and refer patients seeking such options to known in-network providers who can place these for the patient. Providers may also, rather than referring patients, provide and place these directly for patients within the primary care practice. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00E959F8" w:rsidRDefault="00F878D0" w14:paraId="10E35EA3" w14:textId="37DE91C6">
+    <w:p w14:paraId="10E35EA3" w14:textId="37DE91C6" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00E959F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure and Staffing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FA450F">
+      <w:r w:rsidR="00FA450F" w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="0064768C" w:rsidP="00E959F8" w:rsidRDefault="0064768C" w14:paraId="00B94EC5" w14:textId="77777777">
+    <w:p w14:paraId="00B94EC5" w14:textId="77777777" w:rsidR="0064768C" w:rsidRPr="00066256" w:rsidRDefault="0064768C" w:rsidP="00E959F8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practices shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="55ED9043" w14:textId="5BAB4629">
+    <w:p w14:paraId="55ED9043" w14:textId="5BAB4629" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Same-day urgent care capacity: make available time slots each </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">day </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for urgent care needs for its patient population. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While practices may offer some urgent care capacity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="5517BA64">
+      <w:r w:rsidR="5517BA64" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00ED6F4E">
+      <w:r w:rsidR="00ED6F4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="006E72B3">
+      <w:r w:rsidR="006E72B3" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00693BDD">
+      <w:r w:rsidR="00693BDD" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="26C16FF7" w14:textId="3D915C96">
+    <w:p w14:paraId="26C16FF7" w14:textId="3D915C96" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Video telehealth capability: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Video telehealth capability: have the ability to conduct visits </w:t>
+      </w:r>
+      <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with practice staff </w:t>
+      </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>have the ability to</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">using a synchronous audio-video telehealth modality in lieu of an in-person patient encounter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="41555B49" w14:textId="6E7479F9">
+    <w:p w14:paraId="41555B49" w14:textId="6E7479F9" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No reduction in hours: Relative to regular practice hours prior to engagement in the sub-capitation program, offer the same or increased number of total regular </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on-site </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">operating hours and clinical sessions in which patients have been historically seen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="3E7E9FDA" w14:textId="24E14C8C">
+    <w:p w14:paraId="3E7E9FDA" w14:textId="24E14C8C" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Access to Translation and Interpreter Services: provide interpreter services for attributed patients, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0064768C">
+      <w:r w:rsidR="0064768C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in accordance with applicable state and federal laws, </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">including options to accommodate preferred languages and the needs of enrollees who are deaf or hard of hearing. Such services </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FD6877">
+      <w:r w:rsidR="00FD6877" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be noted to be available in a patient’s or their caregiver’s preferred language and should come without additional cost to the patient.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00312760">
+      <w:r w:rsidR="00312760" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="00E959F8" w:rsidRDefault="00F878D0" w14:paraId="68126ABC" w14:textId="05681D67">
+    <w:p w14:paraId="68126ABC" w14:textId="05681D67" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="00E959F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Population-Specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00FD6877">
+      <w:r w:rsidR="00FD6877" w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="001371E9" w:rsidP="00E959F8" w:rsidRDefault="001371E9" w14:paraId="53EE4881" w14:textId="77777777">
+    <w:p w14:paraId="53EE4881" w14:textId="77777777" w:rsidR="001371E9" w:rsidRPr="00066256" w:rsidRDefault="001371E9" w:rsidP="00E959F8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="270"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk100589939" w:id="6"/>
-      <w:bookmarkStart w:name="_Hlk100589923" w:id="7"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk100589939"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk100589923"/>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices serving Enrollees </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21 </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">years </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> age or younger shall:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="0064768C" w14:paraId="55962493" w14:textId="5B73C9DD">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="55962493" w14:textId="5B73C9DD" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="0064768C" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dminister, at a minimum, BH, developmental, social, and other screenings and assessments as required under </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EPSDT.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00270C4E">
+      <w:r w:rsidR="00270C4E" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While practices may offer some EPSDT screenings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="644E4B6A">
+      <w:r w:rsidR="644E4B6A" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="2D3078CB">
+      <w:r w:rsidR="2D3078CB" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="0064768C" w14:paraId="0CCECF7D" w14:textId="291CE8D1">
+    <w:p w14:paraId="0CCECF7D" w14:textId="291CE8D1" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="0064768C" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">creen for SNAP and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>WIC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligibility, in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:anchor="-appendix-w:-epsdt-services-medical-and-dental-protocols-and-periodicity-schedules-" r:id="rId26">
-        <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:hyperlink r:id="rId22" w:anchor="-appendix-w:-epsdt-services-medical-and-dental-protocols-and-periodicity-schedules-">
+        <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Provider Manual Appendix W,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00066256" w:rsidR="00BE2916">
+      <w:r w:rsidR="00BE2916" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="628068A5">
+      <w:r w:rsidR="628068A5" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00BE2916">
+      <w:r w:rsidR="00BE2916" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">also complete the medical referral form for WIC eligible patients. Patients and families deemed eligible for these programs should be referred to further resources </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+        <w:t xml:space="preserve">also complete the medical referral form for WIC eligible patients. Patients and families deemed eligible for these programs should be referred to further resources in order to apply for and engage these programs. </w:t>
+      </w:r>
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While practices may offer some SNAP and WIC screenings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="644E4B6A">
+      <w:r w:rsidR="644E4B6A" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="2D3078CB">
+      <w:r w:rsidR="2D3078CB" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="000BF0A5" w14:paraId="5196AB4E" w14:textId="673E20D9">
+    <w:p w14:paraId="5196AB4E" w14:textId="673E20D9" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="36AF73CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establish and maintain relationships with local Children’s Behavioral Health Initiative (CBHI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="635FB058">
+      <w:r w:rsidR="635FB058" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="3C4884D9">
+      <w:r w:rsidR="3C4884D9" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="06467199">
+      <w:r w:rsidR="06467199" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> identify its staff member(s) responsible for 1) communicating with and reporting to CBHI program in a closed-loop manner, and 2) maintaining a roster of children attributed to the practice who are receiving CBHI services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="00B29ABB">
+      <w:r w:rsidR="00B29ABB" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="6D7F93B9" w:rsidRDefault="000BF0A5" w14:paraId="777AFB39" w14:textId="63CB63BD">
+    <w:p w14:paraId="777AFB39" w14:textId="63CB63BD" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="000BF0A5" w:rsidP="6D7F93B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordination with MCPAP: enroll with MCPAP at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mcpap.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="06467199">
+      <w:r w:rsidR="06467199" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consult with and use the services of MCPAP to augment the BH expertise provided within the practice </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> maintain the management of youth with mild to moderate BH conditions in primary care. Alternatively, the practice can satisfy this requirement by accessing equivalent resources available within their own health system – such as consultation with child and adolescent psychiatrists working in the clinic or a neighboring site or via consultation from an asynchronous resource such as an e-consult. Use of such an alternative resource, however, does not exempt the practice from enrolling with MCPAP. </w:t>
+        <w:t xml:space="preserve"> consult with and use the services of MCPAP to augment the BH expertise provided within the practice as a means to maintain the management of youth with mild to moderate BH conditions in primary care. Alternatively, the practice can satisfy this requirement by accessing equivalent resources available within their own health system – such as consultation with child and adolescent psychiatrists working in the clinic or a neighboring site or via consultation from an asynchronous resource such as an e-consult. Use of such an alternative resource, however, does not exempt the practice from enrolling with MCPAP. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="0531A7D3" w14:textId="3A321949">
+    <w:p w14:paraId="0531A7D3" w14:textId="3A321949" w:rsidR="00F878D0" w:rsidRPr="00066256" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordination with Massachusetts Child Psychiatry Access Program for Moms (M4M): If </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0064768C">
+      <w:r w:rsidR="0064768C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>providing</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> obstetrical services, enroll in the M4M program at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0064768C">
+      <w:r w:rsidR="0064768C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00066256" w:rsidR="7AF8D7EB">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="7AF8D7EB" w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mcpapformoms.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00066256" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0064768C">
+      <w:r w:rsidR="0064768C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consult with M4M to augment the BH expertise provided within the practice </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00066256" w:rsidR="00E10837">
+        <w:t xml:space="preserve"> consult with M4M to augment the BH expertise provided within the practice as a means to maintain the management of perinatal patients with mild to moderate BH conditions in primary care. Alternatively, the practice can satisfy this requirement by accessing equivalent resources available within their own health system – such as consultation with a psychiatrist or appropriately trained Ob/Gyn of suitable expertise working in the clinic or a neighboring site, or via consultation from an asynchronous resource such as an e-consult. Use of such an alternative resource however does not exempt the practice from enrolling with the M4M program.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10837" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While practices may offer some coordination with MCPAP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="644E4B6A">
+      <w:r w:rsidR="644E4B6A" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Moms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="2D3078CB">
+      <w:r w:rsidR="2D3078CB" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00066256" w:rsidR="002F0697" w:rsidP="70F38393" w:rsidRDefault="6DC369AE" w14:paraId="3B04CFCE" w14:textId="2B989BE3">
+    <w:p w14:paraId="3B04CFCE" w14:textId="2B989BE3" w:rsidR="002F0697" w:rsidRPr="00066256" w:rsidRDefault="6DC369AE" w:rsidP="70F38393">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fluoride varnish for patients ages 6 months up to age 6: assess the need for fluoride varnish at all preventive visits from six (6) months to six (6) years old, and, once teeth are present, must provide application of fluoride varnish on-site in the primary care office at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="19F4DBED">
+      <w:r w:rsidR="19F4DBED" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>twice per year</w:t>
       </w:r>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for all children, starting when the first tooth erupts and until the patient has another reliable source of dental care (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00066256">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://publications.aap.org/pediatrics/article/146/6/e2020034637/33536/Fluoride-Use-in-Caries-Prevention-in-the-Primary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>). For those pediatric patients who do not have a dental home, the practice must share a list of MassHealth dental providers with the parent/caregiver as noted above. If there is a co-located dental office or evidence that the dental office has already provided this service, such may substitute in this requirement for the relevant patients who have access to or have accessed these resources.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="4D73D7E4">
+      <w:r w:rsidR="4D73D7E4" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="23164545">
+      <w:r w:rsidR="23164545" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollees must be able to access this fluoride varnish </w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="7DF5931D">
+      <w:r w:rsidR="7DF5931D" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="0E504C16">
+      <w:r w:rsidR="0E504C16" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00066256" w:rsidR="7DF5931D">
+      <w:r w:rsidR="7DF5931D" w:rsidRPr="00066256">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B560D" w:rsidRDefault="001B560D" w14:paraId="2401812B" w14:textId="77777777">
+    <w:p w14:paraId="2401812B" w14:textId="77777777" w:rsidR="001B560D" w:rsidRDefault="001B560D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA16A5" w:rsidR="00F878D0" w:rsidP="00EA16A5" w:rsidRDefault="00F878D0" w14:paraId="2F2ABA11" w14:textId="6D8A1AAD">
+    <w:p w14:paraId="2F2ABA11" w14:textId="6D8A1AAD" w:rsidR="00F878D0" w:rsidRPr="00EA16A5" w:rsidRDefault="00F878D0" w:rsidP="00EA16A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION II: Tier 2 Practice Service Requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="0064768C" w:rsidP="002C0B70" w:rsidRDefault="0064768C" w14:paraId="46FDBE39" w14:textId="6C894A3C">
+    <w:p w14:paraId="46FDBE39" w14:textId="6C894A3C" w:rsidR="0064768C" w:rsidRPr="00B0721A" w:rsidRDefault="0064768C" w:rsidP="002C0B70">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements to achieve a Tier Designation of Tier 2. Practices shall meet </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all Tier 1 requirements and all Tier 2 requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to achieve this Tier Designation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="0067158B" w:rsidP="002C0B70" w:rsidRDefault="00F878D0" w14:paraId="35EAE4C0" w14:textId="5BC30322">
+    <w:p w14:paraId="35EAE4C0" w14:textId="5BC30322" w:rsidR="0067158B" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="002C0B70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Delivery </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="0067158B" w:rsidP="002C0B70" w:rsidRDefault="0067158B" w14:paraId="33665B1C" w14:textId="635C0D29">
+    <w:p w14:paraId="33665B1C" w14:textId="635C0D29" w:rsidR="0067158B" w:rsidRPr="00B0721A" w:rsidRDefault="0067158B" w:rsidP="002C0B70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3919"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The practice shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="733EE326" w:rsidP="36AF73CC" w:rsidRDefault="733EE326" w14:paraId="3369C906" w14:textId="553DB68E">
+    <w:p w14:paraId="3369C906" w14:textId="553DB68E" w:rsidR="733EE326" w:rsidRPr="00B0721A" w:rsidRDefault="733EE326" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief intervention for BH conditions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="1B5DBB77">
+      <w:r w:rsidR="1B5DBB77" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide brief interventions for patients </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="1B5DBB77">
+      <w:r w:rsidR="1B5DBB77" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with identified BH needs, as appropriate, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uch as Screening, Brief Intervention, and Referral to Treatment (SBIRT), brief Cognitive Behavioral Therapy (CBT), or an equivalent model. These may be provided by a front-line clinical provider or by an integrated member of the clinical team, such as a licensed independent clinical social worker (LICSW). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">While practices may offer some BH interventions for BH conditions virtually via telehealth, Enrollees must be able to access this requirement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2D3078CB">
+      <w:r w:rsidR="2D3078CB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0AFCC47C">
+      <w:r w:rsidR="0AFCC47C" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BB6C28" w:rsidRDefault="00F878D0" w14:paraId="48B33EE5" w14:textId="7A8060C1">
+    <w:p w14:paraId="48B33EE5" w14:textId="7A8060C1" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BB6C28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Telehealth-capable BH referral partner: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0067158B">
+      <w:r w:rsidR="0067158B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include at least one BH provider who is capable of providing services via a synchronous audio-video telehealth modality among its</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> local and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> list of BH providers who are within the MassHealth network.</w:t>
+        <w:t xml:space="preserve"> local and reasonably-accessible list of BH providers who are within the MassHealth network.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="002C0B70" w:rsidRDefault="00F878D0" w14:paraId="2722B0EF" w14:textId="3FAF667D">
+    <w:p w14:paraId="2722B0EF" w14:textId="3FAF667D" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="002C0B70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure and Staffing </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00A543DE" w:rsidRDefault="0067158B" w14:paraId="78EA859B" w14:textId="44D9BFE7">
+    <w:p w14:paraId="78EA859B" w14:textId="44D9BFE7" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="0067158B" w:rsidP="00A543DE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The practice shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="25C34327" w14:textId="052FF945">
+    <w:p w14:paraId="25C34327" w14:textId="052FF945" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E-consults available in at least three (3) specialties: be capable of asynchronous, consultative, provider-to-provider communications within a shared Electronic Health Record (EHR) or web-based platform</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A" w:rsidDel="009506F0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0067158B">
+      <w:r w:rsidR="0067158B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-consults </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0067158B">
+      <w:r w:rsidR="0067158B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available to clinical staff within the practice to discuss with specialists in at least three distinct and non-redundant American Board of Medical Specialties (ABMS)-recognized specialties. For example, offering e-consults to multiple specialties with board certification under the pathways of Internal Medicine, such as cardiology, endocrinology, and nephrology meets this requirement. On the other hand, multiple specialties with certification under a shared subspecialty would be considered redundant; for example, seeking to count e-consults in general cardiology, clinical cardiac electrophysiology, and interventional cardiology as three distinct specialties would not meet this requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="49A9CE25" w14:paraId="7E10FCB0" w14:textId="07FCA4E2">
+    <w:p w14:paraId="7E10FCB0" w14:textId="07FCA4E2" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="49A9CE25" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>After-hours or weekend session: offer at least four hours for in-person or telehealth visits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00A859D1">
+      <w:r w:rsidR="00A859D1" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00750102">
+      <w:r w:rsidR="00750102" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0020383D">
+      <w:r w:rsidR="0020383D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practice’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00750102">
+      <w:r w:rsidR="00750102" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> own </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>providers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00260EA9">
+      <w:r w:rsidR="00260EA9" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00750102">
+      <w:r w:rsidR="00750102" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with providers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0097492B">
+      <w:r w:rsidR="0097492B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from another </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="68D696EB">
+      <w:r w:rsidR="68D696EB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the Contractor’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0097492B">
+      <w:r w:rsidR="0097492B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3C23EA1E">
+      <w:r w:rsidR="3C23EA1E" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Network PCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="722A147F">
+      <w:r w:rsidR="722A147F" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3C23EA1E">
+      <w:r w:rsidR="3C23EA1E" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ACPP) or Participating PCP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="698326EE">
+      <w:r w:rsidR="698326EE" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3C23EA1E">
+      <w:r w:rsidR="3C23EA1E" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PCACO)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0D0559FC">
+      <w:r w:rsidR="0D0559FC" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as further specified below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00A859D1">
+      <w:r w:rsidR="00A859D1" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least once per week </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00BF750D">
+      <w:r w:rsidR="00BF750D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any of the following periods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00D93F37" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="7F9C18FE" w14:textId="77777777">
+    <w:p w14:paraId="7F9C18FE" w14:textId="77777777" w:rsidR="00D93F37" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monday through Friday: Outside the hours of 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00876C1B">
+      <w:r w:rsidR="00876C1B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CE4871">
+      <w:r w:rsidR="00CE4871" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="57922EF6" w14:textId="0322F433">
+    <w:p w14:paraId="57922EF6" w14:textId="0322F433" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Saturday or Sunday: During any period</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00905A59" w:rsidRDefault="3D9C2D58" w14:paraId="1E2086AF" w14:textId="6DAA8399">
+    <w:p w14:paraId="1E2086AF" w14:textId="6DAA8399" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="3D9C2D58" w:rsidP="00905A59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These session(s) may be covered by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="33C36756">
+      <w:r w:rsidR="33C36756" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the practice’s own providers or with providers from another of the Contractor’s Network PCPs (ACPP) or Participating PCPs (PCACO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> such that one </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0A299E90">
+      <w:r w:rsidR="0A299E90" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">practice </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">may cover the weekend or after-hours sessions for a maximum of two </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="4085DF62">
+      <w:r w:rsidR="4085DF62" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> practices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2F0E33D1">
+      <w:r w:rsidR="2F0E33D1" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="45F6E915">
+      <w:r w:rsidR="45F6E915" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> If th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="021F3239">
+      <w:r w:rsidR="021F3239" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e practice utilizes another practice for this coverage, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="45F6E915">
+      <w:r w:rsidR="45F6E915" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EOHHS encourages the Contractor to utilize </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="01333263">
+      <w:r w:rsidR="01333263" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="729E3CC7">
+      <w:r w:rsidR="729E3CC7" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="45F6E915">
-[...14 lines deleted...]
-        <w:t>are</w:t>
+      <w:r w:rsidR="45F6E915" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> located in</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> located in close geographic proximity</w:t>
+      </w:r>
+      <w:r w:rsidR="53ACCEF8" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the practice</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> close geographic proximity</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to the practice</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="205955D6" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, any </w:t>
+      </w:r>
+      <w:r w:rsidR="7C44546B" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">roviders staffing such sessions </w:t>
+      </w:r>
+      <w:r w:rsidR="4A0CE042" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(including those at another practice site)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must have access to </w:t>
+      </w:r>
+      <w:r w:rsidR="7E1D6F26" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the practice’s EHR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="2B6A6175" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must document the visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within the practice’s EHR. </w:t>
+      </w:r>
+      <w:r w:rsidR="7DD7CD17" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sessions cannot be those offered by a third-party or a group unaffiliated with the primary care practice</w:t>
+      </w:r>
+      <w:r w:rsidR="7190DC24" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as described above</w:t>
+      </w:r>
+      <w:r w:rsidR="7DD7CD17" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="2CBC1222" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unable to access the practice’s</w:t>
+      </w:r>
+      <w:r w:rsidR="7DD7CD17" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EHR, or </w:t>
+      </w:r>
+      <w:r w:rsidR="38AEF657" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>unaffiliated with the practice’s</w:t>
+      </w:r>
+      <w:r w:rsidR="7DD7CD17" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient population. The required after-hours or weekend session shall provide behavioral health referral with bi-directional communication, tracking, and monitoring.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B58" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="26E13455" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Providers staffing</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B58" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after-hours or weekend </w:t>
+      </w:r>
+      <w:r w:rsidR="68D2D397" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>session</w:t>
+      </w:r>
+      <w:r w:rsidR="2B0288AF" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B58" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall communicate any visits </w:t>
+      </w:r>
+      <w:r w:rsidR="0A463866" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during those </w:t>
+      </w:r>
+      <w:r w:rsidR="42752852" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sessions</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B58" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="68D09D9C" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enrollee’</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7B58" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s primary care </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E8F" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r w:rsidR="0008623E" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="205955D6">
-[...127 lines deleted...]
-      <w:r w:rsidRPr="00B0721A" w:rsidR="001B7B58">
+      <w:r w:rsidR="10CE16E5" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Contractor or the practice s</w:t>
+      </w:r>
+      <w:r w:rsidR="329CC179" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="10CE16E5" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ll communicate to Enrollees where to access after-hours or weekend sessions.</w:t>
+      </w:r>
+      <w:r w:rsidR="0008623E" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="26E13455">
-[...127 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="222A4A94" w14:textId="4F634986">
+    <w:p w14:paraId="222A4A94" w14:textId="4F634986" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Team-based staff role: maintain at least one (1) team-based staff role dedicated to the specific primary care site. This role may </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00DC5FA9">
+      <w:r w:rsidR="00DC5FA9" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be met </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>virtually</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="002400D2">
+      <w:r w:rsidR="002400D2" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> but must be on-site at least monthly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="006E4F89">
+      <w:r w:rsidR="006E4F89" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. If this role is offered virtually, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0089675B">
+      <w:r w:rsidR="0089675B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the practice must have multimedia available for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="526769BB">
+      <w:r w:rsidR="526769BB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0089675B">
+      <w:r w:rsidR="0089675B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to engage with the role from the practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00D318C6">
+      <w:r w:rsidR="00D318C6" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="0089675B">
+      <w:r w:rsidR="0089675B" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This role</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consist of any of the following or similar roles:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="4B7BD36D" w14:textId="77777777">
+    <w:p w14:paraId="4B7BD36D" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Community health worker (CHW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="686AD742" w14:textId="77777777">
+    <w:p w14:paraId="686AD742" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peer (Certified Peer Specialist, Recovery Coach, Family Partner, Family Navigator)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="65D0F6EF" w14:textId="77777777">
+    <w:p w14:paraId="65D0F6EF" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Social worker (licensed clinical social worker [LCSW], LICSW) or other master’s-prepared clinician such as a Master of Social Work (MSW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="1C9E279C" w14:textId="7BF76B0D">
+    <w:p w14:paraId="1C9E279C" w14:textId="7BF76B0D" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nurse case manager</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="002D7C86" w:rsidRDefault="0067158B" w14:paraId="7A625E04" w14:textId="11509C9A">
+    <w:p w14:paraId="7A625E04" w14:textId="11509C9A" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="0067158B" w:rsidP="002D7C86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Such</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> team-based role</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00762F97" w:rsidP="00BA3B92" w:rsidRDefault="0067158B" w14:paraId="0DF61393" w14:textId="77777777">
+    <w:p w14:paraId="0DF61393" w14:textId="77777777" w:rsidR="00762F97" w:rsidRPr="00B0721A" w:rsidRDefault="0067158B" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e available and doing work on behalf of the specific practice site for at least three or more equivalent 4-hour sessions (i.e., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">0.3 FTE) per week, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00762F97" w14:paraId="2ABDB132" w14:textId="5026E20E">
+    <w:p w14:paraId="2ABDB132" w14:textId="5026E20E" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00762F97" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">activities such as </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">but not limited to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>team-based huddles, activities on behalf of patients at the site, or patient-facing activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00762F97" w14:paraId="1E96FAA0" w14:textId="36FFB5A6">
+    <w:p w14:paraId="1E96FAA0" w14:textId="36FFB5A6" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00762F97" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">articipate in team activities such as team huddles, i.e., standing team meetings for the purpose of pre-visit planning, population health management, process improvement, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BB6C28" w:rsidRDefault="00F878D0" w14:paraId="6DB0A10A" w14:textId="065702AF">
+    <w:p w14:paraId="6DB0A10A" w14:textId="065702AF" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BB6C28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain a consulting independent BH clinician: maintain a dedicated and accessible consulting BH clinician available to assist the practice with cases of moderate complexity. This role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall be a licensed BH provider,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as a psychiatrist, psychologist, psychiatric clinical nurse practitioner, LICSW, licensed mental health counselor (LMHC), or licensed marriage and family therapist (LMFT). This requirement may be fulfilled via a single role fulfilling both this requirement and the team-based staff role requirement above. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="2C1F0155" w14:textId="29BA6667">
+    <w:p w14:paraId="2C1F0155" w14:textId="29BA6667" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This resource </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available to assist the practice with cases of moderate BH complexity on a regular basis and assist with co-management of referred cases that can otherwise remain anchored in the primary care setting. Where feasible, this resource </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also be available for team-based huddles and warm-handoffs to support patient care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00FE5AB9" w:rsidP="005741B1" w:rsidRDefault="00F878D0" w14:paraId="7C242D7B" w14:textId="4B5431F9">
+    <w:p w14:paraId="7C242D7B" w14:textId="4B5431F9" w:rsidR="00FE5AB9" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="005741B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This resource </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be virtually available to the practice and can utilize asynchronous means of communication inclusive of e-consult but </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00762F97">
+      <w:r w:rsidR="00762F97" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be able to respond to queries within two business days. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="25C5B4E1" w14:textId="7BCA9421">
+    <w:p w14:paraId="25C5B4E1" w14:textId="7BCA9421" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Population Specific Expectations </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="001371E9" w:rsidP="00BA3B92" w:rsidRDefault="001371E9" w14:paraId="7E9D1834" w14:textId="2A98D87F">
+    <w:p w14:paraId="7E9D1834" w14:textId="2A98D87F" w:rsidR="001371E9" w:rsidRPr="00B0721A" w:rsidRDefault="001371E9" w:rsidP="00BA3B92">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices serving Enrollees </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -6789,5833 +6396,5683 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">years </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> age or younger shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="002400D2" w14:paraId="02B86230" w14:textId="358A8B25">
+    <w:p w14:paraId="02B86230" w14:textId="358A8B25" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="002400D2" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>taff with children, youth, and family-specific expertise: identify at least one non-clinic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="59DDD506">
+      <w:r w:rsidR="59DDD506" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> team member with demonstrable experience addressing the BH and HRSN of children, youth, and families in a health care setting and/or possessing specialized training, degree, licensing, or certification in such work. This role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00C333B9">
+      <w:r w:rsidR="00C333B9" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">may be met virtually but </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2DF9C35F">
+      <w:r w:rsidR="2DF9C35F" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be on-site </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at least monthly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. This role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2DF9C35F">
+      <w:r w:rsidR="2DF9C35F" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsible for communicating with and being the site’s primary and reliable point of contact to the CBHI program, Family Resource Centers (FRCs), and schools/early childhood settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="24EEFC05" w14:paraId="43474C60" w14:textId="3043694C">
+    <w:p w14:paraId="43474C60" w14:textId="3043694C" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="24EEFC05" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide patients and their families who are eligible for SNAP and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="00B0721A" w:rsidR="733EE326">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="733EE326" w:rsidRPr="00B0721A">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>WIC application</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assistance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>through the practice in order to assist patients and their families to apply for and engage those programs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="6F9D517F">
+      <w:r w:rsidR="6F9D517F" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="26128065">
+      <w:r w:rsidR="26128065" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While practices may offer some assistance virtually,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="09F67852">
+      <w:r w:rsidR="09F67852" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="6F9D517F">
+      <w:r w:rsidR="6F9D517F" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees must be able to access this requirement on-site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="001371E9" w:rsidP="00BA3B92" w:rsidRDefault="001371E9" w14:paraId="7387AFA1" w14:textId="2980418B">
+    <w:p w14:paraId="7387AFA1" w14:textId="2980418B" w:rsidR="001371E9" w:rsidRPr="00B0721A" w:rsidRDefault="001371E9" w:rsidP="00BA3B92">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices serving Enrollees ages 21-65 shall:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="4C874B20" w14:textId="58C3CFF0">
+    <w:p w14:paraId="4C874B20" w14:textId="58C3CFF0" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">LARC provision, at least one option: have the on-site ability to place at least one (1) type of long-acting reversible contraceptive (e.g., intrauterine device or subdermal implant). This service </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CC685D">
+      <w:r w:rsidR="00CC685D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be available on-site during normal business hours at least one session every other week (i.e., twice monthly). This activity may occur either in the primary care office or from a co-located provider at the same practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00CC685D">
+      <w:r w:rsidR="00CC685D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="007D7048">
+      <w:r w:rsidR="007D7048" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees must be able to access this requirement on-site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="521EB65A" w14:paraId="21562CC4" w14:textId="7A0FC24F">
+    <w:p w14:paraId="21562CC4" w14:textId="7A0FC24F" w:rsidR="00F878D0" w:rsidRPr="00B0721A" w:rsidRDefault="521EB65A" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Active Buprenorphine Availability: have at least one </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2B75D6DB">
+      <w:r w:rsidR="2B75D6DB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3DBB3E4C">
+      <w:r w:rsidR="3DBB3E4C" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provider actively prescribing buprenorphine for management of opioid use disorder to patients with opioid use disorder as clinically indicated. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="2B75D6DB">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00B0721A" w:rsidR="7A07675D">
+      <w:r w:rsidR="2B75D6DB" w:rsidRPr="00B0721A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actively prescribing means that a provider is either currently prescribing buprenorphine for Enrollees at the practice, or is willing and able to if and when any Enroll</w:t>
+      </w:r>
+      <w:r w:rsidR="7A07675D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ee is in need of this service, without having to refer the Enrollee to another location. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This provider </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3DBB3E4C">
+      <w:r w:rsidR="3DBB3E4C" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be dedicated and available to patients in the practice on-site or virtually on at least a weekly basis. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="39B77E44">
+      <w:r w:rsidR="39B77E44" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Providing refer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="10158DCD">
+      <w:r w:rsidR="10158DCD" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rals to SUD care or maintaining agreements with other p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="06AF6FCB">
+      <w:r w:rsidR="06AF6FCB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">roviders or practices that require the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="00BB0A37">
+      <w:r w:rsidR="00BB0A37" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="06AF6FCB">
+      <w:r w:rsidR="06AF6FCB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nrollee to present at a different location </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="06AF6FCB">
+      <w:r w:rsidR="06AF6FCB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="06AF6FCB">
+      <w:r w:rsidR="06AF6FCB" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not meet this requirement. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="7F9381A2">
+      <w:r w:rsidR="7F9381A2" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0721A" w:rsidR="00DD575F" w:rsidP="001D5EF5" w:rsidRDefault="521EB65A" w14:paraId="1DDB34B7" w14:textId="29685DB4">
+    <w:p w14:paraId="1DDB34B7" w14:textId="29685DB4" w:rsidR="00DD575F" w:rsidRPr="00B0721A" w:rsidRDefault="521EB65A" w:rsidP="001D5EF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Active Alcohol Use Disorder (AUD) Treatment Availability: at least one provider actively prescrib</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="3DBB3E4C">
+      <w:r w:rsidR="3DBB3E4C" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ing or willing and able to prescribe</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevant medications for management of alcohol use disorder (e.g., Disulfiram, Acamprosate, Naltrexone, etc.).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="5F90A94D">
+      <w:r w:rsidR="5F90A94D" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0721A" w:rsidR="5D781B22">
+      <w:r w:rsidR="5D781B22" w:rsidRPr="00B0721A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This requirement may be met virtually. However, providers must be capable of asynchronous, consultative, provider-to-provider communications within a shared Electronic Health Record (EHR) or web-based platform between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="2F552531" w14:textId="6C63A0A8">
+    <w:p w14:paraId="2F552531" w14:textId="6C63A0A8" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B560D" w:rsidRDefault="001B560D" w14:paraId="6E068C0C" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="6E068C0C" w14:textId="77777777" w:rsidR="001B560D" w:rsidRDefault="001B560D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="whereileftoff"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00D07512" w:rsidRDefault="00F878D0" w14:paraId="111A68B2" w14:textId="6734C215">
+    <w:p w14:paraId="111A68B2" w14:textId="6734C215" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00D07512">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SECTION III: Tier 3 Practice Service Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00CC685D" w:rsidP="00DD575F" w:rsidRDefault="00CC685D" w14:paraId="347902ED" w14:textId="47A9DACF">
+    <w:p w14:paraId="347902ED" w14:textId="47A9DACF" w:rsidR="00CC685D" w:rsidRPr="00973A76" w:rsidRDefault="00CC685D" w:rsidP="00DD575F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements to achieve a Tier Designation of Tier 3. Practices shall meet </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all Tier 1 requirements, all Tier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00E10822">
+      <w:r w:rsidR="00E10822" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements, and all Tier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00E10822">
+      <w:r w:rsidR="00E10822" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to achieve this Tier Designation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00E21F83" w:rsidRDefault="00F878D0" w14:paraId="4972365B" w14:textId="0A07187E">
+    <w:p w14:paraId="4972365B" w14:textId="0A07187E" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00E21F83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Care Delivery </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00E21F83" w:rsidRDefault="00851699" w14:paraId="53E03073" w14:textId="193C001B">
+    <w:p w14:paraId="53E03073" w14:textId="193C001B" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00851699" w:rsidP="00E21F83">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The practice shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="009A4307">
+      <w:r w:rsidR="009A4307" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ulfill at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the following </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>three</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="521EB65A" w14:paraId="1E350714" w14:textId="427C875E">
+    <w:p w14:paraId="1E350714" w14:textId="427C875E" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="521EB65A" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clinical pharmacist visits: offer its patients the ability to conduct office-based or virtual appointments with a licensed clinical pharmacist focused on medication management and teaching.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5F90A94D">
+      <w:r w:rsidR="5F90A94D" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00862D2C">
+      <w:r w:rsidR="00862D2C" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This role may conduct its activities virtually. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5F90A94D">
+      <w:r w:rsidR="5F90A94D" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The clinical pharmacist shall be dedicated to the practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for a minimum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3CB8EFB3">
+      <w:r w:rsidR="3CB8EFB3" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>three (3) or more equivalent 4-hour sessions per week (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00CD6AB4">
+      <w:r w:rsidR="00CD6AB4" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.3 FTE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00851699" w:rsidP="00DD575F" w:rsidRDefault="00F878D0" w14:paraId="364A7D85" w14:textId="5FDDF69B">
+    <w:p w14:paraId="364A7D85" w14:textId="5FDDF69B" w:rsidR="00851699" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00DD575F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="000BF0A5" w14:paraId="4D95CF87" w14:textId="32E78D4E">
+    <w:p w14:paraId="4D95CF87" w14:textId="32E78D4E" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="000BF0A5" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Group visits: offer its patients the ability to participate in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="4399037D">
+      <w:r w:rsidR="4399037D" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">office-based or virtual </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">appointments at which services are provided to multiple patients for a shared condition and peer support is elicited (e.g., mental health, substance use disorder, antenatal care, etc.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00A607D2">
+      <w:r w:rsidR="00A607D2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These visits </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00862D2C">
+      <w:r w:rsidR="00862D2C" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00A607D2">
+      <w:r w:rsidR="00A607D2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00862D2C">
+      <w:r w:rsidR="00862D2C" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conduct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00A607D2">
+      <w:r w:rsidR="00A607D2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00862D2C">
+      <w:r w:rsidR="00862D2C" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> virtually. </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Group visits shall be offered by staff that are dedicated to the practice for a minimum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3CB8EFB3">
+      <w:r w:rsidR="3CB8EFB3" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>three (3) or more equivalent 4-hour sessions per week (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00CD6AB4">
+      <w:r w:rsidR="00CD6AB4" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.3 FTE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00851699" w:rsidP="00DD575F" w:rsidRDefault="294F179F" w14:paraId="67917AA1" w14:textId="39C462E6">
+    <w:p w14:paraId="67917AA1" w14:textId="39C462E6" w:rsidR="00851699" w:rsidRPr="00973A76" w:rsidRDefault="294F179F" w:rsidP="00DD575F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="36AF73CC" w:rsidRDefault="521EB65A" w14:paraId="07475632" w14:textId="77586C37">
+    <w:p w14:paraId="07475632" w14:textId="77586C37" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="521EB65A" w:rsidP="36AF73CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Designated Educational Liaison for pediatric patients: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For practices</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> serving pediatric </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>patients,</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have dedicated staff member </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> serve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="12F23121">
+      <w:r w:rsidR="12F23121" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n office-based or virtual</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> resource for families navigating the intersection of the medical and educational systems. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00862D2C">
+      <w:r w:rsidR="00862D2C" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This role may conduct its activities virtually. </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Educational Liaison </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have knowledge of education and special education systems, including early education settings, and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> create relationships with local schools and early education settings. The Educational Liaison </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide support to patients with medical, developmental, and/or BH needs and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available to provide input to the educational team at schools</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3A10F330">
+      <w:r w:rsidR="3A10F330" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as needed and shall be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5F90A94D">
+      <w:r w:rsidR="5F90A94D" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dedicated to the practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for a minimum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3CB8EFB3">
+      <w:r w:rsidR="3CB8EFB3" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>three (3) or more equivalent 4-hour sessions per week (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00CD6AB4">
+      <w:r w:rsidR="00CD6AB4" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00C333B9">
+      <w:r w:rsidR="00C333B9" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="000BF0A5">
+      <w:r w:rsidR="000BF0A5" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.3 FTE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00E21F83" w:rsidRDefault="00F878D0" w14:paraId="7F04D86F" w14:textId="5986E145">
+    <w:p w14:paraId="7F04D86F" w14:textId="5986E145" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00E21F83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure and Staffing </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="009A4307" w:rsidP="00E21F83" w:rsidRDefault="009A4307" w14:paraId="5D76124D" w14:textId="267CF926">
+    <w:p w14:paraId="5D76124D" w14:textId="267CF926" w:rsidR="009A4307" w:rsidRPr="00973A76" w:rsidRDefault="009A4307" w:rsidP="00E21F83">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The practice shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="350E444F" w14:textId="33C594B4">
+    <w:p w14:paraId="350E444F" w14:textId="33C594B4" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-consults available in at least five (5) specialties: be capable of asynchronous, consultative, provider-to-provider communications within a shared EHR or web-based platform between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="009A4307">
+      <w:r w:rsidR="009A4307" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-consults </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="009A4307">
+      <w:r w:rsidR="009A4307" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available to clinical staff within the primary care practice to discuss with specialists in at least five (5) distinct and non-redundant ABMS-recognized specialties. For example, offering e-consults to multiple specialties with board certification under Internal Medicine, such as cardiology, endocrinology, and nephrology meets this requirement. On the other hand, multiple specialties with certification under a shared subspecialty would be considered redundant; for example, general cardiology, clinical cardiac electrophysiology, and interventional cardiology would not meet this requirement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="733EE326">
+      <w:r w:rsidR="733EE326" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00E74A37" w:rsidRDefault="42A36C9D" w14:paraId="073C8F5B" w14:textId="5B1BA729">
+    <w:p w14:paraId="073C8F5B" w14:textId="5B1BA729" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="42A36C9D" w:rsidP="00E74A37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">After-hours or weekend session: offer at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5BA42A93">
+      <w:r w:rsidR="5BA42A93" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for in-person or telehealth visits with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00921DD2">
+      <w:r w:rsidR="00921DD2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the practice’s own </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">providers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00921DD2">
+      <w:r w:rsidR="00921DD2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or with providers from another </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1BFCD5C0">
+      <w:r w:rsidR="1BFCD5C0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the Contractor’s Network PCPs (ACPP) or Participating PCPs (PCACO) as further specified below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00921DD2">
+      <w:r w:rsidR="00921DD2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, falling within </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any of the following periods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="42A36C9D" w14:paraId="39544497" w14:textId="28863C76">
+    <w:p w14:paraId="39544497" w14:textId="28863C76" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="42A36C9D" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monday through Friday: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="620AC0F7">
+      <w:r w:rsidR="620AC0F7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Outside the hours of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="61954C38">
+      <w:r w:rsidR="61954C38" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="19F25349">
+      <w:r w:rsidR="19F25349" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="61954C38">
+      <w:r w:rsidR="61954C38" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="19F25349">
+      <w:r w:rsidR="19F25349" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="19F25349">
+      <w:r w:rsidR="19F25349" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="61954C38">
+      <w:r w:rsidR="61954C38" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="0D5AF63A">
+      <w:r w:rsidR="0D5AF63A" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5:00 p.m.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="70D826F9" w14:textId="77777777">
+    <w:p w14:paraId="70D826F9" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Saturday or Sunday: During any period of at least four hours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="6E9C968C" w14:paraId="5E6BCF0D" w14:textId="5F7CAEAA">
+    <w:p w14:paraId="5E6BCF0D" w14:textId="5F7CAEAA" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="6E9C968C" w:rsidP="00BA3B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">These session(s) may be covered by the practice’s own providers or with providers from another of the Contractor’s Network PCPs (ACPP) or Participating PCPs (PCACO) such that one practice site may cover the </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00973A76" w:rsidR="00C333B9">
+        <w:t>These session(s) may be covered by the practice’s own providers or with providers from another of the Contractor’s Network PCPs (ACPP) or Participating PCPs (PCACO) such that one practice site may cover the weekend or after-hours sessions for a maximum of two other practices. If the practice utilizes another practice site for this coverage, EOHHS encourages the Contractor to utilize practice sites that are located in close geographic proximity to the practice. In addition, any providers staffing such sessions (including those at another practice site) must have access to the practice’s EHR and must document the visit within the practice’s EHR. Sessions cannot be those offered by a third-party or a group unaffiliated with the primary care practice as described above, unable to access the practice’s EHR, or unaffiliated with the practice’s patient population.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C333B9" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="04973A62">
+      <w:r w:rsidR="04973A62" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4 hours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="62569F39">
+      <w:r w:rsidR="62569F39" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be in-person.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="62569F39">
+      <w:r w:rsidR="62569F39" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="04973A62">
+      <w:r w:rsidR="04973A62" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4 hours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must fall on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00C333B9">
+      <w:r w:rsidR="00C333B9" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="1F829C8F">
+      <w:r w:rsidR="1F829C8F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">weekend day. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3AE22669">
+      <w:r w:rsidR="3AE22669" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Providers staffing after-hours or weekend session</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00C333B9">
+      <w:r w:rsidR="00C333B9" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3AE22669">
+      <w:r w:rsidR="3AE22669" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall communicate any visits during those sessions to the Enrollee’s primary care provider. The Contractor or the practice shall communicate to Enrollees where to access after-hours or weekend sessions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00713DF7" w:rsidRDefault="00F878D0" w14:paraId="12F417E1" w14:textId="69D195E9">
+    <w:p w14:paraId="12F417E1" w14:textId="69D195E9" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00713DF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Three team-based staff roles: maintain at least three (3) team-based staff roles dedicated to the specific primary care site</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00BC4FF2">
+      <w:r w:rsidR="00BC4FF2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. These roles may be met virtually but must be on-site at least monthly.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> If </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00027C42">
+      <w:r w:rsidR="00027C42" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> role</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00027C42">
+      <w:r w:rsidR="00027C42" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00027C42">
+      <w:r w:rsidR="00027C42" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">offered virtually, the practice must have multimedia available for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="002C7D47">
+      <w:r w:rsidR="002C7D47" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to engage with the role from the practice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="002C7D47">
+      <w:r w:rsidR="002C7D47" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00027C42">
+      <w:r w:rsidR="00027C42" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00027C42">
+      <w:r w:rsidR="00027C42" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00713DF7">
+      <w:r w:rsidR="00713DF7" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall consist of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00BA3B92" w:rsidRDefault="00724088" w14:paraId="0D8EDD67" w14:textId="682C25CB">
+    <w:p w14:paraId="0D8EDD67" w14:textId="682C25CB" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least one (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be a licensed BH clinician (e.g., psychologist, LICSW, LCSW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00BA3B92" w:rsidRDefault="00724088" w14:paraId="2E04E9EC" w14:textId="7181A037">
+    <w:p w14:paraId="2E04E9EC" w14:textId="7181A037" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least one (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be a peer, family navigator, CHW, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00554484">
+      <w:r w:rsidR="00554484" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>similar</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00BA3B92" w:rsidRDefault="00554484" w14:paraId="6DDC1E8F" w14:textId="11BB3EC7">
+    <w:p w14:paraId="6DDC1E8F" w14:textId="11BB3EC7" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00554484" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The other staff role(s) may be one of the following, or similar:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00E74A37" w:rsidRDefault="00724088" w14:paraId="308D35F5" w14:textId="77777777">
+    <w:p w14:paraId="308D35F5" w14:textId="77777777" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00E74A37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Peer (Certified Peer Specialist, Recovery Coach, Family Partner, Family Navigator)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00E74A37" w:rsidRDefault="00724088" w14:paraId="345BC1F6" w14:textId="77777777">
+    <w:p w14:paraId="345BC1F6" w14:textId="77777777" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00E74A37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Social worker (LCSW, LICSW) or other master’s-prepared clinician such as a Master of Social Work (MSW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00E74A37" w:rsidRDefault="00724088" w14:paraId="3F2CB88F" w14:textId="560DB9D3">
+    <w:p w14:paraId="3F2CB88F" w14:textId="560DB9D3" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00E74A37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nurse case manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="0A6169B9">
+      <w:r w:rsidR="0A6169B9" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00E74A37" w:rsidRDefault="009A4307" w14:paraId="3944C2FE" w14:textId="12D8A180">
+    <w:p w14:paraId="3944C2FE" w14:textId="12D8A180" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="009A4307" w:rsidP="00E74A37">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Such team-based roles shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00724088" w:rsidP="00BA3B92" w:rsidRDefault="009A4307" w14:paraId="6C375DAE" w14:textId="4FC3E185">
+    <w:p w14:paraId="6C375DAE" w14:textId="4FC3E185" w:rsidR="00724088" w:rsidRPr="00973A76" w:rsidRDefault="009A4307" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e available and doing work on behalf of the specific practice site for a minimum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00724088">
+      <w:r w:rsidR="00724088" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>three (3) or more equivalent 4-hour sessions per week (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00CD6AB4">
+      <w:r w:rsidR="00CD6AB4" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0.3 FTE) individually</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00724088">
+      <w:r w:rsidR="00724088" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and at minimum collectively 1.0 FTE per the practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00724088">
+      <w:r w:rsidR="00724088" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00724088" w14:paraId="1DF96337" w14:textId="328E751F">
+    <w:p w14:paraId="1DF96337" w14:textId="328E751F" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct activities such as but not limited to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">team-based huddles, activities on behalf of patients at the site, or patient-facing activities. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidDel="00BC4FF2" w:rsidP="00BA3B92" w:rsidRDefault="00724088" w14:paraId="14E399F5" w14:textId="5B1D239B">
+    <w:p w14:paraId="14E399F5" w14:textId="5B1D239B" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidDel="00BC4FF2" w:rsidRDefault="00724088" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Collectively</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ensure at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> least one (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="6BBB4B82">
+      <w:r w:rsidR="6BBB4B82" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FTE meeting these </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7AD627DC">
+      <w:r w:rsidR="7AD627DC" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>role</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="0D1F50DA">
+      <w:r w:rsidR="0D1F50DA" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available and dedicated to the practice at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidDel="00BC4FF2" w:rsidR="00F878D0">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00973A76" w:rsidR="2BE71DEE">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidDel="00BC4FF2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of the 10 usual business hour sessions (Monday through Friday, mornings and afternoons</w:t>
+      </w:r>
+      <w:r w:rsidR="2BE71DEE" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="359F6A80">
+      <w:r w:rsidR="359F6A80" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to respond in real-time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="42DF7070">
+      <w:r w:rsidR="42DF7070" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to practice needs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="2BE71DEE">
+      <w:r w:rsidR="2BE71DEE" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00724088" w14:paraId="7A9615BB" w14:textId="0C114D38">
+    <w:p w14:paraId="7A9615BB" w14:textId="0C114D38" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00724088" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00973A76" w:rsidR="733EE326">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>articipate in regular team activities such as team huddles (i.e., standing team meetings for the purpose of pre-visit planning), population health management, and/or process improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="733EE326" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="42A36C9D" w14:paraId="62578578" w14:textId="5176CE01">
+    <w:p w14:paraId="62578578" w14:textId="5176CE01" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="42A36C9D" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain a consulting BH clinician with prescribing capability: maintain a dedicated and accessible consulting BH clinician on-site or virtually with prescribing capability available to assist the practice with cases of moderate and rising complexity. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="6778B957">
+      <w:r w:rsidR="6778B957" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Such BH clinician shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00554484" w14:paraId="52A8272E" w14:textId="25E8619E">
+    <w:p w14:paraId="52A8272E" w14:textId="25E8619E" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00554484" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ave familiarity with titration of BH medications (e.g., psychiatrist or psychiatric clinical nurse practitioner).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00202242" w:rsidP="0389DC50" w:rsidRDefault="00554484" w14:paraId="44186F32" w14:textId="58D3ADE5">
+    <w:p w14:paraId="44186F32" w14:textId="58D3ADE5" w:rsidR="00202242" w:rsidRPr="00973A76" w:rsidRDefault="00554484" w:rsidP="0389DC50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e regularly available </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00BB7283">
+      <w:r w:rsidR="00BB7283" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for activities including but not limited to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F878D0">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00F878D0" w:rsidRPr="00973A76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> making appointments on behalf of the practice in the same week, participating in case management activities, answering practice queries within two (2) business days, and assisting with co-management of referred cases </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00806FAA" w:rsidRDefault="00F878D0" w14:paraId="53F4D5CB" w14:textId="59EA5C9E">
+    <w:p w14:paraId="53F4D5CB" w14:textId="59EA5C9E" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00806FAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Population Specific Expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00A369B7" w:rsidP="00806FAA" w:rsidRDefault="00A369B7" w14:paraId="7B1664D8" w14:textId="77777777">
+    <w:p w14:paraId="7B1664D8" w14:textId="77777777" w:rsidR="00A369B7" w:rsidRPr="00973A76" w:rsidRDefault="00A369B7" w:rsidP="00806FAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk100644818" w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk100644818"/>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices serving Enrollees </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21 </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">years </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> age or younger shall:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="42A36C9D" w14:paraId="0B70A938" w14:textId="18EE722D">
+    <w:p w14:paraId="0B70A938" w14:textId="18EE722D" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="42A36C9D" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full-time staff with children, youth, and family-specific expertise: identify at least one non-clinic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="493DBD7F">
+      <w:r w:rsidR="493DBD7F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> team member with experience addressing BH and HRSN of children, youth, and families in a health care setting and/or with specialized degree, license, training, or certification in such work. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="493DBD7F">
+      <w:r w:rsidR="493DBD7F" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Such staff shall be available </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>during normal business hours (Monday through Friday, mornings and afternoons)</w:t>
+      </w:r>
+      <w:r w:rsidR="493DBD7F" w:rsidRPr="00973A76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and shall be </w:t>
+      </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mornings</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>responsible for communicating with and being the site’s primary and reliable point of contact to the CBHI program, FRCs, and schools/early childhood education settings.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00BC4FF2">
+      <w:r w:rsidR="00BC4FF2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3AD51900">
+      <w:r w:rsidR="3AD51900" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This role </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5471A0D8">
+      <w:r w:rsidR="5471A0D8" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>may be met virtually but</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00BC4FF2">
+      <w:r w:rsidR="00BC4FF2" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be on-site at least monthly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="5170E1DC" w14:textId="79DA90F7">
+    <w:p w14:paraId="5170E1DC" w14:textId="79DA90F7" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LARC provision, at least one (1) option: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F13F57">
+      <w:r w:rsidR="00F13F57" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ave the ability </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F13F57">
+      <w:r w:rsidR="00F13F57" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on-site </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to insert at least one type of LARC (e.g., intrauterine device or subdermal implant). This service </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00F13F57">
+      <w:r w:rsidR="00F13F57" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available on-site during normal business hours at least one session every other week (i.e., twice monthly). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="005E3224">
+      <w:r w:rsidR="005E3224" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees must be able to access this requirement on-site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="64266646" w14:paraId="295FC83D" w14:textId="65714B45">
+    <w:p w14:paraId="295FC83D" w14:textId="65714B45" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="64266646" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Active Buprenorphine Availability: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="346E0880">
+      <w:r w:rsidR="346E0880" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="4F5C9242">
+      <w:r w:rsidR="4F5C9242" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ave at least one (1) provider actively prescribing buprenorphine for management of opioid use disorder to patients with opioid use disorder, as clinically indicated</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="4F5C9242">
+      <w:r w:rsidR="4F5C9242" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00973A76" w:rsidR="568B4C44">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actively prescribing means that a provider is either currently prescribing buprenorphine for enrollees at the practice, or is willing and able to if and when any </w:t>
+      </w:r>
+      <w:r w:rsidR="568B4C44" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nrollee is in need of this service without having to refer the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="568B4C44">
+      <w:r w:rsidR="568B4C44" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nrollee to another location. This provider shall be available to patients in the practice on at least a weekly basis. Providing referrals to SUD care or maintaining agreements with other providers or practices at a different location </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="7D9C3A17">
+      <w:r w:rsidR="7D9C3A17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">meet this requirement. </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Providers may leverage the partnership and guidance of MCPAP for guidance on prescribing buprenorphine: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidRPr="00973A76" w:rsidR="6D63A685">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="6D63A685" w:rsidRPr="00973A76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.mcpap.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00973A76" w:rsidR="280AFF3B">
+      <w:r w:rsidR="280AFF3B" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. This requirement may be met virtually. However, providers must be capable of asynchronous, consultative, provider-to-provider communications within a shared Electronic Health Record (EHR) or web-based platform between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00A369B7" w:rsidP="00806FAA" w:rsidRDefault="00A369B7" w14:paraId="1ECEAAC5" w14:textId="5D9842AF">
+    <w:p w14:paraId="1ECEAAC5" w14:textId="5D9842AF" w:rsidR="00A369B7" w:rsidRPr="00973A76" w:rsidRDefault="00A369B7" w:rsidP="00806FAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="720"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk100644919" w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk100644919"/>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practices serving Enrollees ages 21-65 shall:  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="391A95FA" w14:textId="41B6CCF2">
+    <w:p w14:paraId="391A95FA" w14:textId="41B6CCF2" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LARC provision, multiple options: have the ability </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="006F3208">
+      <w:r w:rsidR="006F3208" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on-site </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to insert multiple forms of LARC (e.g., intrauterine device and subdermal implant). This service </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="006F3208">
+      <w:r w:rsidR="006F3208" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be available on-site during normal business hours at least one (1) session per week. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="002933DF">
+      <w:r w:rsidR="002933DF" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollees must be able to access this requirement on-site.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00192092" w:rsidP="00BA3B92" w:rsidRDefault="2C768BFD" w14:paraId="1EDD566A" w14:textId="0A3692AA">
+    <w:p w14:paraId="1EDD566A" w14:textId="0A3692AA" w:rsidR="00192092" w:rsidRPr="00973A76" w:rsidRDefault="2C768BFD" w:rsidP="00BA3B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capability for next-business-day Medication for Opioid Use Disorder (MOUD) induction and follow-up: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="261359BB">
+      <w:r w:rsidR="261359BB" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have an evidence-based written protocol (such as SAMHSA’s guidance found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="00973A76" w:rsidR="0C5404EB">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="0C5404EB" w:rsidRPr="00973A76">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the capability to provide in-office </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="261359BB">
+      <w:r w:rsidR="261359BB" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or virtual </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">induction </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="031A06DA">
+      <w:r w:rsidR="031A06DA" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="51314D05">
+      <w:r w:rsidR="51314D05" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as permitted by federal law, including </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="208CBC17">
+      <w:r w:rsidR="208CBC17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="3477C6C8">
+      <w:r w:rsidR="3477C6C8" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ut not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="51314D05">
+      <w:r w:rsidR="51314D05" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limited to the Ryan Haight </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="208CBC17">
+      <w:r w:rsidR="208CBC17" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="031A06DA">
+      <w:r w:rsidR="031A06DA" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of buprenorphine and opioid withdrawal management within one business day of diagnosis of opioid use disorder or treatment of withdrawal or relapse.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="5C35E84D">
+      <w:r w:rsidR="5C35E84D" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00C24CE0" w:rsidRDefault="00192092" w14:paraId="4BF869F1" w14:textId="4BC30CB9">
+    <w:p w14:paraId="4BF869F1" w14:textId="4BC30CB9" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00192092" w:rsidP="00C24CE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The MOUD </w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>induction</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement may be met virtually, including by third party </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="60BE70AC">
+      <w:r w:rsidR="60BE70AC" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>entities</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. However, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00BB1CD3">
+      <w:r w:rsidR="00BB1CD3" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the practice must fulfill Tier 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="40D00335">
+      <w:r w:rsidR="40D00335" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="001F23BA">
+      <w:r w:rsidR="001F23BA" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="04D53961">
+      <w:r w:rsidR="04D53961" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>set forth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="001F23BA">
+      <w:r w:rsidR="001F23BA" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> above</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00312284">
+      <w:r w:rsidR="00312284" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding maintenance prescribing at the practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973A76" w:rsidR="00761D19">
+      <w:r w:rsidR="00761D19" w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>roviders must be capable of asynchronous, consultative, provider-to-provider communications within a shared Electronic Health Record (EHR) or web-based platform between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00BA3B92" w:rsidP="00BA3B92" w:rsidRDefault="00BA3B92" w14:paraId="5EF6AD9B" w14:textId="52BF1520">
+    <w:p w14:paraId="5EF6AD9B" w14:textId="52BF1520" w:rsidR="00BA3B92" w:rsidRPr="00973A76" w:rsidRDefault="00BA3B92" w:rsidP="00BA3B92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B560D" w:rsidRDefault="001B560D" w14:paraId="7B1FD02E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="7B1FD02E" w14:textId="77777777" w:rsidR="001B560D" w:rsidRDefault="001B560D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00BA3B92" w:rsidRDefault="00F878D0" w14:paraId="26E321D8" w14:textId="5D5403BA">
+    <w:p w14:paraId="26E321D8" w14:textId="5D5403BA" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00BA3B92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION IV: Acronyms &amp; Terms Glossary </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidP="36AF73CC" w:rsidRDefault="00697766" w14:paraId="1D4E8FAC" w14:textId="77777777">
+    <w:p w14:paraId="1D4E8FAC" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766" w:rsidP="36AF73CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Terms</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9790" w:type="dxa"/>
         <w:tblInd w:w="280" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2990"/>
         <w:gridCol w:w="6800"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00697766" w:rsidTr="36AF73CC" w14:paraId="6EBD2A54" w14:textId="77777777">
+      <w:tr w:rsidR="00697766" w:rsidRPr="008F57F5" w14:paraId="6EBD2A54" w14:textId="77777777" w:rsidTr="36AF73CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="69EA823D" w14:textId="77777777">
+          <w:p w14:paraId="69EA823D" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult practice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidP="36AF73CC" w:rsidRDefault="00697766" w14:paraId="6493464F" w14:textId="77777777">
+          <w:p w14:paraId="6493464F" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766" w:rsidP="36AF73CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any primary care practice, either standalone or within a larger building, that primarily provides care to adults and those &gt;21 years of age. An adult practice shall fulfill requirements specific to adult populations. Pediatric practices that serve a small number of adult patients are not adult practices, and do not need to meet the requirements specific to adult </w:t>
+              <w:t>Any primary care practice, either standalone or within a larger building, that primarily provides care to adults and those &gt;21 years of age. An adult practice shall fulfill requirements specific to adult populations. Pediatric practices that serve a small number of adult patients are not adult practices, and do not need to meet the requirements specific to adult populations</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="00FD30FA" w14:textId="77777777">
+          <w:p w14:paraId="00FD30FA" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="0C4C85FE" w14:textId="77777777">
+          <w:p w14:paraId="0C4C85FE" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note that EPSDT requirements are required for any MassHealth members 21 years of age or younger, regardless of the practice type. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00697766" w:rsidTr="36AF73CC" w14:paraId="2768CBE7" w14:textId="77777777">
+      <w:tr w:rsidR="00697766" w:rsidRPr="008F57F5" w14:paraId="2768CBE7" w14:textId="77777777" w:rsidTr="36AF73CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="6A0DC1AD" w14:textId="77777777">
+          <w:p w14:paraId="6A0DC1AD" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-Consult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="2CCBF452" w14:textId="77777777">
+          <w:p w14:paraId="2CCBF452" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Asynchronous, consultative, provider-to-provider communications within a shared Electronic Health Record (EHR) or web-based platform between primary care and specialist providers over a secure electronic medium that involves sharing of patient-specific information and discussing clarification or guidance regarding targeted clinical care.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00697766" w:rsidTr="36AF73CC" w14:paraId="48DFC574" w14:textId="77777777">
+      <w:tr w:rsidR="00697766" w:rsidRPr="008F57F5" w14:paraId="48DFC574" w14:textId="77777777" w:rsidTr="36AF73CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="7A6315C9" w14:textId="77777777">
+          <w:p w14:paraId="7A6315C9" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Medicine practice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="4647BB0D" w14:textId="77777777">
+          <w:p w14:paraId="4647BB0D" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any primary care practice, either standalone or within a larger building, that provides care to patients across the lifespan. A family medicine practice shall fulfill requirements specific to both pediatric and adult populations. Each Family Medicine practice shall have a single Tier Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00697766" w:rsidTr="36AF73CC" w14:paraId="02D4D8F9" w14:textId="77777777">
+      <w:tr w:rsidR="00697766" w:rsidRPr="008F57F5" w14:paraId="02D4D8F9" w14:textId="77777777" w:rsidTr="36AF73CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="4BA6C3EA" w14:textId="77777777">
+          <w:p w14:paraId="4BA6C3EA" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric practice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidP="36AF73CC" w:rsidRDefault="00697766" w14:paraId="57B6BA81" w14:textId="77777777">
+          <w:p w14:paraId="57B6BA81" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766" w:rsidP="36AF73CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Any primary care practice, either standalone or within a larger building, that primarily provides care to children and adolescent patients 21 years of age or younger. A pediatric practice shall fulfill requirements specific to pediatric populations. Adult practices that serve a small number of patients under age 21 are not pediatric practices, and do not need to meet the requirements specific to adult populations. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="181DC02E" w14:textId="77777777">
+          <w:p w14:paraId="181DC02E" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="48626BF8" w14:textId="77777777">
+          <w:p w14:paraId="48626BF8" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please note that EPSDT requirements are required for any MassHealth members 21 years of age or younger, regardless of the practice type.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00697766" w:rsidTr="36AF73CC" w14:paraId="3DF7CE4E" w14:textId="77777777">
+      <w:tr w:rsidR="00697766" w:rsidRPr="008F57F5" w14:paraId="3DF7CE4E" w14:textId="77777777" w:rsidTr="36AF73CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="3A946DB2" w14:textId="77777777">
+          <w:p w14:paraId="3A946DB2" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00697766" w:rsidRDefault="00697766" w14:paraId="6B412A11" w14:textId="77777777">
+          <w:p w14:paraId="6B412A11" w14:textId="77777777" w:rsidR="00697766" w:rsidRPr="00973A76" w:rsidRDefault="00697766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4 consecutive hours of clinical work time, usually defined as a continuous morning or afternoon block of time in which providers see patients. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00806FAA" w:rsidRDefault="00F878D0" w14:paraId="6414DB19" w14:textId="77777777">
+    <w:p w14:paraId="6414DB19" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00806FAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acronyms </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9765" w:type="dxa"/>
         <w:tblInd w:w="280" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="8310"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="377176C0" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="377176C0" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="4A76A520" w14:textId="77777777">
+          <w:p w14:paraId="4A76A520" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ABMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="44A98C20" w14:textId="77777777">
+          <w:p w14:paraId="44A98C20" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>American Board of Medical Specialties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="0E653EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="0E653EB5" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="4D3E3D5E" w14:textId="77777777">
+          <w:p w14:paraId="4D3E3D5E" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="67C5128B" w14:textId="77777777">
+          <w:p w14:paraId="67C5128B" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alcohol Use Disorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="41632684" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="41632684" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="5D2361EB" w14:textId="77777777">
+          <w:p w14:paraId="5D2361EB" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="31706F1B" w14:textId="77777777">
+          <w:p w14:paraId="31706F1B" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Behavioral Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="7C0D35C5" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="7C0D35C5" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="13C96947" w14:textId="77777777">
+          <w:p w14:paraId="13C96947" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CBHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="30D87BAC" w14:textId="77777777">
+          <w:p w14:paraId="30D87BAC" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Children’s Behavioral Health Initiative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="092DAAF4" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="092DAAF4" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="21D4C0ED" w14:textId="77777777">
+          <w:p w14:paraId="21D4C0ED" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CBT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="79FA0F66" w14:textId="77777777">
+          <w:p w14:paraId="79FA0F66" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cognitive Behavioral Therapy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="07AF1A0E" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="07AF1A0E" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="3803FF86" w14:textId="77777777">
+          <w:p w14:paraId="3803FF86" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CHW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="0C6E89F4" w14:textId="77777777">
+          <w:p w14:paraId="0C6E89F4" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Community Health Worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="10D0A704" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="10D0A704" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="63873857" w14:textId="77777777">
+          <w:p w14:paraId="63873857" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DCF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="558956B8" w14:textId="77777777">
+          <w:p w14:paraId="558956B8" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Children and Families</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="703AEF14" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="703AEF14" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="2FA3F396" w14:textId="77777777">
+          <w:p w14:paraId="2FA3F396" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="3FC47EA2" w14:textId="77777777">
+          <w:p w14:paraId="3FC47EA2" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Developmental Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="6CD9DB82" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="6CD9DB82" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1FF2D77E" w14:textId="77777777">
+          <w:p w14:paraId="1FF2D77E" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DMH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="4241AEC0" w14:textId="77777777">
+          <w:p w14:paraId="4241AEC0" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Mental Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="4950FF83" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="4950FF83" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="7CC6E94F" w14:textId="77777777">
+          <w:p w14:paraId="7CC6E94F" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="75F168DE" w14:textId="77777777">
+          <w:p w14:paraId="75F168DE" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Public Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="09B171A9" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="09B171A9" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="43672FF6" w14:textId="77777777">
+          <w:p w14:paraId="43672FF6" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="68A7D55E" w14:textId="77777777">
+          <w:p w14:paraId="68A7D55E" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Transitional Assistance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="48691106" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="48691106" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="77621331" w14:textId="77777777">
+          <w:p w14:paraId="77621331" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DYS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="088744DA" w14:textId="77777777">
+          <w:p w14:paraId="088744DA" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Department of Youth Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="02061481" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="02061481" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="01BEE501" w14:textId="77777777">
+          <w:p w14:paraId="01BEE501" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="13641854" w14:textId="77777777">
+          <w:p w14:paraId="13641854" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electronic Health Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="0B462B16" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="0B462B16" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="3E4D5601" w14:textId="77777777">
+          <w:p w14:paraId="3E4D5601" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>EPDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="37E94699" w14:textId="77777777">
+          <w:p w14:paraId="37E94699" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Edinburgh Postnatal Depression Scale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="39296ABA" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="39296ABA" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1DEF93C1" w14:textId="77777777">
+          <w:p w14:paraId="1DEF93C1" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EPSDT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="0B0425C3" w14:textId="77777777">
+          <w:p w14:paraId="0B0425C3" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Early and Periodic Screening, Diagnostic and Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="49026A7A" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="49026A7A" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="04F046F4" w14:textId="77777777">
+          <w:p w14:paraId="04F046F4" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FRC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="10DEA8E7" w14:textId="77777777">
+          <w:p w14:paraId="10DEA8E7" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Family Resource Centers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="734650E0" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="734650E0" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="7CBBABE0" w14:textId="77777777">
+          <w:p w14:paraId="7CBBABE0" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HRSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="46BD9D3F" w14:textId="77777777">
+          <w:p w14:paraId="46BD9D3F" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Health-Related Social Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="44F0469A" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="44F0469A" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="6B999D27" w14:textId="77777777">
+          <w:p w14:paraId="6B999D27" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LARC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="7F2EE410" w14:textId="77777777">
+          <w:p w14:paraId="7F2EE410" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Long-Acting Reversible Contraception</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="75D889A1" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="75D889A1" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="50D16779" w14:textId="77777777">
+          <w:p w14:paraId="50D16779" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LCSW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="0C7B6B85" w14:textId="77777777">
+          <w:p w14:paraId="0C7B6B85" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Licensed Clinical Social Worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="78844F7D" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="78844F7D" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="0F24EE29" w14:textId="77777777">
+          <w:p w14:paraId="0F24EE29" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LICSW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="16D15A5D" w14:textId="77777777">
+          <w:p w14:paraId="16D15A5D" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Licensed Independent Clinical Social Worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="7FA6FE2A" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="7FA6FE2A" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="06EA66F9" w14:textId="77777777">
+          <w:p w14:paraId="06EA66F9" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LMFT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="697D1BF9" w14:textId="77777777">
+          <w:p w14:paraId="697D1BF9" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Licensed Marriage and Family Therapist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="273AB723" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="273AB723" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="447181E0" w14:textId="77777777">
+          <w:p w14:paraId="447181E0" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LMHC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="51904883" w14:textId="77777777">
+          <w:p w14:paraId="51904883" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Licensed Mental Health Counselor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="2910C214" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="2910C214" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="129082A0" w14:textId="77777777">
+          <w:p w14:paraId="129082A0" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M4M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="4CEFDD7C" w14:textId="77777777">
+          <w:p w14:paraId="4CEFDD7C" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Child Psychiatry Access Program for Moms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="27CDC69D" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="27CDC69D" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="02F23F8D" w14:textId="77777777">
+          <w:p w14:paraId="02F23F8D" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mass PAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="227CC63D" w14:textId="77777777">
+          <w:p w14:paraId="227CC63D" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Prescription Awareness Tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="52437EDA" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="52437EDA" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1C494536" w14:textId="77777777">
+          <w:p w14:paraId="1C494536" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MCPAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="41F0E9BB" w14:textId="77777777">
+          <w:p w14:paraId="41F0E9BB" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Child Psychiatry Access Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="63DEC373" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="63DEC373" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="02665BD3" w14:textId="77777777">
+          <w:p w14:paraId="02665BD3" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MOUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="2BDD4CF9" w14:textId="77777777">
+          <w:p w14:paraId="2BDD4CF9" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medication for Opioid Use Disorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="16338FF7" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="16338FF7" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="73FCFF32" w14:textId="77777777">
+          <w:p w14:paraId="73FCFF32" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MSW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="4BD71AFF" w14:textId="77777777">
+          <w:p w14:paraId="4BD71AFF" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Master of Social Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="17547C7C" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="17547C7C" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="5326BCB6" w14:textId="77777777">
+          <w:p w14:paraId="5326BCB6" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="102284FC" w14:textId="77777777">
+          <w:p w14:paraId="102284FC" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notice of intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="72073FD1" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="72073FD1" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1F731D93" w14:textId="77777777">
+          <w:p w14:paraId="1F731D93" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SAMHSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1E4256C3" w14:textId="77777777">
+          <w:p w14:paraId="1E4256C3" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Substance Abuse and Mental Health Services Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="08B42140" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="08B42140" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="1B2831FC" w14:textId="77777777">
+          <w:p w14:paraId="1B2831FC" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SBIRT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="70124A2A" w14:textId="77777777">
+          <w:p w14:paraId="70124A2A" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Screening, Brief Intervention, and Referral to Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E74A37" w14:paraId="2BE13DDB" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="2BE13DDB" w14:textId="77777777" w:rsidTr="00E74A37">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="016C4EA0" w14:textId="77777777">
+          <w:p w14:paraId="016C4EA0" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="3310F058" w14:textId="77777777">
+          <w:p w14:paraId="3310F058" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supplemental Nutrition Assistance Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008F57F5" w:rsidR="00F878D0" w:rsidTr="00E31411" w14:paraId="51AB7DEC" w14:textId="77777777">
+      <w:tr w:rsidR="00F878D0" w:rsidRPr="008F57F5" w14:paraId="51AB7DEC" w14:textId="77777777" w:rsidTr="00E31411">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="7B0ED063" w14:textId="77777777">
+          <w:p w14:paraId="7B0ED063" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00973A76" w:rsidR="00F878D0" w:rsidP="00F86EFD" w:rsidRDefault="00F878D0" w14:paraId="025D55A6" w14:textId="77777777">
+          <w:p w14:paraId="025D55A6" w14:textId="77777777" w:rsidR="00F878D0" w:rsidRPr="00973A76" w:rsidRDefault="00F878D0" w:rsidP="00F86EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973A76">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special Supplemental Nutrition Assistance Program for Women, Infants, and Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00093B9E" w:rsidR="00F878D0" w:rsidDel="00697766" w:rsidP="36AF73CC" w:rsidRDefault="00F878D0" w14:paraId="7A27FE94" w14:textId="3A9F0CF5">
+    <w:p w14:paraId="7A27FE94" w14:textId="3A9F0CF5" w:rsidR="00F878D0" w:rsidRPr="00093B9E" w:rsidDel="00697766" w:rsidRDefault="00F878D0" w:rsidP="36AF73CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="36AF73CC" w:rsidRDefault="36AF73CC" w14:paraId="69E8E327" w14:textId="0896E57B"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00D07512" w:rsidR="00F878D0" w:rsidP="00D07512" w:rsidRDefault="00F878D0" w14:paraId="6AB1EA97" w14:textId="33C28211">
+    <w:p w14:paraId="69E8E327" w14:textId="0896E57B" w:rsidR="36AF73CC" w:rsidRDefault="36AF73CC"/>
+    <w:p w14:paraId="40F1D89C" w14:textId="1DE611CB" w:rsidR="36AF73CC" w:rsidRDefault="36AF73CC"/>
+    <w:p w14:paraId="23ADB882" w14:textId="34264175" w:rsidR="36AF73CC" w:rsidRDefault="36AF73CC"/>
+    <w:p w14:paraId="60E6ACF9" w14:textId="72CF13D3" w:rsidR="36AF73CC" w:rsidRDefault="36AF73CC"/>
+    <w:p w14:paraId="6AB1EA97" w14:textId="33C28211" w:rsidR="00F878D0" w:rsidRPr="00D07512" w:rsidRDefault="00F878D0" w:rsidP="00D07512">
       <w:pPr>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00D07512" w:rsidR="00F878D0" w:rsidSect="00E66322">
+    <w:sectPr w:rsidR="00F878D0" w:rsidRPr="00D07512" w:rsidSect="00E66322">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1440" w:left="720" w:header="0" w:footer="576" w:gutter="0"/>
-      <w:cols w:equalWidth="0" w:space="0">
+      <w:cols w:space="0" w:equalWidth="0">
         <w:col w:w="10800"/>
       </w:cols>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A951C8" w:rsidP="00202A34" w:rsidRDefault="00A951C8" w14:paraId="2422EDBF" w14:textId="77777777">
+    <w:p w14:paraId="75FC9E3E" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B" w:rsidP="00202A34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A951C8" w:rsidP="00202A34" w:rsidRDefault="00A951C8" w14:paraId="190674D6" w14:textId="77777777">
+    <w:p w14:paraId="438CCBBC" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B" w:rsidP="00202A34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A951C8" w:rsidRDefault="00A951C8" w14:paraId="16F547E1" w14:textId="77777777"/>
+    <w:p w14:paraId="029D867E" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00BB7BBD" w:rsidR="00202A34" w:rsidRDefault="00D3286E" w14:paraId="0BD173A9" w14:textId="3821D85C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BD173A9" w14:textId="3821D85C" w:rsidR="00202A34" w:rsidRPr="00BB7BBD" w:rsidRDefault="00D3286E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">First Amended and Restated </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00202A34">
+    <w:r w:rsidR="00202A34" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Accountable Care Partnership Plan Contract</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00BB7BBD" w:rsidR="00AE15E7" w:rsidRDefault="00202A34" w14:paraId="719B89D4" w14:textId="0544DA38">
+  <w:p w14:paraId="719B89D4" w14:textId="0544DA38" w:rsidR="00AE15E7" w:rsidRPr="00BB7BBD" w:rsidRDefault="00202A34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix K </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> Primary Care Sub-Capitation Program</w:t>
     </w:r>
     <w:r w:rsidR="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD" w:rsidP="00BB7BBD" w:rsidRDefault="004C79A9" w14:paraId="3DBBDCC3" w14:textId="61AC3B85">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DBBDCC3" w14:textId="61AC3B85" w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD" w:rsidRDefault="004C79A9" w:rsidP="00BB7BBD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">First Amended and Restated </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB7BBD" w:rsidR="00BB7BBD">
+    <w:r w:rsidR="00BB7BBD" w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Accountable Care Partnership Plan Contract</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00BB7BBD" w:rsidR="006966EB" w:rsidRDefault="00BB7BBD" w14:paraId="1BDA726D" w14:textId="0497D36A">
+  <w:p w14:paraId="1BDA726D" w14:textId="0497D36A" w:rsidR="006966EB" w:rsidRPr="00BB7BBD" w:rsidRDefault="00BB7BBD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB7BBD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Appendix K – Primary Care Sub-Capitation Program</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A951C8" w:rsidP="00202A34" w:rsidRDefault="00A951C8" w14:paraId="5D865212" w14:textId="77777777">
+    <w:p w14:paraId="350F0DA5" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B" w:rsidP="00202A34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A951C8" w:rsidP="00202A34" w:rsidRDefault="00A951C8" w14:paraId="0943EDFA" w14:textId="77777777">
+    <w:p w14:paraId="053E18A0" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B" w:rsidP="00202A34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A951C8" w:rsidRDefault="00A951C8" w14:paraId="2FB8B6D0" w14:textId="77777777"/>
+    <w:p w14:paraId="44533100" w14:textId="77777777" w:rsidR="00DD251B" w:rsidRDefault="00DD251B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74B0DC50"/>
     <w:lvl w:ilvl="0" w:tplc="FE66335E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0B8428E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C498B23C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2BC227D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -12644,164 +12101,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E6E69EBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0369777A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CCC01F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04863A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73121C3E"/>
     <w:lvl w:ilvl="0" w:tplc="9056C4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -12935,147 +12392,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DD674DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B324E5F4"/>
     <w:lvl w:ilvl="0" w:tplc="9056C4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15244C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EDABDE0"/>
     <w:lvl w:ilvl="0" w:tplc="383CA80E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13137,277 +12594,277 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BA9695B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42C4ADD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="221710C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B184B44A"/>
     <w:lvl w:ilvl="0" w:tplc="9056C4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296B29B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E65262"/>
     <w:lvl w:ilvl="0" w:tplc="10D89038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -13452,287 +12909,287 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CB26A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10E2325A"/>
     <w:lvl w:ilvl="0" w:tplc="9056C4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A2F5DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC5453AA"/>
     <w:lvl w:ilvl="0" w:tplc="1E609EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9A900250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3460CC0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="926E2F2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BD82B828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7AB2991E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="99447250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FCEEEFC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6DF4AB78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="419A7F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0E80DBE"/>
     <w:lvl w:ilvl="0" w:tplc="9DBA7646">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13794,262 +13251,262 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C446BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="537C308E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C953D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5866D12A"/>
     <w:lvl w:ilvl="0" w:tplc="E3CCC7AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530C3C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5C65C94"/>
     <w:lvl w:ilvl="0" w:tplc="383CA80E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14111,51 +13568,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600869D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77402D30"/>
     <w:lvl w:ilvl="0" w:tplc="9056C4EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -14200,655 +13657,655 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649A3B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB643204"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670F0269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65E0D0AC"/>
     <w:lvl w:ilvl="0" w:tplc="07D00CDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5198C4E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7D1E48F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C6DEE474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="BD92F98E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4F88A562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4726F0B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4D14730C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF1A192C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68420B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32369702"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68ED2B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86D88E00"/>
     <w:lvl w:ilvl="0" w:tplc="1B4A3A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+        <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A129AC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B1AE1528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E5CC8838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="670EEA94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E4F29FA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="251E5E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="09B27660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E44E4590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72A62228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E40E9E8"/>
     <w:lvl w:ilvl="0" w:tplc="60505D92">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C441234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5C65C94"/>
     <w:lvl w:ilvl="0" w:tplc="383CA80E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14966,59 +14423,54 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1735271142">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1037120192">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1034962383">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="572009863">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="115374671">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1006707405">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="859121339">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B23DFA"/>
@@ -15676,50 +15128,51 @@
     <w:rsid w:val="00D46BBB"/>
     <w:rsid w:val="00D51264"/>
     <w:rsid w:val="00D5165A"/>
     <w:rsid w:val="00D51C95"/>
     <w:rsid w:val="00D5424E"/>
     <w:rsid w:val="00D5697A"/>
     <w:rsid w:val="00D6003D"/>
     <w:rsid w:val="00D66ED8"/>
     <w:rsid w:val="00D71077"/>
     <w:rsid w:val="00D722D7"/>
     <w:rsid w:val="00D74038"/>
     <w:rsid w:val="00D87549"/>
     <w:rsid w:val="00D90305"/>
     <w:rsid w:val="00D90DE3"/>
     <w:rsid w:val="00D90FCE"/>
     <w:rsid w:val="00D91952"/>
     <w:rsid w:val="00D924E0"/>
     <w:rsid w:val="00D93F37"/>
     <w:rsid w:val="00DA0BC3"/>
     <w:rsid w:val="00DB055D"/>
     <w:rsid w:val="00DB543A"/>
     <w:rsid w:val="00DC288D"/>
     <w:rsid w:val="00DC5FA9"/>
     <w:rsid w:val="00DD117F"/>
     <w:rsid w:val="00DD23A8"/>
+    <w:rsid w:val="00DD251B"/>
     <w:rsid w:val="00DD3DC1"/>
     <w:rsid w:val="00DD575F"/>
     <w:rsid w:val="00DE0957"/>
     <w:rsid w:val="00DE35AB"/>
     <w:rsid w:val="00DE35C8"/>
     <w:rsid w:val="00DE4CE2"/>
     <w:rsid w:val="00DE6B66"/>
     <w:rsid w:val="00DF2CEE"/>
     <w:rsid w:val="00DF30B9"/>
     <w:rsid w:val="00DF347C"/>
     <w:rsid w:val="00DF6406"/>
     <w:rsid w:val="00E00430"/>
     <w:rsid w:val="00E05652"/>
     <w:rsid w:val="00E10822"/>
     <w:rsid w:val="00E10837"/>
     <w:rsid w:val="00E1135C"/>
     <w:rsid w:val="00E15483"/>
     <w:rsid w:val="00E20708"/>
     <w:rsid w:val="00E21F83"/>
     <w:rsid w:val="00E31411"/>
     <w:rsid w:val="00E316E5"/>
     <w:rsid w:val="00E33A4B"/>
     <w:rsid w:val="00E4220A"/>
     <w:rsid w:val="00E4500B"/>
     <w:rsid w:val="00E5218F"/>
@@ -15734,56 +15187,58 @@
     <w:rsid w:val="00E76793"/>
     <w:rsid w:val="00E7681B"/>
     <w:rsid w:val="00E82B52"/>
     <w:rsid w:val="00E84533"/>
     <w:rsid w:val="00E86649"/>
     <w:rsid w:val="00E959F8"/>
     <w:rsid w:val="00EA16A5"/>
     <w:rsid w:val="00EA2401"/>
     <w:rsid w:val="00EA2503"/>
     <w:rsid w:val="00EA4A47"/>
     <w:rsid w:val="00EA51C2"/>
     <w:rsid w:val="00EA5EC3"/>
     <w:rsid w:val="00EB104D"/>
     <w:rsid w:val="00EB43E5"/>
     <w:rsid w:val="00EB5EC7"/>
     <w:rsid w:val="00EB642C"/>
     <w:rsid w:val="00ED0E45"/>
     <w:rsid w:val="00ED6C1B"/>
     <w:rsid w:val="00ED6D02"/>
     <w:rsid w:val="00ED6F4E"/>
     <w:rsid w:val="00EE2DED"/>
     <w:rsid w:val="00EE5E8F"/>
     <w:rsid w:val="00EE5FA2"/>
     <w:rsid w:val="00EE6321"/>
     <w:rsid w:val="00EE7A4B"/>
+    <w:rsid w:val="00EF0314"/>
     <w:rsid w:val="00F01C74"/>
     <w:rsid w:val="00F02793"/>
     <w:rsid w:val="00F044A6"/>
     <w:rsid w:val="00F055B4"/>
     <w:rsid w:val="00F069CB"/>
     <w:rsid w:val="00F11D5D"/>
+    <w:rsid w:val="00F1367E"/>
     <w:rsid w:val="00F13F57"/>
     <w:rsid w:val="00F141E3"/>
     <w:rsid w:val="00F16151"/>
     <w:rsid w:val="00F211B7"/>
     <w:rsid w:val="00F22A47"/>
     <w:rsid w:val="00F23402"/>
     <w:rsid w:val="00F30DD1"/>
     <w:rsid w:val="00F352E1"/>
     <w:rsid w:val="00F37925"/>
     <w:rsid w:val="00F45C4C"/>
     <w:rsid w:val="00F479A6"/>
     <w:rsid w:val="00F5052E"/>
     <w:rsid w:val="00F5417C"/>
     <w:rsid w:val="00F54D96"/>
     <w:rsid w:val="00F56A3B"/>
     <w:rsid w:val="00F61B61"/>
     <w:rsid w:val="00F81C07"/>
     <w:rsid w:val="00F85878"/>
     <w:rsid w:val="00F8609B"/>
     <w:rsid w:val="00F86EFD"/>
     <w:rsid w:val="00F878D0"/>
     <w:rsid w:val="00F955AE"/>
     <w:rsid w:val="00F969E1"/>
     <w:rsid w:val="00F974DA"/>
     <w:rsid w:val="00FA2273"/>
@@ -16786,129 +16241,129 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B39425B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{251F16E2-E410-478A-8313-0FBEB3096A2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17064,52 +16519,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -17176,370 +16631,371 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B23DFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008341E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B23DFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B6317"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B6317"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008A38A7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00140410"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F01C74"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F01C74"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008341E6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F878D0"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F878D0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmj.com/content/371/bmj.m4022" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provider.masshealth-dental.net/MH_Find_a_Provider" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wic-medical-referral-forms" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwn.cdc.gov/nchs/data/nhanes/2015-2016/questionnaires/OHQ_I.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-delivery-system-reform-incentive-payment-program" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.aap.org/pediatrics/article/146/6/e2020034637/33536/Fluoride-Use-in-Caries-Prevention-in-the-Primary" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section24A" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/medication-assisted-treatment/practitioner-resources" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementationscience.biomedcentral.com/articles/10.1186/s13012-018-0807-9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcpapformoms.org/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-community-partners-cp-program-information-for-providers" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcpap.com" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6647165/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcpap.com/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wic-medical-referral-forms" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provider.masshealth-dental.net/MH_Find_a_Provider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6647165/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wic-medical-referral-forms" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/wic-medical-referral-forms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwn.cdc.gov/nchs/data/nhanes/2015-2016/questionnaires/OHQ_I.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmj.com/content/371/bmj.m4022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.aap.org/pediatrics/article/146/6/e2020034637/33536/Fluoride-Use-in-Caries-Prevention-in-the-Primary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-delivery-system-reform-incentive-payment-program" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section24A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcpapformoms.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-community-partners-cp-program-information-for-providers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcpap.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/medication-assisted-treatment/practitioner-resources" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implementationscience.biomedcentral.com/articles/10.1186/s13012-018-0807-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mcpap.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17815,153 +17271,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...101 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="72b0d3482ce979f466e0b0278faee00f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f716ea795bd7d1e8e2fe068cee086392" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -18134,114 +17487,224 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311">
+      <UserInfo>
+        <DisplayName>Everyone except external users</DisplayName>
+        <AccountId>10</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Averill, Annie (EHS)</DisplayName>
+        <AccountId>122</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mengesha, Tadelech (EHS)</DisplayName>
+        <AccountId>23</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Robinson, Lee (EHS)</DisplayName>
+        <AccountId>148</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dar, Mohammad (EHS)</DisplayName>
+        <AccountId>25</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Evans, Alisa (EHS)</DisplayName>
+        <AccountId>30</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Barton, Julie (EHS)</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stoltz, Rebecca (EHS)</DisplayName>
+        <AccountId>35</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lannon, Jamie (EHS)</DisplayName>
+        <AccountId>215</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Vu, Ryan (EHS)</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Towey, Caitlin (EHS)</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Schwarz, Ryan (EHS)</DisplayName>
+        <AccountId>11</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Farlow, Martha (EHS)</DisplayName>
+        <AccountId>39</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Levine, Mike (EHS)</DisplayName>
+        <AccountId>120</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mahalingam-Dhingra, Aditya (EHS)</DisplayName>
+        <AccountId>102</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Werts, Sabrina (EHS)</DisplayName>
+        <AccountId>151</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Duggal, Sonali (EHS)</DisplayName>
+        <AccountId>94</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kaduboski, Jimmy (EHS)</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A9A378-6F1A-4DF9-BE29-6AD4653A386A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D56176A4-943F-4153-A400-6C02F083024B}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7772C290-31E7-4552-B01D-EBF6D2BA307D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D56176A4-943F-4153-A400-6C02F083024B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
+    <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>6454</Words>
+  <Characters>36792</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>306</Lines>
+  <Paragraphs>86</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>43160</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barton, Julie (EHS)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Keene, Mary Ashley (EHS)</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>