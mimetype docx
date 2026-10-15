--- v0 (2026-03-26)
+++ v1 (2026-10-15)
@@ -1,6285 +1,6284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...17 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2283"/>
+        <w:gridCol w:w="2378"/>
+        <w:gridCol w:w="2664"/>
+        <w:gridCol w:w="2859"/>
+        <w:gridCol w:w="4274"/>
         <w:gridCol w:w="2215"/>
-        <w:gridCol w:w="3187"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2434"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="3AF2E43D" w14:textId="77777777" w:rsidTr="00D82CC8">
         <w:trPr>
-          <w:trHeight w:val="220" w:hRule="atLeast"/>
+          <w:trHeight w:val="290"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="44546A"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4280E36C" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="44546A"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A190EE" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="44546A"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0241ED7B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="44546A"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36403431" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="44546A"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="581F1198" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="06BE856F" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="132AC0D8" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:spacing w:val="-5"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...298 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AHP - MGB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A34D949" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Caroline Russo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0880B5EA" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Program Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCF972B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mgbflexibleservices@mgb.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E71932" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="137B037B" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5611A6E0" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...259 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fallon - Atrius Healthcare Collaborative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3BB803" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jane Wallace-McIntyre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540F46B8" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACO Community Partner and Flex Services Program Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6918F5F4" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jane.wallace-mcintyre@fallonhealth.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA08E2B" w14:textId="23D2C8A2" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>508-368-9728</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="11CA5FB1" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="714142E6" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...236 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fallon - Berkshire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB05AC0" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jane Wallace-McIntyre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9678DA" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACO Community Partner and Flex Services Program Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A71BD6" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jane.wallace-mcintyre@fallonhealth.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E3B603" w14:textId="494E45C4" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>508-368-9728</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="76F64251" w14:textId="77777777" w:rsidTr="00546D1D">
         <w:trPr>
-          <w:trHeight w:val="462" w:hRule="atLeast"/>
+          <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...232 lines deleted...]
-              <w:r>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC5D189" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fallon - 365 Care (Reliant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F042C25" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jane Wallace-McIntyre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E43D6" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACO Community Partner and Flex Services Program Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1D2BA7" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jane.wallace-mcintyre@fallonhealth.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C208760" w14:textId="0E49504E" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>508-368-9728</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="69A35CBB" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605B1276" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...231 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>HNE - Be Healthy Care Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20E02E95" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kerry LaBounty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5367CB51" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director of Medicaid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEFBD50" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>klabounty@hne.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3E8C91" w14:textId="03AC3CDB" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>413-233-3473</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="7F621C81" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B296BC5" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...216 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tufts - CHA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F182561" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Wilfred McCalla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5ED8A7" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Director, Population Health Network and Program Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAA2D0C" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>wmccalla@challiance.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="048F0FE9" w14:textId="0A6DE7CB" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>781-338-0359</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="0850BA83" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC9046" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...243 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tufts - UMMH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B67C0BF" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jonna Dube</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="765A27D7" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Director, Government Program Operations and Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB755BE" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Jonna.Dube@umassmemorial.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...269 lines deleted...]
-              <w:r>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436156EE" w14:textId="5103F7A1" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>sarah.gauss@point32health.org</w:t>
+                <w:t>508-334-4395</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="672798B4" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0FE319" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tufts - UMMH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2887EFB4" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lissett Davila </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02039A05" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Program Manager, Social Determines of Health and Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F386C2F" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>lissett.davila@point32health.org</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129B3407" w14:textId="548254CD" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>781-770-8032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="13EA65D2" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751A1903" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...155 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tufts - UMMH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="053E9050" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nida Nabi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C33093B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Program Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF5F0CD" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>nida.nabi@umassmemorial.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6223D68A" w14:textId="4F80B1F8" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-410-0368</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="125E2F36" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2250DC2B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...230 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense Community Alliance ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="131B1DEA" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125747A4" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="396429CF" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A4ABC3" w14:textId="1301C395" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="19223CE2" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4245D627" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...239 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense BILH Performance Network ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C355E1A" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7667CD4E" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073C1C94" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...214 lines deleted...]
-              <w:r>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28211B54" w14:textId="4FD05E42" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>bchaco.hrsnservices@childrens.harvard.edu</w:t>
+                <w:t>857-270-3106</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-              <w:rPr>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="043F630A" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51867BFF" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense Boston Children's ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4FD3EF" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sara Donahue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="248239B0" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32EBE1D1" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BCHACO.FlexServices@childrens.harvard.edu </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E42D057" w14:textId="6638BDA2" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>617-919-1568</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="2B4B8C8E" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC72A69" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...86 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...146 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense Boston Children's ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B2C554" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A48F06C" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Service, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C2EF5" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE25108" w14:textId="50C13826" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="5AB082AA" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5BE59A" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...272 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>East Boston Neighborhood Health WellSense Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C83F965" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E03773A" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5601B640" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB98859" w14:textId="09402F38" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="254E3837" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4091A6C6" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...295 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>WellSense Mercy Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB7CCCD" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C38AA44" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04E8CBB9" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71DC2396" w14:textId="499F943D" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="672A55E1" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44CF603C" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...252 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense Signature Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62ABB7DC" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70B9597F" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11AB5088" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="743D1A64" w14:textId="3F89D477" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="688FE685" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2D73C6" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...228 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSense Southcoast Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10BF675F" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19ED6555" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43551BBC" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3315DB6E" w14:textId="5599B7D0" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="152533D2" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="738B7B2B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>WellSesnse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...288 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Care Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49010E51" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paulina Lange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488F1044" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Manager of Social Services, Boston Medical Center Health System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="336FEE8D" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Paulina.Lange@bmc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="681F55A3" w14:textId="3CEBC95E" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00DB6348" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>857-270-3106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="5FFF29DC" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F41BE74" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...206 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Community Care Cooperative (C3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283446B4" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Annie Pham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="788923B4" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director, Social Health</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="402BB90F" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>flexibleservices@c3aco.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68675A46" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="346442EA" w14:textId="77777777" w:rsidTr="00546D1D">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF5D57B" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...209 lines deleted...]
-              <w:r>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stewardship (Steward)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="240BB37D" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Katrina Mitchell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF19A26" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Manager of Social Determinants of Health and HRSN Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B3988C" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>katrina.mitchell@steward.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-[...35 lines deleted...]
-            </w:r>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEFE655" w14:textId="034D108C" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>781-459-3139</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="00546D1D" w14:paraId="0AF9065B" w14:textId="77777777" w:rsidTr="00546D1D">
         <w:trPr>
-          <w:trHeight w:val="220" w:hRule="atLeast"/>
+          <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2298" w:type="dxa"/>
-[...170 lines deleted...]
-              <w:r>
+            <w:tcW w:w="847" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0567E467" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACO Partner, MBHP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB1EB47" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jennifer LaRoche, LICSW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1014" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9BF4E9" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director of Network, MBHP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1403" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="530F5AB2" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00546D1D">
                 <w:rPr>
-                  <w:color w:val="0462C1"/>
-[...2 lines deleted...]
-                  <w:u w:val="single" w:color="0462C1"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jennifer.laroche@carelon.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2946" w:type="dxa"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F174685" w14:textId="1F62CFC8" w:rsidR="00546D1D" w:rsidRPr="00546D1D" w:rsidRDefault="00546D1D" w:rsidP="00546D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00DB6348">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>978-350-6046</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:sectPr>
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="3DEAAC83" w14:textId="77777777" w:rsidR="00D71CDC" w:rsidRDefault="00D71CDC"/>
+    <w:sectPr w:rsidR="00D71CDC" w:rsidSect="00546D1D">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1060" w:bottom="280" w:left="720" w:right="720"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light (Heading)">
+    <w:altName w:val="Calibri Light"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135C6402"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4AE6E6F4"/>
+    <w:styleLink w:val="StyleHeading3After6ptLinespacing15lines"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35676436"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="053E5FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="7E16ADAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0711A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0AC976C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2077972915">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1313214123">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="91823430">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F24" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00546D1D"/>
+    <w:rsid w:val="00163FFE"/>
+    <w:rsid w:val="001B7BC5"/>
+    <w:rsid w:val="001C76F9"/>
+    <w:rsid w:val="00242B93"/>
+    <w:rsid w:val="003114AB"/>
+    <w:rsid w:val="00317342"/>
+    <w:rsid w:val="00364025"/>
+    <w:rsid w:val="0038239E"/>
+    <w:rsid w:val="00451B0A"/>
+    <w:rsid w:val="0048689F"/>
+    <w:rsid w:val="00531577"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rsid w:val="005659C2"/>
+    <w:rsid w:val="005953E2"/>
+    <w:rsid w:val="005F770B"/>
+    <w:rsid w:val="00637E96"/>
+    <w:rsid w:val="0071755C"/>
+    <w:rsid w:val="00972543"/>
+    <w:rsid w:val="00A0679C"/>
+    <w:rsid w:val="00BE0DD2"/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rsid w:val="00CE552A"/>
+    <w:rsid w:val="00D63B84"/>
+    <w:rsid w:val="00D71CDC"/>
+    <w:rsid w:val="00D82CC8"/>
+    <w:rsid w:val="00DB6348"/>
+    <w:rsid w:val="00DE41A5"/>
+    <w:rsid w:val="00EE64B6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="40A86B38"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{03E577D2-F810-40E7-98E6-945CF76F83C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="2"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...8 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00242B93"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F770B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light (Heading)" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light (Heading)" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0044A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2LatinArial12ptLeft056Right031">
+    <w:name w:val="Style Heading 2 + (Latin) Arial 12 pt Left:  0.56&quot; Right:  0.31&quot;"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="0038239E"/>
+    <w:pPr>
+      <w:ind w:left="810" w:right="450"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="005F770B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light (Heading)" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light (Heading)" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptNotBoldItalicJustifiedRight">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Not Bold Italic Justified Right:..."/>
+    <w:basedOn w:val="Heading1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00451B0A"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBefore0ptAfter6">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Before:  0 pt After:  6..."/>
+    <w:basedOn w:val="Heading1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0038239E"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptNotBoldItalicJustifiedRight0">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Not Bold Italic Justified Right..."/>
+    <w:basedOn w:val="Heading1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00637E96"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="212121"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contract1stLevel">
+    <w:name w:val="Contract 1st Level"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="001C76F9"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048689F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0048689F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="contract1stlevel0">
+    <w:name w:val="contract 1st level"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00531577"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00531577"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE552A"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0044A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleBefore2ptLinespacingMultiple108li">
+    <w:name w:val="Style Before:  2 pt Line spacing:  Multiple 1.08 li"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00242B93"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="005F770B"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleHeading3After6ptLinespacing15lines">
+    <w:name w:val="Style Heading 3 + After:  6 pt Line spacing:  1.5 lines"/>
+    <w:basedOn w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F770B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="005F770B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00546D1D"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00546D1D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00546D1D"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00546D1D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB6348"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgbflexibleservices@mgb.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.wallace-mcintyre@fallonhealth.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klabounty@hne.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmccalla@challiance.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jonna.Dube@umassmemorial.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.gauss@point32health.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nida.nabi@umassmemorial.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bchaco.hrsnservices@childrens.harvard.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flexibleservices@c3aco.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katrina.mitchell@steward.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.laroche@carelon.com" TargetMode="External"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:4132333473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lissett.davila@point32health.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BCHACO.FlexServices@childrens.harvard.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8574100368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:7814593139" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5083689728" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jonna.Dube@umassmemorial.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.wallace-mcintyre@fallonhealth.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5083689728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flexibleservices@c3aco.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgbflexibleservices@mgb.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:7813380359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.wallace-mcintyre@fallonhealth.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:7817708032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:9783506046" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5083689728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmccalla@challiance.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:6179191568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.laroche@carelon.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jane.wallace-mcintyre@fallonhealth.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klabounty@hne.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:5083344395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:8572703106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paulina.Lange@bmc.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nida.nabi@umassmemorial.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katrina.mitchell@steward.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>668</Words>
+  <Characters>3813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Garabedian, Robert</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Leblanc, Donna M (EHS)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>