--- v0 (2025-12-02)
+++ v1 (2026-06-16)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/michaela_dunne_mass_gov/Documents/HomeDrive/FRB/Statistical Reports/Stats for Website/Website Uploads/Active Firearms Licenses/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="7" documentId="8_{4853E83D-09CA-4212-81DC-2AB7B8C638E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EDD964C1-AB31-4513-8393-F46ECDD8DD65}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C041269D-4B49-417A-8549-4C8805B53388}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$C$1511</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
@@ -1208,51 +1212,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18169,61 +18173,309 @@
       </c>
       <c r="B1510" t="s">
         <v>5</v>
       </c>
       <c r="C1510">
         <v>2</v>
       </c>
     </row>
     <row r="1511" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1511" t="s">
         <v>363</v>
       </c>
       <c r="B1511" t="s">
         <v>6</v>
       </c>
       <c r="C1511">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1511" xr:uid="{75503839-51DE-443F-99B0-8C5FE4665E1D}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca45db03b4ed758484858a85985d6b15">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27d71f7aca8ff8254af1473b7cc2fae8" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF8AC0A9-C11C-41D5-B63E-263A86016278}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D6CFA98-09B5-4503-8605-2E683025D887}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3620DB9A-9B36-4BC1-964E-41431A295BF7}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ouellette, John (EPS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+</Properties>
+</file>